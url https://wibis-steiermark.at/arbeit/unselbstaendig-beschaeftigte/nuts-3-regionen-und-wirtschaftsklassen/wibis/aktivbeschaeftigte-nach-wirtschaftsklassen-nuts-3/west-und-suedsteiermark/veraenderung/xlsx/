--- v0 (2026-05-01)
+++ v1 (2026-09-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="NUTS 3-Regionen und Wirtschafts" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Aktivbeschäftigte nach Wirtschaftsklassen (NUTS 3)</t>
   </si>
   <si>
     <t>West- und Südsteiermark, Veränderung 2008-2025 in %</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
@@ -239,51 +239,51 @@
   <si>
     <t>… 77 Vermietung und Leasing</t>
   </si>
   <si>
     <t>… 78 Vermittlung und Überlassung von Arbeitskräften</t>
   </si>
   <si>
     <t>… 79-82 sonstige Wirtschaftsdienste</t>
   </si>
   <si>
     <t>P-R Öffent. Verwaltung, Unterrichtsw., Gesundheits- u. Sozialw.</t>
   </si>
   <si>
     <t>S-V Sonstige Dienstleistungen</t>
   </si>
   <si>
     <t>Quelle: DVSV, Arbeitsmarktdatenbank des AMS und des BMASK, eigene Berechnungen JR-POLICIES</t>
   </si>
   <si>
     <t>Erläuterungen: Jahresdurchschnittswerte; Aktivbeschäftigte beziehen sich auf unselbstständig Beschäftigte am Arbeitsort. Das sind Arbeiter, Angestellte, Lehrlinge, Beamte und freie Dienstnehmer über der Geringfügigkeitsgrenze. Ausgenommen davon sind Präsenzdiener und Kinderbetreuungsgeldgezieher/innen mit aufrechtem Dienstverhältnis. Es werden Beschäftigungsverhältnisse gezählt. Daher scheint eine Person mit zwei Beschäftigungsverhältnissen auch zweimal auf. Durch die Umstellung der Beschäftigtenstatistik stehen auf Bundeslandebene nur die Jahre ab 2008 offiziell zur Verfügung. *Aufgrund sehr umfangreicher Neuzuordnungen des Wirtschaftszweiges von Unternehmen im Rohdatensatz des DVSV sind die Daten nach Wirtschaftsklassen für 2017 nur bedingt mit den Daten für 2016 und früher vergleichbar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -621,51 +621,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="U57" sqref="U57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="21" max="21" width="200" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:21">
@@ -1631,51 +1631,51 @@
       <c r="I20" s="4">
         <v>22.6</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="K20" s="4">
         <v>-26.2</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
         <v>0</v>
       </c>
       <c r="N20" s="4">
         <v>61.5</v>
       </c>
       <c r="O20" s="4">
         <v>-29.7</v>
       </c>
       <c r="P20" s="4">
         <v>-51.9</v>
       </c>
       <c r="Q20" s="4">
-        <v>196.2</v>
+        <v>196.19999999999999</v>
       </c>
       <c r="R20" s="5">
         <v>4.0</v>
       </c>
       <c r="S20">
         <v>0</v>
       </c>
       <c r="T20" s="5">
         <v>56.0</v>
       </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="4">
         <v>6.3</v>
       </c>
       <c r="C21" s="4">
         <v>10.7</v>
       </c>
       <c r="D21" s="4">
         <v>8.3</v>
       </c>
       <c r="E21" s="4">
@@ -1702,51 +1702,51 @@
       <c r="L21" s="4">
         <v>5.9</v>
       </c>
       <c r="M21" s="4">
         <v>2.3</v>
       </c>
       <c r="N21" s="4">
         <v>4.4</v>
       </c>
       <c r="O21" s="4">
         <v>7.3</v>
       </c>
       <c r="P21" s="4">
         <v>6.9</v>
       </c>
       <c r="Q21" s="4">
         <v>2.9</v>
       </c>
       <c r="R21" s="4">
         <v>3.3</v>
       </c>
       <c r="S21" s="4">
         <v>2.7</v>
       </c>
       <c r="T21" s="4">
-        <v>181.6</v>
+        <v>181.59999999999999</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="4">
         <v>-0.3</v>
       </c>
       <c r="C22" s="4">
         <v>-3.3</v>
       </c>
       <c r="D22" s="4">
         <v>-7.3</v>
       </c>
       <c r="E22" s="4">
         <v>-0.5</v>
       </c>
       <c r="F22" s="4">
         <v>2.6</v>
       </c>
       <c r="G22" s="4">
         <v>6.4</v>
       </c>
       <c r="H22" s="4">
@@ -2632,51 +2632,51 @@
       <c r="L36" s="4">
         <v>6.3</v>
       </c>
       <c r="M36" s="4">
         <v>8.3</v>
       </c>
       <c r="N36" s="4">
         <v>6.7</v>
       </c>
       <c r="O36" s="4">
         <v>2.4</v>
       </c>
       <c r="P36" s="4">
         <v>0.6</v>
       </c>
       <c r="Q36" s="5">
         <v>10.0</v>
       </c>
       <c r="R36" s="4">
         <v>-4.8</v>
       </c>
       <c r="S36" s="4">
         <v>4.1</v>
       </c>
       <c r="T36" s="4">
-        <v>101.9</v>
+        <v>101.90000000000001</v>
       </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37" s="4">
         <v>5.8</v>
       </c>
       <c r="C37" s="4">
         <v>5.3</v>
       </c>
       <c r="D37" s="4">
         <v>0.7</v>
       </c>
       <c r="E37" s="4">
         <v>6.7</v>
       </c>
       <c r="F37" s="4">
         <v>-0.3</v>
       </c>
       <c r="G37" s="4">
         <v>4.4</v>
       </c>
       <c r="H37" s="4">
@@ -2694,51 +2694,51 @@
       <c r="L37" s="4">
         <v>9.2</v>
       </c>
       <c r="M37" s="4">
         <v>11.1</v>
       </c>
       <c r="N37" s="4">
         <v>8.3</v>
       </c>
       <c r="O37" s="5">
         <v>5.0</v>
       </c>
       <c r="P37" s="4">
         <v>12.1</v>
       </c>
       <c r="Q37" s="4">
         <v>14.6</v>
       </c>
       <c r="R37" s="4">
         <v>-3.9</v>
       </c>
       <c r="S37" s="4">
         <v>2.3</v>
       </c>
       <c r="T37" s="4">
-        <v>160.3</v>
+        <v>160.30000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:21">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="4">
         <v>4.6</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38" s="4">
         <v>-23.1</v>
       </c>
       <c r="E38" s="4">
         <v>2.6</v>
       </c>
       <c r="F38" s="4">
         <v>72.7</v>
       </c>
       <c r="G38" s="4">
         <v>-31.3</v>
       </c>
       <c r="H38" s="4">
@@ -2880,51 +2880,51 @@
       <c r="L40" s="4">
         <v>6.6</v>
       </c>
       <c r="M40" s="4">
         <v>1.1</v>
       </c>
       <c r="N40" s="4">
         <v>0.7</v>
       </c>
       <c r="O40" s="4">
         <v>10.3</v>
       </c>
       <c r="P40" s="5">
         <v>4.0</v>
       </c>
       <c r="Q40" s="4">
         <v>10.3</v>
       </c>
       <c r="R40" s="4">
         <v>3.7</v>
       </c>
       <c r="S40" s="4">
         <v>-2.2</v>
       </c>
       <c r="T40" s="4">
-        <v>69.9</v>
+        <v>69.90000000000001</v>
       </c>
     </row>
     <row r="41" spans="1:21">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41" s="4">
         <v>2.9</v>
       </c>
       <c r="C41" s="5">
         <v>1.0</v>
       </c>
       <c r="D41" s="4">
         <v>-3.7</v>
       </c>
       <c r="E41" s="4">
         <v>5.7</v>
       </c>
       <c r="F41" s="4">
         <v>8.1</v>
       </c>
       <c r="G41" s="4">
         <v>4.6</v>
       </c>
       <c r="H41" s="4">
@@ -3219,51 +3219,51 @@
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46" s="4">
         <v>4.4</v>
       </c>
       <c r="C46" s="4">
         <v>17.4</v>
       </c>
       <c r="D46" s="4">
         <v>22.7</v>
       </c>
       <c r="E46" s="4">
         <v>31.6</v>
       </c>
       <c r="F46" s="4">
         <v>5.6</v>
       </c>
       <c r="G46" s="5">
         <v>8.0</v>
       </c>
       <c r="H46" s="5">
         <v>19.0</v>
       </c>
       <c r="I46" s="4">
-        <v>223.1</v>
+        <v>223.099999999999994</v>
       </c>
       <c r="J46" s="4">
         <v>18.2</v>
       </c>
       <c r="K46" s="4">
         <v>-52.2</v>
       </c>
       <c r="L46" s="4">
         <v>-53.1</v>
       </c>
       <c r="M46" s="5">
         <v>-2.0</v>
       </c>
       <c r="N46" s="4">
         <v>-3.8</v>
       </c>
       <c r="O46" s="4">
         <v>-10.3</v>
       </c>
       <c r="P46" s="4">
         <v>-9.4</v>
       </c>
       <c r="Q46" s="4">
         <v>16.4</v>
       </c>
@@ -3438,51 +3438,51 @@
       <c r="L49" s="4">
         <v>10.4</v>
       </c>
       <c r="M49" s="4">
         <v>5.5</v>
       </c>
       <c r="N49" s="4">
         <v>-2.7</v>
       </c>
       <c r="O49">
         <v>0</v>
       </c>
       <c r="P49" s="4">
         <v>8.7</v>
       </c>
       <c r="Q49" s="4">
         <v>16.9</v>
       </c>
       <c r="R49" s="4">
         <v>1.7</v>
       </c>
       <c r="S49" s="4">
         <v>7.4</v>
       </c>
       <c r="T49" s="4">
-        <v>129.6</v>
+        <v>129.59999999999999</v>
       </c>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>67</v>
       </c>
       <c r="B50" s="4">
         <v>3.3</v>
       </c>
       <c r="C50" s="4">
         <v>3.8</v>
       </c>
       <c r="D50" s="4">
         <v>-1.3</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50" s="4">
         <v>8.1</v>
       </c>
       <c r="G50" s="4">
         <v>-22.1</v>
       </c>
       <c r="H50" s="4">
@@ -3624,51 +3624,51 @@
       <c r="L52" s="4">
         <v>10.6</v>
       </c>
       <c r="M52" s="4">
         <v>3.8</v>
       </c>
       <c r="N52" s="4">
         <v>-10.2</v>
       </c>
       <c r="O52" s="4">
         <v>38.9</v>
       </c>
       <c r="P52" s="4">
         <v>6.4</v>
       </c>
       <c r="Q52" s="4">
         <v>5.9</v>
       </c>
       <c r="R52" s="5">
         <v>4.0</v>
       </c>
       <c r="S52" s="4">
         <v>8.2</v>
       </c>
       <c r="T52" s="4">
-        <v>130.9</v>
+        <v>130.90000000000001</v>
       </c>
     </row>
     <row r="53" spans="1:21">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53" s="4">
         <v>1.7</v>
       </c>
       <c r="C53" s="4">
         <v>2.7</v>
       </c>
       <c r="D53" s="4">
         <v>4.2</v>
       </c>
       <c r="E53" s="4">
         <v>3.1</v>
       </c>
       <c r="F53" s="4">
         <v>3.3</v>
       </c>
       <c r="G53" s="4">
         <v>2.6</v>
       </c>
       <c r="H53" s="4">