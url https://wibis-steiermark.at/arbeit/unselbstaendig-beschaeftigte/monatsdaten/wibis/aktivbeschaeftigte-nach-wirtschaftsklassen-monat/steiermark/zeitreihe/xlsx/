--- v0 (2026-05-02)
+++ v1 (2026-07-04)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monatsdaten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>Aktivbeschäftigte nach Wirtschaftsklassen (Monat)</t>
   </si>
   <si>
-    <t>Steiermark, Zeitreihe 2008-01-31-2026-03-31</t>
+    <t>Steiermark, Zeitreihe 2008-01-31-2026-05-31</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Wirtschaftsklassen 2025</t>
   </si>
   <si>
     <t>2008-01-31</t>
   </si>
   <si>
     <t>2008-02-29</t>
   </si>
   <si>
     <t>2008-03-31</t>
   </si>
   <si>
     <t>2008-04-30</t>
   </si>
   <si>
     <t>2008-05-31</t>
   </si>
   <si>
     <t>2008-06-30</t>
   </si>
@@ -683,50 +683,56 @@
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>A PRIMÄRSEKTOR</t>
   </si>
   <si>
     <t>B-F PRODUKTIONSSEKTOR</t>
   </si>
   <si>
     <t>B Bergbau und Gewinnung von Steinen und Erden</t>
   </si>
   <si>
     <t>C Herstellung von Waren</t>
   </si>
   <si>
     <t>… Technologiebereich (20, 21, 26-30)</t>
   </si>
   <si>
     <t>… 10-12 Nahrungs-, Futtermittel-, Getränkeherstellung u. Tabakverarb.</t>
   </si>
   <si>
     <t>… 13-14 Textilien und Bekleidung</t>
   </si>
   <si>
     <t>… 15 Leder, Lederwaren und Schuhe</t>
@@ -1219,77 +1225,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:HM56"/>
+  <dimension ref="A1:HO56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="HM56" sqref="HM56"/>
+      <selection activeCell="HO56" sqref="HO56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="221" max="221" width="2200" hidden="true" customWidth="true" style="0"/>
+    <col min="223" max="223" width="2220" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:221">
+    <row r="1" spans="1:223">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:221">
+    <row r="2" spans="1:223">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:221">
+    <row r="4" spans="1:223">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:221">
+    <row r="5" spans="1:223">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1906,54 +1912,60 @@
       </c>
       <c r="HE5" s="3" t="s">
         <v>215</v>
       </c>
       <c r="HF5" s="3" t="s">
         <v>216</v>
       </c>
       <c r="HG5" s="3" t="s">
         <v>217</v>
       </c>
       <c r="HH5" s="3" t="s">
         <v>218</v>
       </c>
       <c r="HI5" s="3" t="s">
         <v>219</v>
       </c>
       <c r="HJ5" s="3" t="s">
         <v>220</v>
       </c>
       <c r="HK5" s="3" t="s">
         <v>221</v>
       </c>
       <c r="HL5" s="3" t="s">
         <v>222</v>
       </c>
+      <c r="HM5" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="HN5" s="3" t="s">
+        <v>224</v>
+      </c>
     </row>
-    <row r="6" spans="1:221">
+    <row r="6" spans="1:223">
       <c r="A6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B6" s="4">
         <v>439075</v>
       </c>
       <c r="C6" s="4">
         <v>443774</v>
       </c>
       <c r="D6" s="4">
         <v>451549</v>
       </c>
       <c r="E6" s="4">
         <v>455275</v>
       </c>
       <c r="F6" s="4">
         <v>457704</v>
       </c>
       <c r="G6" s="4">
         <v>462176</v>
       </c>
       <c r="H6" s="4">
         <v>470553</v>
       </c>
       <c r="I6" s="4">
         <v>463971</v>
       </c>
@@ -2568,54 +2580,60 @@
       </c>
       <c r="HE6" s="4">
         <v>540446</v>
       </c>
       <c r="HF6" s="4">
         <v>544649</v>
       </c>
       <c r="HG6" s="4">
         <v>540337</v>
       </c>
       <c r="HH6" s="4">
         <v>536913</v>
       </c>
       <c r="HI6" s="4">
         <v>525865</v>
       </c>
       <c r="HJ6" s="4">
         <v>522795</v>
       </c>
       <c r="HK6" s="4">
         <v>527374</v>
       </c>
       <c r="HL6" s="4">
         <v>535180</v>
       </c>
+      <c r="HM6" s="4">
+        <v>535943</v>
+      </c>
+      <c r="HN6" s="4">
+        <v>538554</v>
+      </c>
     </row>
-    <row r="7" spans="1:221">
+    <row r="7" spans="1:223">
       <c r="A7" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B7" s="4">
         <v>2361</v>
       </c>
       <c r="C7" s="4">
         <v>3077</v>
       </c>
       <c r="D7" s="4">
         <v>3514</v>
       </c>
       <c r="E7" s="4">
         <v>4013</v>
       </c>
       <c r="F7" s="4">
         <v>4328</v>
       </c>
       <c r="G7" s="4">
         <v>4886</v>
       </c>
       <c r="H7" s="4">
         <v>4492</v>
       </c>
       <c r="I7" s="4">
         <v>4201</v>
       </c>
@@ -3230,54 +3248,60 @@
       </c>
       <c r="HE7" s="4">
         <v>6860</v>
       </c>
       <c r="HF7" s="4">
         <v>7983</v>
       </c>
       <c r="HG7" s="4">
         <v>5793</v>
       </c>
       <c r="HH7" s="4">
         <v>5053</v>
       </c>
       <c r="HI7" s="4">
         <v>4038</v>
       </c>
       <c r="HJ7" s="4">
         <v>4378</v>
       </c>
       <c r="HK7" s="4">
         <v>4967</v>
       </c>
       <c r="HL7" s="4">
         <v>5722</v>
       </c>
+      <c r="HM7" s="4">
+        <v>6149</v>
+      </c>
+      <c r="HN7" s="4">
+        <v>6301</v>
+      </c>
     </row>
-    <row r="8" spans="1:221">
+    <row r="8" spans="1:223">
       <c r="A8" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B8" s="4">
         <v>136135</v>
       </c>
       <c r="C8" s="4">
         <v>138373</v>
       </c>
       <c r="D8" s="4">
         <v>143360</v>
       </c>
       <c r="E8" s="4">
         <v>146124</v>
       </c>
       <c r="F8" s="4">
         <v>146781</v>
       </c>
       <c r="G8" s="4">
         <v>148310</v>
       </c>
       <c r="H8" s="4">
         <v>153095</v>
       </c>
       <c r="I8" s="4">
         <v>150037</v>
       </c>
@@ -3892,54 +3916,60 @@
       </c>
       <c r="HE8" s="4">
         <v>160445</v>
       </c>
       <c r="HF8" s="4">
         <v>160887</v>
       </c>
       <c r="HG8" s="4">
         <v>160377</v>
       </c>
       <c r="HH8" s="4">
         <v>158812</v>
       </c>
       <c r="HI8" s="4">
         <v>150907</v>
       </c>
       <c r="HJ8" s="4">
         <v>148798</v>
       </c>
       <c r="HK8" s="4">
         <v>151630</v>
       </c>
       <c r="HL8" s="4">
         <v>156500</v>
       </c>
+      <c r="HM8" s="4">
+        <v>157419</v>
+      </c>
+      <c r="HN8" s="4">
+        <v>157599</v>
+      </c>
     </row>
-    <row r="9" spans="1:221">
+    <row r="9" spans="1:223">
       <c r="A9" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B9" s="4">
         <v>1019</v>
       </c>
       <c r="C9" s="4">
         <v>1025</v>
       </c>
       <c r="D9" s="4">
         <v>1123</v>
       </c>
       <c r="E9" s="4">
         <v>1194</v>
       </c>
       <c r="F9" s="4">
         <v>1208</v>
       </c>
       <c r="G9" s="4">
         <v>1226</v>
       </c>
       <c r="H9" s="4">
         <v>1260</v>
       </c>
       <c r="I9" s="4">
         <v>1237</v>
       </c>
@@ -4554,54 +4584,60 @@
       </c>
       <c r="HE9" s="4">
         <v>1201</v>
       </c>
       <c r="HF9" s="4">
         <v>1199</v>
       </c>
       <c r="HG9" s="4">
         <v>1182</v>
       </c>
       <c r="HH9" s="4">
         <v>1156</v>
       </c>
       <c r="HI9" s="4">
         <v>1042</v>
       </c>
       <c r="HJ9" s="4">
         <v>1046</v>
       </c>
       <c r="HK9" s="4">
         <v>1067</v>
       </c>
       <c r="HL9" s="4">
         <v>1122</v>
       </c>
+      <c r="HM9" s="4">
+        <v>1099</v>
+      </c>
+      <c r="HN9" s="4">
+        <v>1107</v>
+      </c>
     </row>
-    <row r="10" spans="1:221">
+    <row r="10" spans="1:223">
       <c r="A10" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B10" s="4">
         <v>102391</v>
       </c>
       <c r="C10" s="4">
         <v>102737</v>
       </c>
       <c r="D10" s="4">
         <v>103747</v>
       </c>
       <c r="E10" s="4">
         <v>103892</v>
       </c>
       <c r="F10" s="4">
         <v>103881</v>
       </c>
       <c r="G10" s="4">
         <v>104788</v>
       </c>
       <c r="H10" s="4">
         <v>108079</v>
       </c>
       <c r="I10" s="4">
         <v>105598</v>
       </c>
@@ -5216,54 +5252,60 @@
       </c>
       <c r="HE10" s="4">
         <v>111292</v>
       </c>
       <c r="HF10" s="4">
         <v>111344</v>
       </c>
       <c r="HG10" s="4">
         <v>111151</v>
       </c>
       <c r="HH10" s="4">
         <v>110789</v>
       </c>
       <c r="HI10" s="4">
         <v>109704</v>
       </c>
       <c r="HJ10" s="4">
         <v>109214</v>
       </c>
       <c r="HK10" s="4">
         <v>109414</v>
       </c>
       <c r="HL10" s="4">
         <v>109874</v>
       </c>
+      <c r="HM10" s="4">
+        <v>109568</v>
+      </c>
+      <c r="HN10" s="4">
+        <v>109635</v>
+      </c>
     </row>
-    <row r="11" spans="1:221">
+    <row r="11" spans="1:223">
       <c r="A11" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B11" s="4">
         <v>39377</v>
       </c>
       <c r="C11" s="4">
         <v>39379</v>
       </c>
       <c r="D11" s="4">
         <v>39460</v>
       </c>
       <c r="E11" s="4">
         <v>39399</v>
       </c>
       <c r="F11" s="4">
         <v>39294</v>
       </c>
       <c r="G11" s="4">
         <v>39497</v>
       </c>
       <c r="H11" s="4">
         <v>41012</v>
       </c>
       <c r="I11" s="4">
         <v>39997</v>
       </c>
@@ -5878,54 +5920,60 @@
       </c>
       <c r="HE11" s="4">
         <v>51171</v>
       </c>
       <c r="HF11" s="4">
         <v>51256</v>
       </c>
       <c r="HG11" s="4">
         <v>51292</v>
       </c>
       <c r="HH11" s="4">
         <v>51190</v>
       </c>
       <c r="HI11" s="4">
         <v>51038</v>
       </c>
       <c r="HJ11" s="4">
         <v>50819</v>
       </c>
       <c r="HK11" s="4">
         <v>50787</v>
       </c>
       <c r="HL11" s="4">
         <v>50819</v>
       </c>
+      <c r="HM11" s="4">
+        <v>50695</v>
+      </c>
+      <c r="HN11" s="4">
+        <v>50679</v>
+      </c>
     </row>
-    <row r="12" spans="1:221">
+    <row r="12" spans="1:223">
       <c r="A12" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B12" s="4">
         <v>9718</v>
       </c>
       <c r="C12" s="4">
         <v>9760</v>
       </c>
       <c r="D12" s="4">
         <v>9797</v>
       </c>
       <c r="E12" s="4">
         <v>9799</v>
       </c>
       <c r="F12" s="4">
         <v>9838</v>
       </c>
       <c r="G12" s="4">
         <v>9868</v>
       </c>
       <c r="H12" s="4">
         <v>10041</v>
       </c>
       <c r="I12" s="4">
         <v>9892</v>
       </c>
@@ -6540,54 +6588,60 @@
       </c>
       <c r="HE12" s="4">
         <v>11848</v>
       </c>
       <c r="HF12" s="4">
         <v>11857</v>
       </c>
       <c r="HG12" s="4">
         <v>11757</v>
       </c>
       <c r="HH12" s="4">
         <v>11720</v>
       </c>
       <c r="HI12" s="4">
         <v>11685</v>
       </c>
       <c r="HJ12" s="4">
         <v>11597</v>
       </c>
       <c r="HK12" s="4">
         <v>11610</v>
       </c>
       <c r="HL12" s="4">
         <v>11728</v>
       </c>
+      <c r="HM12" s="4">
+        <v>11751</v>
+      </c>
+      <c r="HN12" s="4">
+        <v>11877</v>
+      </c>
     </row>
-    <row r="13" spans="1:221">
+    <row r="13" spans="1:223">
       <c r="A13" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B13" s="4">
         <v>2358</v>
       </c>
       <c r="C13" s="4">
         <v>2354</v>
       </c>
       <c r="D13" s="4">
         <v>2373</v>
       </c>
       <c r="E13" s="4">
         <v>2348</v>
       </c>
       <c r="F13" s="4">
         <v>2330</v>
       </c>
       <c r="G13" s="4">
         <v>2334</v>
       </c>
       <c r="H13" s="4">
         <v>2312</v>
       </c>
       <c r="I13" s="4">
         <v>2169</v>
       </c>
@@ -7202,54 +7256,60 @@
       </c>
       <c r="HE13" s="4">
         <v>1030</v>
       </c>
       <c r="HF13" s="4">
         <v>1019</v>
       </c>
       <c r="HG13" s="4">
         <v>1033</v>
       </c>
       <c r="HH13" s="4">
         <v>1030</v>
       </c>
       <c r="HI13" s="4">
         <v>951</v>
       </c>
       <c r="HJ13" s="4">
         <v>1038</v>
       </c>
       <c r="HK13" s="4">
         <v>1045</v>
       </c>
       <c r="HL13" s="4">
         <v>1041</v>
       </c>
+      <c r="HM13" s="4">
+        <v>1045</v>
+      </c>
+      <c r="HN13" s="4">
+        <v>1036</v>
+      </c>
     </row>
-    <row r="14" spans="1:221">
+    <row r="14" spans="1:223">
       <c r="A14" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B14" s="4">
         <v>1666</v>
       </c>
       <c r="C14" s="4">
         <v>1692</v>
       </c>
       <c r="D14" s="4">
         <v>1685</v>
       </c>
       <c r="E14" s="4">
         <v>1693</v>
       </c>
       <c r="F14" s="4">
         <v>1682</v>
       </c>
       <c r="G14" s="4">
         <v>1715</v>
       </c>
       <c r="H14" s="4">
         <v>1798</v>
       </c>
       <c r="I14" s="4">
         <v>1725</v>
       </c>
@@ -7864,54 +7924,60 @@
       </c>
       <c r="HE14" s="4">
         <v>887</v>
       </c>
       <c r="HF14" s="4">
         <v>891</v>
       </c>
       <c r="HG14" s="4">
         <v>883</v>
       </c>
       <c r="HH14" s="4">
         <v>861</v>
       </c>
       <c r="HI14" s="4">
         <v>852</v>
       </c>
       <c r="HJ14" s="4">
         <v>833</v>
       </c>
       <c r="HK14" s="4">
         <v>829</v>
       </c>
       <c r="HL14" s="4">
         <v>822</v>
       </c>
+      <c r="HM14" s="4">
+        <v>803</v>
+      </c>
+      <c r="HN14" s="4">
+        <v>794</v>
+      </c>
     </row>
-    <row r="15" spans="1:221">
+    <row r="15" spans="1:223">
       <c r="A15" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B15" s="4">
         <v>5677</v>
       </c>
       <c r="C15" s="4">
         <v>5707</v>
       </c>
       <c r="D15" s="4">
         <v>5877</v>
       </c>
       <c r="E15" s="4">
         <v>5927</v>
       </c>
       <c r="F15" s="4">
         <v>5950</v>
       </c>
       <c r="G15" s="4">
         <v>5980</v>
       </c>
       <c r="H15" s="4">
         <v>6102</v>
       </c>
       <c r="I15" s="4">
         <v>5970</v>
       </c>
@@ -8526,54 +8592,60 @@
       </c>
       <c r="HE15" s="4">
         <v>4485</v>
       </c>
       <c r="HF15" s="4">
         <v>4544</v>
       </c>
       <c r="HG15" s="4">
         <v>4533</v>
       </c>
       <c r="HH15" s="4">
         <v>4536</v>
       </c>
       <c r="HI15" s="4">
         <v>4423</v>
       </c>
       <c r="HJ15" s="4">
         <v>4426</v>
       </c>
       <c r="HK15" s="4">
         <v>4469</v>
       </c>
       <c r="HL15" s="4">
         <v>4516</v>
       </c>
+      <c r="HM15" s="4">
+        <v>4494</v>
+      </c>
+      <c r="HN15" s="4">
+        <v>4516</v>
+      </c>
     </row>
-    <row r="16" spans="1:221">
+    <row r="16" spans="1:223">
       <c r="A16" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B16" s="4">
         <v>4956</v>
       </c>
       <c r="C16" s="4">
         <v>4939</v>
       </c>
       <c r="D16" s="4">
         <v>4954</v>
       </c>
       <c r="E16" s="4">
         <v>4929</v>
       </c>
       <c r="F16" s="4">
         <v>4917</v>
       </c>
       <c r="G16" s="4">
         <v>4957</v>
       </c>
       <c r="H16" s="4">
         <v>5148</v>
       </c>
       <c r="I16" s="4">
         <v>5018</v>
       </c>
@@ -9188,54 +9260,60 @@
       </c>
       <c r="HE16" s="4">
         <v>4429</v>
       </c>
       <c r="HF16" s="4">
         <v>4415</v>
       </c>
       <c r="HG16" s="4">
         <v>4417</v>
       </c>
       <c r="HH16" s="4">
         <v>4419</v>
       </c>
       <c r="HI16" s="4">
         <v>4397</v>
       </c>
       <c r="HJ16" s="4">
         <v>4418</v>
       </c>
       <c r="HK16" s="4">
         <v>4421</v>
       </c>
       <c r="HL16" s="4">
         <v>4402</v>
       </c>
+      <c r="HM16" s="4">
+        <v>4361</v>
+      </c>
+      <c r="HN16" s="4">
+        <v>4344</v>
+      </c>
     </row>
-    <row r="17" spans="1:221">
+    <row r="17" spans="1:223">
       <c r="A17" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B17" s="4">
         <v>1077</v>
       </c>
       <c r="C17" s="4">
         <v>1072</v>
       </c>
       <c r="D17" s="4">
         <v>1065</v>
       </c>
       <c r="E17" s="4">
         <v>1070</v>
       </c>
       <c r="F17" s="4">
         <v>1084</v>
       </c>
       <c r="G17" s="4">
         <v>1072</v>
       </c>
       <c r="H17" s="4">
         <v>1068</v>
       </c>
       <c r="I17" s="4">
         <v>1066</v>
       </c>
@@ -9850,54 +9928,60 @@
       </c>
       <c r="HE17" s="4">
         <v>718</v>
       </c>
       <c r="HF17" s="4">
         <v>726</v>
       </c>
       <c r="HG17" s="4">
         <v>735</v>
       </c>
       <c r="HH17" s="4">
         <v>739</v>
       </c>
       <c r="HI17" s="4">
         <v>734</v>
       </c>
       <c r="HJ17" s="4">
         <v>728</v>
       </c>
       <c r="HK17" s="4">
         <v>728</v>
       </c>
       <c r="HL17" s="4">
         <v>732</v>
       </c>
+      <c r="HM17" s="4">
+        <v>725</v>
+      </c>
+      <c r="HN17" s="4">
+        <v>724</v>
+      </c>
     </row>
-    <row r="18" spans="1:221">
+    <row r="18" spans="1:223">
       <c r="A18" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B18" s="4">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>15</v>
       </c>
       <c r="D18" s="4">
         <v>15</v>
       </c>
       <c r="E18" s="4">
         <v>15</v>
       </c>
       <c r="F18" s="4">
         <v>15</v>
       </c>
       <c r="G18" s="4">
         <v>15</v>
       </c>
       <c r="H18" s="4">
         <v>15</v>
       </c>
       <c r="I18" s="4">
         <v>15</v>
       </c>
@@ -10512,54 +10596,60 @@
       </c>
       <c r="HE18" s="4">
         <v>7</v>
       </c>
       <c r="HF18" s="4">
         <v>6</v>
       </c>
       <c r="HG18" s="4">
         <v>6</v>
       </c>
       <c r="HH18" s="4">
         <v>6</v>
       </c>
       <c r="HI18" s="4">
         <v>6</v>
       </c>
       <c r="HJ18" s="4">
         <v>7</v>
       </c>
       <c r="HK18" s="4">
         <v>7</v>
       </c>
       <c r="HL18" s="4">
         <v>7</v>
       </c>
+      <c r="HM18" s="4">
+        <v>7</v>
+      </c>
+      <c r="HN18" s="4">
+        <v>7</v>
+      </c>
     </row>
-    <row r="19" spans="1:221">
+    <row r="19" spans="1:223">
       <c r="A19" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B19" s="4">
         <v>1057</v>
       </c>
       <c r="C19" s="4">
         <v>1057</v>
       </c>
       <c r="D19" s="4">
         <v>1071</v>
       </c>
       <c r="E19" s="4">
         <v>1071</v>
       </c>
       <c r="F19" s="4">
         <v>1074</v>
       </c>
       <c r="G19" s="4">
         <v>1079</v>
       </c>
       <c r="H19" s="4">
         <v>1120</v>
       </c>
       <c r="I19" s="4">
         <v>1091</v>
       </c>
@@ -11174,54 +11264,60 @@
       </c>
       <c r="HE19" s="4">
         <v>1654</v>
       </c>
       <c r="HF19" s="4">
         <v>1660</v>
       </c>
       <c r="HG19" s="4">
         <v>1661</v>
       </c>
       <c r="HH19" s="4">
         <v>1660</v>
       </c>
       <c r="HI19" s="4">
         <v>1663</v>
       </c>
       <c r="HJ19" s="4">
         <v>1666</v>
       </c>
       <c r="HK19" s="4">
         <v>1673</v>
       </c>
       <c r="HL19" s="4">
         <v>1695</v>
       </c>
+      <c r="HM19" s="4">
+        <v>1706</v>
+      </c>
+      <c r="HN19" s="4">
+        <v>1699</v>
+      </c>
     </row>
-    <row r="20" spans="1:221">
+    <row r="20" spans="1:223">
       <c r="A20" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B20" s="4">
         <v>819</v>
       </c>
       <c r="C20" s="4">
         <v>830</v>
       </c>
       <c r="D20" s="4">
         <v>837</v>
       </c>
       <c r="E20" s="4">
         <v>835</v>
       </c>
       <c r="F20" s="4">
         <v>844</v>
       </c>
       <c r="G20" s="4">
         <v>855</v>
       </c>
       <c r="H20" s="4">
         <v>895</v>
       </c>
       <c r="I20" s="4">
         <v>894</v>
       </c>
@@ -11836,54 +11932,60 @@
       </c>
       <c r="HE20" s="4">
         <v>2557</v>
       </c>
       <c r="HF20" s="4">
         <v>2578</v>
       </c>
       <c r="HG20" s="4">
         <v>2576</v>
       </c>
       <c r="HH20" s="4">
         <v>2578</v>
       </c>
       <c r="HI20" s="4">
         <v>2578</v>
       </c>
       <c r="HJ20" s="4">
         <v>2605</v>
       </c>
       <c r="HK20" s="4">
         <v>2637</v>
       </c>
       <c r="HL20" s="4">
         <v>2633</v>
       </c>
+      <c r="HM20" s="4">
+        <v>2648</v>
+      </c>
+      <c r="HN20" s="4">
+        <v>2637</v>
+      </c>
     </row>
-    <row r="21" spans="1:221">
+    <row r="21" spans="1:223">
       <c r="A21" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B21" s="4">
         <v>3001</v>
       </c>
       <c r="C21" s="4">
         <v>3021</v>
       </c>
       <c r="D21" s="4">
         <v>3097</v>
       </c>
       <c r="E21" s="4">
         <v>3116</v>
       </c>
       <c r="F21" s="4">
         <v>3100</v>
       </c>
       <c r="G21" s="4">
         <v>3138</v>
       </c>
       <c r="H21" s="4">
         <v>3192</v>
       </c>
       <c r="I21" s="4">
         <v>3141</v>
       </c>
@@ -12498,54 +12600,60 @@
       </c>
       <c r="HE21" s="4">
         <v>2703</v>
       </c>
       <c r="HF21" s="4">
         <v>2699</v>
       </c>
       <c r="HG21" s="4">
         <v>2705</v>
       </c>
       <c r="HH21" s="4">
         <v>2712</v>
       </c>
       <c r="HI21" s="4">
         <v>2677</v>
       </c>
       <c r="HJ21" s="4">
         <v>2664</v>
       </c>
       <c r="HK21" s="4">
         <v>2681</v>
       </c>
       <c r="HL21" s="4">
         <v>2693</v>
       </c>
+      <c r="HM21" s="4">
+        <v>2708</v>
+      </c>
+      <c r="HN21" s="4">
+        <v>2702</v>
+      </c>
     </row>
-    <row r="22" spans="1:221">
+    <row r="22" spans="1:223">
       <c r="A22" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B22" s="4">
         <v>4724</v>
       </c>
       <c r="C22" s="4">
         <v>4957</v>
       </c>
       <c r="D22" s="4">
         <v>5360</v>
       </c>
       <c r="E22" s="4">
         <v>5538</v>
       </c>
       <c r="F22" s="4">
         <v>5591</v>
       </c>
       <c r="G22" s="4">
         <v>5673</v>
       </c>
       <c r="H22" s="4">
         <v>5846</v>
       </c>
       <c r="I22" s="4">
         <v>5662</v>
       </c>
@@ -13160,54 +13268,60 @@
       </c>
       <c r="HE22" s="4">
         <v>4214</v>
       </c>
       <c r="HF22" s="4">
         <v>4191</v>
       </c>
       <c r="HG22" s="4">
         <v>4187</v>
       </c>
       <c r="HH22" s="4">
         <v>4086</v>
       </c>
       <c r="HI22" s="4">
         <v>3685</v>
       </c>
       <c r="HJ22" s="4">
         <v>3668</v>
       </c>
       <c r="HK22" s="4">
         <v>3807</v>
       </c>
       <c r="HL22" s="4">
         <v>4095</v>
       </c>
+      <c r="HM22" s="4">
+        <v>4202</v>
+      </c>
+      <c r="HN22" s="4">
+        <v>4192</v>
+      </c>
     </row>
-    <row r="23" spans="1:221">
+    <row r="23" spans="1:223">
       <c r="A23" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B23" s="4">
         <v>9785</v>
       </c>
       <c r="C23" s="4">
         <v>9792</v>
       </c>
       <c r="D23" s="4">
         <v>9880</v>
       </c>
       <c r="E23" s="4">
         <v>9846</v>
       </c>
       <c r="F23" s="4">
         <v>9857</v>
       </c>
       <c r="G23" s="4">
         <v>10096</v>
       </c>
       <c r="H23" s="4">
         <v>10544</v>
       </c>
       <c r="I23" s="4">
         <v>10229</v>
       </c>
@@ -13822,54 +13936,60 @@
       </c>
       <c r="HE23" s="4">
         <v>10569</v>
       </c>
       <c r="HF23" s="4">
         <v>10475</v>
       </c>
       <c r="HG23" s="4">
         <v>10419</v>
       </c>
       <c r="HH23" s="4">
         <v>10385</v>
       </c>
       <c r="HI23" s="4">
         <v>10338</v>
       </c>
       <c r="HJ23" s="4">
         <v>10279</v>
       </c>
       <c r="HK23" s="4">
         <v>10242</v>
       </c>
       <c r="HL23" s="4">
         <v>10150</v>
       </c>
+      <c r="HM23" s="4">
+        <v>10018</v>
+      </c>
+      <c r="HN23" s="4">
+        <v>10000</v>
+      </c>
     </row>
-    <row r="24" spans="1:221">
+    <row r="24" spans="1:223">
       <c r="A24" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B24" s="4">
         <v>11902</v>
       </c>
       <c r="C24" s="4">
         <v>11904</v>
       </c>
       <c r="D24" s="4">
         <v>12006</v>
       </c>
       <c r="E24" s="4">
         <v>11988</v>
       </c>
       <c r="F24" s="4">
         <v>12002</v>
       </c>
       <c r="G24" s="4">
         <v>12147</v>
       </c>
       <c r="H24" s="4">
         <v>12483</v>
       </c>
       <c r="I24" s="4">
         <v>12261</v>
       </c>
@@ -14484,54 +14604,60 @@
       </c>
       <c r="HE24" s="4">
         <v>11512</v>
       </c>
       <c r="HF24" s="4">
         <v>11517</v>
       </c>
       <c r="HG24" s="4">
         <v>11476</v>
       </c>
       <c r="HH24" s="4">
         <v>11439</v>
       </c>
       <c r="HI24" s="4">
         <v>11332</v>
       </c>
       <c r="HJ24" s="4">
         <v>11251</v>
       </c>
       <c r="HK24" s="4">
         <v>11291</v>
       </c>
       <c r="HL24" s="4">
         <v>11307</v>
       </c>
+      <c r="HM24" s="4">
+        <v>11199</v>
+      </c>
+      <c r="HN24" s="4">
+        <v>11196</v>
+      </c>
     </row>
-    <row r="25" spans="1:221">
+    <row r="25" spans="1:223">
       <c r="A25" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B25" s="4">
         <v>12292</v>
       </c>
       <c r="C25" s="4">
         <v>12300</v>
       </c>
       <c r="D25" s="4">
         <v>12360</v>
       </c>
       <c r="E25" s="4">
         <v>12332</v>
       </c>
       <c r="F25" s="4">
         <v>12290</v>
       </c>
       <c r="G25" s="4">
         <v>12404</v>
       </c>
       <c r="H25" s="4">
         <v>13017</v>
       </c>
       <c r="I25" s="4">
         <v>12624</v>
       </c>
@@ -15146,54 +15272,60 @@
       </c>
       <c r="HE25" s="4">
         <v>18265</v>
       </c>
       <c r="HF25" s="4">
         <v>18219</v>
       </c>
       <c r="HG25" s="4">
         <v>18236</v>
       </c>
       <c r="HH25" s="4">
         <v>18220</v>
       </c>
       <c r="HI25" s="4">
         <v>18132</v>
       </c>
       <c r="HJ25" s="4">
         <v>18030</v>
       </c>
       <c r="HK25" s="4">
         <v>17969</v>
       </c>
       <c r="HL25" s="4">
         <v>17975</v>
       </c>
+      <c r="HM25" s="4">
+        <v>17824</v>
+      </c>
+      <c r="HN25" s="4">
+        <v>17879</v>
+      </c>
     </row>
-    <row r="26" spans="1:221">
+    <row r="26" spans="1:223">
       <c r="A26" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B26" s="4">
         <v>11773</v>
       </c>
       <c r="C26" s="4">
         <v>11800</v>
       </c>
       <c r="D26" s="4">
         <v>11855</v>
       </c>
       <c r="E26" s="4">
         <v>11875</v>
       </c>
       <c r="F26" s="4">
         <v>11899</v>
       </c>
       <c r="G26" s="4">
         <v>12066</v>
       </c>
       <c r="H26" s="4">
         <v>12520</v>
       </c>
       <c r="I26" s="4">
         <v>12226</v>
       </c>
@@ -15808,54 +15940,60 @@
       </c>
       <c r="HE26" s="4">
         <v>15729</v>
       </c>
       <c r="HF26" s="4">
         <v>15821</v>
       </c>
       <c r="HG26" s="4">
         <v>15867</v>
       </c>
       <c r="HH26" s="4">
         <v>15849</v>
       </c>
       <c r="HI26" s="4">
         <v>15848</v>
       </c>
       <c r="HJ26" s="4">
         <v>15808</v>
       </c>
       <c r="HK26" s="4">
         <v>15843</v>
       </c>
       <c r="HL26" s="4">
         <v>15888</v>
       </c>
+      <c r="HM26" s="4">
+        <v>15916</v>
+      </c>
+      <c r="HN26" s="4">
+        <v>15915</v>
+      </c>
     </row>
-    <row r="27" spans="1:221">
+    <row r="27" spans="1:223">
       <c r="A27" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B27" s="4">
         <v>13436</v>
       </c>
       <c r="C27" s="4">
         <v>13392</v>
       </c>
       <c r="D27" s="4">
         <v>13337</v>
       </c>
       <c r="E27" s="4">
         <v>13286</v>
       </c>
       <c r="F27" s="4">
         <v>13187</v>
       </c>
       <c r="G27" s="4">
         <v>13093</v>
       </c>
       <c r="H27" s="4">
         <v>13460</v>
       </c>
       <c r="I27" s="4">
         <v>13162</v>
       </c>
@@ -16470,54 +16608,60 @@
       </c>
       <c r="HE27" s="4">
         <v>12966</v>
       </c>
       <c r="HF27" s="4">
         <v>12978</v>
       </c>
       <c r="HG27" s="4">
         <v>12952</v>
       </c>
       <c r="HH27" s="4">
         <v>12883</v>
       </c>
       <c r="HI27" s="4">
         <v>12817</v>
       </c>
       <c r="HJ27" s="4">
         <v>12710</v>
       </c>
       <c r="HK27" s="4">
         <v>12665</v>
       </c>
       <c r="HL27" s="4">
         <v>12628</v>
       </c>
+      <c r="HM27" s="4">
+        <v>12601</v>
+      </c>
+      <c r="HN27" s="4">
+        <v>12549</v>
+      </c>
     </row>
-    <row r="28" spans="1:221">
+    <row r="28" spans="1:223">
       <c r="A28" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B28" s="4">
         <v>8135</v>
       </c>
       <c r="C28" s="4">
         <v>8145</v>
       </c>
       <c r="D28" s="4">
         <v>8178</v>
       </c>
       <c r="E28" s="4">
         <v>8224</v>
       </c>
       <c r="F28" s="4">
         <v>8221</v>
       </c>
       <c r="G28" s="4">
         <v>8296</v>
       </c>
       <c r="H28" s="4">
         <v>8518</v>
       </c>
       <c r="I28" s="4">
         <v>8453</v>
       </c>
@@ -17132,54 +17276,60 @@
       </c>
       <c r="HE28" s="4">
         <v>7719</v>
       </c>
       <c r="HF28" s="4">
         <v>7748</v>
       </c>
       <c r="HG28" s="4">
         <v>7708</v>
       </c>
       <c r="HH28" s="4">
         <v>7666</v>
       </c>
       <c r="HI28" s="4">
         <v>7586</v>
       </c>
       <c r="HJ28" s="4">
         <v>7486</v>
       </c>
       <c r="HK28" s="4">
         <v>7497</v>
       </c>
       <c r="HL28" s="4">
         <v>7562</v>
       </c>
+      <c r="HM28" s="4">
+        <v>7560</v>
+      </c>
+      <c r="HN28" s="4">
+        <v>7568</v>
+      </c>
     </row>
-    <row r="29" spans="1:221">
+    <row r="29" spans="1:223">
       <c r="A29" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B29" s="4">
         <v>6133</v>
       </c>
       <c r="C29" s="4">
         <v>6165</v>
       </c>
       <c r="D29" s="4">
         <v>6202</v>
       </c>
       <c r="E29" s="4">
         <v>6204</v>
       </c>
       <c r="F29" s="4">
         <v>6215</v>
       </c>
       <c r="G29" s="4">
         <v>6269</v>
       </c>
       <c r="H29" s="4">
         <v>6569</v>
       </c>
       <c r="I29" s="4">
         <v>6378</v>
       </c>
@@ -17794,54 +17944,60 @@
       </c>
       <c r="HE29" s="4">
         <v>7141</v>
       </c>
       <c r="HF29" s="4">
         <v>7160</v>
       </c>
       <c r="HG29" s="4">
         <v>7114</v>
       </c>
       <c r="HH29" s="4">
         <v>7109</v>
       </c>
       <c r="HI29" s="4">
         <v>7042</v>
       </c>
       <c r="HJ29" s="4">
         <v>7017</v>
       </c>
       <c r="HK29" s="4">
         <v>7064</v>
       </c>
       <c r="HL29" s="4">
         <v>7121</v>
       </c>
+      <c r="HM29" s="4">
+        <v>7154</v>
+      </c>
+      <c r="HN29" s="4">
+        <v>7143</v>
+      </c>
     </row>
-    <row r="30" spans="1:221">
+    <row r="30" spans="1:223">
       <c r="A30" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B30" s="4">
         <v>26592</v>
       </c>
       <c r="C30" s="4">
         <v>28446</v>
       </c>
       <c r="D30" s="4">
         <v>32288</v>
       </c>
       <c r="E30" s="4">
         <v>34834</v>
       </c>
       <c r="F30" s="4">
         <v>35477</v>
       </c>
       <c r="G30" s="4">
         <v>36027</v>
       </c>
       <c r="H30" s="4">
         <v>37187</v>
       </c>
       <c r="I30" s="4">
         <v>36824</v>
       </c>
@@ -18456,54 +18612,60 @@
       </c>
       <c r="HE30" s="4">
         <v>40811</v>
       </c>
       <c r="HF30" s="4">
         <v>41184</v>
       </c>
       <c r="HG30" s="4">
         <v>40930</v>
       </c>
       <c r="HH30" s="4">
         <v>39758</v>
       </c>
       <c r="HI30" s="4">
         <v>33119</v>
       </c>
       <c r="HJ30" s="4">
         <v>31521</v>
       </c>
       <c r="HK30" s="4">
         <v>34085</v>
       </c>
       <c r="HL30" s="4">
         <v>38383</v>
       </c>
+      <c r="HM30" s="4">
+        <v>39598</v>
+      </c>
+      <c r="HN30" s="4">
+        <v>39714</v>
+      </c>
     </row>
-    <row r="31" spans="1:221">
+    <row r="31" spans="1:223">
       <c r="A31" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B31" s="4">
         <v>300579</v>
       </c>
       <c r="C31" s="4">
         <v>302324</v>
       </c>
       <c r="D31" s="4">
         <v>304675</v>
       </c>
       <c r="E31" s="4">
         <v>305138</v>
       </c>
       <c r="F31" s="4">
         <v>306595</v>
       </c>
       <c r="G31" s="4">
         <v>308980</v>
       </c>
       <c r="H31" s="4">
         <v>312966</v>
       </c>
       <c r="I31" s="4">
         <v>309733</v>
       </c>
@@ -19118,54 +19280,60 @@
       </c>
       <c r="HE31" s="4">
         <v>373141</v>
       </c>
       <c r="HF31" s="4">
         <v>375779</v>
       </c>
       <c r="HG31" s="4">
         <v>374167</v>
       </c>
       <c r="HH31" s="4">
         <v>373048</v>
       </c>
       <c r="HI31" s="4">
         <v>370920</v>
       </c>
       <c r="HJ31" s="4">
         <v>369619</v>
       </c>
       <c r="HK31" s="4">
         <v>370777</v>
       </c>
       <c r="HL31" s="4">
         <v>372958</v>
       </c>
+      <c r="HM31" s="4">
+        <v>372375</v>
+      </c>
+      <c r="HN31" s="4">
+        <v>374654</v>
+      </c>
     </row>
-    <row r="32" spans="1:221">
+    <row r="32" spans="1:223">
       <c r="A32" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B32" s="4">
         <v>63379</v>
       </c>
       <c r="C32" s="4">
         <v>63783</v>
       </c>
       <c r="D32" s="4">
         <v>64430</v>
       </c>
       <c r="E32" s="4">
         <v>64637</v>
       </c>
       <c r="F32" s="4">
         <v>64686</v>
       </c>
       <c r="G32" s="4">
         <v>64862</v>
       </c>
       <c r="H32" s="4">
         <v>65643</v>
       </c>
       <c r="I32" s="4">
         <v>65477</v>
       </c>
@@ -19780,54 +19948,60 @@
       </c>
       <c r="HE32" s="4">
         <v>68656</v>
       </c>
       <c r="HF32" s="4">
         <v>69041</v>
       </c>
       <c r="HG32" s="4">
         <v>68660</v>
       </c>
       <c r="HH32" s="4">
         <v>68476</v>
       </c>
       <c r="HI32" s="4">
         <v>67690</v>
       </c>
       <c r="HJ32" s="4">
         <v>67120</v>
       </c>
       <c r="HK32" s="4">
         <v>67549</v>
       </c>
       <c r="HL32" s="4">
         <v>67919</v>
       </c>
+      <c r="HM32" s="4">
+        <v>67765</v>
+      </c>
+      <c r="HN32" s="4">
+        <v>67751</v>
+      </c>
     </row>
-    <row r="33" spans="1:221">
+    <row r="33" spans="1:223">
       <c r="A33" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B33" s="4">
         <v>23379</v>
       </c>
       <c r="C33" s="4">
         <v>23570</v>
       </c>
       <c r="D33" s="4">
         <v>23811</v>
       </c>
       <c r="E33" s="4">
         <v>23730</v>
       </c>
       <c r="F33" s="4">
         <v>23667</v>
       </c>
       <c r="G33" s="4">
         <v>23792</v>
       </c>
       <c r="H33" s="4">
         <v>23815</v>
       </c>
       <c r="I33" s="4">
         <v>23536</v>
       </c>
@@ -20442,54 +20616,60 @@
       </c>
       <c r="HE33" s="4">
         <v>25303</v>
       </c>
       <c r="HF33" s="4">
         <v>25641</v>
       </c>
       <c r="HG33" s="4">
         <v>25545</v>
       </c>
       <c r="HH33" s="4">
         <v>25492</v>
       </c>
       <c r="HI33" s="4">
         <v>25292</v>
       </c>
       <c r="HJ33" s="4">
         <v>25117</v>
       </c>
       <c r="HK33" s="4">
         <v>25027</v>
       </c>
       <c r="HL33" s="4">
         <v>25312</v>
       </c>
+      <c r="HM33" s="4">
+        <v>25143</v>
+      </c>
+      <c r="HN33" s="4">
+        <v>25234</v>
+      </c>
     </row>
-    <row r="34" spans="1:221">
+    <row r="34" spans="1:223">
       <c r="A34" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B34" s="4">
         <v>20289</v>
       </c>
       <c r="C34" s="4">
         <v>20398</v>
       </c>
       <c r="D34" s="4">
         <v>20061</v>
       </c>
       <c r="E34" s="4">
         <v>19185</v>
       </c>
       <c r="F34" s="4">
         <v>20432</v>
       </c>
       <c r="G34" s="4">
         <v>21338</v>
       </c>
       <c r="H34" s="4">
         <v>22075</v>
       </c>
       <c r="I34" s="4">
         <v>21744</v>
       </c>
@@ -21104,54 +21284,60 @@
       </c>
       <c r="HE34" s="4">
         <v>26802</v>
       </c>
       <c r="HF34" s="4">
         <v>25476</v>
       </c>
       <c r="HG34" s="4">
         <v>23992</v>
       </c>
       <c r="HH34" s="4">
         <v>23540</v>
       </c>
       <c r="HI34" s="4">
         <v>25883</v>
       </c>
       <c r="HJ34" s="4">
         <v>25330</v>
       </c>
       <c r="HK34" s="4">
         <v>25386</v>
       </c>
       <c r="HL34" s="4">
         <v>24494</v>
       </c>
+      <c r="HM34" s="4">
+        <v>23412</v>
+      </c>
+      <c r="HN34" s="4">
+        <v>25342</v>
+      </c>
     </row>
-    <row r="35" spans="1:221">
+    <row r="35" spans="1:223">
       <c r="A35" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B35" s="4">
         <v>5861</v>
       </c>
       <c r="C35" s="4">
         <v>5920</v>
       </c>
       <c r="D35" s="4">
         <v>5982</v>
       </c>
       <c r="E35" s="4">
         <v>6059</v>
       </c>
       <c r="F35" s="4">
         <v>6008</v>
       </c>
       <c r="G35" s="4">
         <v>6023</v>
       </c>
       <c r="H35" s="4">
         <v>6178</v>
       </c>
       <c r="I35" s="4">
         <v>6120</v>
       </c>
@@ -21766,54 +21952,60 @@
       </c>
       <c r="HE35" s="4">
         <v>12903</v>
       </c>
       <c r="HF35" s="4">
         <v>12916</v>
       </c>
       <c r="HG35" s="4">
         <v>12777</v>
       </c>
       <c r="HH35" s="4">
         <v>12780</v>
       </c>
       <c r="HI35" s="4">
         <v>12690</v>
       </c>
       <c r="HJ35" s="4">
         <v>12705</v>
       </c>
       <c r="HK35" s="4">
         <v>12639</v>
       </c>
       <c r="HL35" s="4">
         <v>12702</v>
       </c>
+      <c r="HM35" s="4">
+        <v>12772</v>
+      </c>
+      <c r="HN35" s="4">
+        <v>12794</v>
+      </c>
     </row>
-    <row r="36" spans="1:221">
+    <row r="36" spans="1:223">
       <c r="A36" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B36" s="4">
         <v>2823</v>
       </c>
       <c r="C36" s="4">
         <v>2859</v>
       </c>
       <c r="D36" s="4">
         <v>2885</v>
       </c>
       <c r="E36" s="4">
         <v>2915</v>
       </c>
       <c r="F36" s="4">
         <v>2931</v>
       </c>
       <c r="G36" s="4">
         <v>2974</v>
       </c>
       <c r="H36" s="4">
         <v>3085</v>
       </c>
       <c r="I36" s="4">
         <v>3070</v>
       </c>
@@ -22428,54 +22620,60 @@
       </c>
       <c r="HE36" s="4">
         <v>8941</v>
       </c>
       <c r="HF36" s="4">
         <v>8935</v>
       </c>
       <c r="HG36" s="4">
         <v>8846</v>
       </c>
       <c r="HH36" s="4">
         <v>8864</v>
       </c>
       <c r="HI36" s="4">
         <v>8825</v>
       </c>
       <c r="HJ36" s="4">
         <v>8835</v>
       </c>
       <c r="HK36" s="4">
         <v>8756</v>
       </c>
       <c r="HL36" s="4">
         <v>8816</v>
       </c>
+      <c r="HM36" s="4">
+        <v>8817</v>
+      </c>
+      <c r="HN36" s="4">
+        <v>8833</v>
+      </c>
     </row>
-    <row r="37" spans="1:221">
+    <row r="37" spans="1:223">
       <c r="A37" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B37" s="4">
         <v>491</v>
       </c>
       <c r="C37" s="4">
         <v>484</v>
       </c>
       <c r="D37" s="4">
         <v>483</v>
       </c>
       <c r="E37" s="4">
         <v>497</v>
       </c>
       <c r="F37" s="4">
         <v>478</v>
       </c>
       <c r="G37" s="4">
         <v>478</v>
       </c>
       <c r="H37" s="4">
         <v>480</v>
       </c>
       <c r="I37" s="4">
         <v>473</v>
       </c>
@@ -23090,54 +23288,60 @@
       </c>
       <c r="HE37" s="4">
         <v>1157</v>
       </c>
       <c r="HF37" s="4">
         <v>1157</v>
       </c>
       <c r="HG37" s="4">
         <v>1157</v>
       </c>
       <c r="HH37" s="4">
         <v>1163</v>
       </c>
       <c r="HI37" s="4">
         <v>1150</v>
       </c>
       <c r="HJ37" s="4">
         <v>1154</v>
       </c>
       <c r="HK37" s="4">
         <v>1156</v>
       </c>
       <c r="HL37" s="4">
         <v>1143</v>
       </c>
+      <c r="HM37" s="4">
+        <v>1174</v>
+      </c>
+      <c r="HN37" s="4">
+        <v>1179</v>
+      </c>
     </row>
-    <row r="38" spans="1:221">
+    <row r="38" spans="1:223">
       <c r="A38" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B38" s="4">
         <v>12953</v>
       </c>
       <c r="C38" s="4">
         <v>13015</v>
       </c>
       <c r="D38" s="4">
         <v>13042</v>
       </c>
       <c r="E38" s="4">
         <v>13031</v>
       </c>
       <c r="F38" s="4">
         <v>13035</v>
       </c>
       <c r="G38" s="4">
         <v>13090</v>
       </c>
       <c r="H38" s="4">
         <v>13461</v>
       </c>
       <c r="I38" s="4">
         <v>13214</v>
       </c>
@@ -23752,54 +23956,60 @@
       </c>
       <c r="HE38" s="4">
         <v>11739</v>
       </c>
       <c r="HF38" s="4">
         <v>11747</v>
       </c>
       <c r="HG38" s="4">
         <v>11803</v>
       </c>
       <c r="HH38" s="4">
         <v>11807</v>
       </c>
       <c r="HI38" s="4">
         <v>11746</v>
       </c>
       <c r="HJ38" s="4">
         <v>11750</v>
       </c>
       <c r="HK38" s="4">
         <v>11770</v>
       </c>
       <c r="HL38" s="4">
         <v>11790</v>
       </c>
+      <c r="HM38" s="4">
+        <v>11777</v>
+      </c>
+      <c r="HN38" s="4">
+        <v>11814</v>
+      </c>
     </row>
-    <row r="39" spans="1:221">
+    <row r="39" spans="1:223">
       <c r="A39" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B39" s="4">
         <v>41303</v>
       </c>
       <c r="C39" s="4">
         <v>41870</v>
       </c>
       <c r="D39" s="4">
         <v>42578</v>
       </c>
       <c r="E39" s="4">
         <v>43375</v>
       </c>
       <c r="F39" s="4">
         <v>43480</v>
       </c>
       <c r="G39" s="4">
         <v>44472</v>
       </c>
       <c r="H39" s="4">
         <v>45662</v>
       </c>
       <c r="I39" s="4">
         <v>44814</v>
       </c>
@@ -24414,54 +24624,60 @@
       </c>
       <c r="HE39" s="4">
         <v>60833</v>
       </c>
       <c r="HF39" s="4">
         <v>61555</v>
       </c>
       <c r="HG39" s="4">
         <v>61453</v>
       </c>
       <c r="HH39" s="4">
         <v>60867</v>
       </c>
       <c r="HI39" s="4">
         <v>58194</v>
       </c>
       <c r="HJ39" s="4">
         <v>58455</v>
       </c>
       <c r="HK39" s="4">
         <v>59107</v>
       </c>
       <c r="HL39" s="4">
         <v>60411</v>
       </c>
+      <c r="HM39" s="4">
+        <v>60937</v>
+      </c>
+      <c r="HN39" s="4">
+        <v>60907</v>
+      </c>
     </row>
-    <row r="40" spans="1:221">
+    <row r="40" spans="1:223">
       <c r="A40" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B40" s="4">
         <v>17071</v>
       </c>
       <c r="C40" s="4">
         <v>17192</v>
       </c>
       <c r="D40" s="4">
         <v>17366</v>
       </c>
       <c r="E40" s="4">
         <v>17578</v>
       </c>
       <c r="F40" s="4">
         <v>17587</v>
       </c>
       <c r="G40" s="4">
         <v>17854</v>
       </c>
       <c r="H40" s="4">
         <v>18609</v>
       </c>
       <c r="I40" s="4">
         <v>18390</v>
       </c>
@@ -25076,54 +25292,60 @@
       </c>
       <c r="HE40" s="4">
         <v>26244</v>
       </c>
       <c r="HF40" s="4">
         <v>26142</v>
       </c>
       <c r="HG40" s="4">
         <v>26086</v>
       </c>
       <c r="HH40" s="4">
         <v>26114</v>
       </c>
       <c r="HI40" s="4">
         <v>25830</v>
       </c>
       <c r="HJ40" s="4">
         <v>25731</v>
       </c>
       <c r="HK40" s="4">
         <v>25853</v>
       </c>
       <c r="HL40" s="4">
         <v>26043</v>
       </c>
+      <c r="HM40" s="4">
+        <v>26016</v>
+      </c>
+      <c r="HN40" s="4">
+        <v>25879</v>
+      </c>
     </row>
-    <row r="41" spans="1:221">
+    <row r="41" spans="1:223">
       <c r="A41" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B41" s="4">
         <v>4104</v>
       </c>
       <c r="C41" s="4">
         <v>4127</v>
       </c>
       <c r="D41" s="4">
         <v>4184</v>
       </c>
       <c r="E41" s="4">
         <v>4173</v>
       </c>
       <c r="F41" s="4">
         <v>4141</v>
       </c>
       <c r="G41" s="4">
         <v>4112</v>
       </c>
       <c r="H41" s="4">
         <v>4220</v>
       </c>
       <c r="I41" s="4">
         <v>4197</v>
       </c>
@@ -25738,54 +25960,60 @@
       </c>
       <c r="HE41" s="4">
         <v>5695</v>
       </c>
       <c r="HF41" s="4">
         <v>5762</v>
       </c>
       <c r="HG41" s="4">
         <v>5732</v>
       </c>
       <c r="HH41" s="4">
         <v>5742</v>
       </c>
       <c r="HI41" s="4">
         <v>5644</v>
       </c>
       <c r="HJ41" s="4">
         <v>5631</v>
       </c>
       <c r="HK41" s="4">
         <v>5705</v>
       </c>
       <c r="HL41" s="4">
         <v>5763</v>
       </c>
+      <c r="HM41" s="4">
+        <v>5771</v>
+      </c>
+      <c r="HN41" s="4">
+        <v>5753</v>
+      </c>
     </row>
-    <row r="42" spans="1:221">
+    <row r="42" spans="1:223">
       <c r="A42" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B42" s="4">
         <v>3898</v>
       </c>
       <c r="C42" s="4">
         <v>3895</v>
       </c>
       <c r="D42" s="4">
         <v>3894</v>
       </c>
       <c r="E42" s="4">
         <v>3898</v>
       </c>
       <c r="F42" s="4">
         <v>3895</v>
       </c>
       <c r="G42" s="4">
         <v>3930</v>
       </c>
       <c r="H42" s="4">
         <v>4024</v>
       </c>
       <c r="I42" s="4">
         <v>3989</v>
       </c>
@@ -26400,54 +26628,60 @@
       </c>
       <c r="HE42" s="4">
         <v>5359</v>
       </c>
       <c r="HF42" s="4">
         <v>5349</v>
       </c>
       <c r="HG42" s="4">
         <v>5321</v>
       </c>
       <c r="HH42" s="4">
         <v>5339</v>
       </c>
       <c r="HI42" s="4">
         <v>5313</v>
       </c>
       <c r="HJ42" s="4">
         <v>5309</v>
       </c>
       <c r="HK42" s="4">
         <v>5342</v>
       </c>
       <c r="HL42" s="4">
         <v>5366</v>
       </c>
+      <c r="HM42" s="4">
+        <v>5412</v>
+      </c>
+      <c r="HN42" s="4">
+        <v>5424</v>
+      </c>
     </row>
-    <row r="43" spans="1:221">
+    <row r="43" spans="1:223">
       <c r="A43" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B43" s="4">
         <v>2724</v>
       </c>
       <c r="C43" s="4">
         <v>2735</v>
       </c>
       <c r="D43" s="4">
         <v>2770</v>
       </c>
       <c r="E43" s="4">
         <v>2819</v>
       </c>
       <c r="F43" s="4">
         <v>2795</v>
       </c>
       <c r="G43" s="4">
         <v>2803</v>
       </c>
       <c r="H43" s="4">
         <v>3064</v>
       </c>
       <c r="I43" s="4">
         <v>3082</v>
       </c>
@@ -27062,54 +27296,60 @@
       </c>
       <c r="HE43" s="4">
         <v>5830</v>
       </c>
       <c r="HF43" s="4">
         <v>5793</v>
       </c>
       <c r="HG43" s="4">
         <v>5829</v>
       </c>
       <c r="HH43" s="4">
         <v>5877</v>
       </c>
       <c r="HI43" s="4">
         <v>5812</v>
       </c>
       <c r="HJ43" s="4">
         <v>5868</v>
       </c>
       <c r="HK43" s="4">
         <v>5878</v>
       </c>
       <c r="HL43" s="4">
         <v>5885</v>
       </c>
+      <c r="HM43" s="4">
+        <v>5923</v>
+      </c>
+      <c r="HN43" s="4">
+        <v>5838</v>
+      </c>
     </row>
-    <row r="44" spans="1:221">
+    <row r="44" spans="1:223">
       <c r="A44" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B44" s="4">
         <v>6979</v>
       </c>
       <c r="C44" s="4">
         <v>7071</v>
       </c>
       <c r="D44" s="4">
         <v>7169</v>
       </c>
       <c r="E44" s="4">
         <v>7307</v>
       </c>
       <c r="F44" s="4">
         <v>7333</v>
       </c>
       <c r="G44" s="4">
         <v>7502</v>
       </c>
       <c r="H44" s="4">
         <v>7762</v>
       </c>
       <c r="I44" s="4">
         <v>7645</v>
       </c>
@@ -27724,54 +27964,60 @@
       </c>
       <c r="HE44" s="4">
         <v>8463</v>
       </c>
       <c r="HF44" s="4">
         <v>8420</v>
       </c>
       <c r="HG44" s="4">
         <v>8376</v>
       </c>
       <c r="HH44" s="4">
         <v>8303</v>
       </c>
       <c r="HI44" s="4">
         <v>8176</v>
       </c>
       <c r="HJ44" s="4">
         <v>8086</v>
       </c>
       <c r="HK44" s="4">
         <v>8177</v>
       </c>
       <c r="HL44" s="4">
         <v>8245</v>
       </c>
+      <c r="HM44" s="4">
+        <v>8249</v>
+      </c>
+      <c r="HN44" s="4">
+        <v>8239</v>
+      </c>
     </row>
-    <row r="45" spans="1:221">
+    <row r="45" spans="1:223">
       <c r="A45" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B45" s="4">
         <v>1543</v>
       </c>
       <c r="C45" s="4">
         <v>1569</v>
       </c>
       <c r="D45" s="4">
         <v>1590</v>
       </c>
       <c r="E45" s="4">
         <v>1603</v>
       </c>
       <c r="F45" s="4">
         <v>1639</v>
       </c>
       <c r="G45" s="4">
         <v>1664</v>
       </c>
       <c r="H45" s="4">
         <v>1753</v>
       </c>
       <c r="I45" s="4">
         <v>1726</v>
       </c>
@@ -28386,54 +28632,60 @@
       </c>
       <c r="HE45" s="4">
         <v>4075</v>
       </c>
       <c r="HF45" s="4">
         <v>4068</v>
       </c>
       <c r="HG45" s="4">
         <v>4040</v>
       </c>
       <c r="HH45" s="4">
         <v>4032</v>
       </c>
       <c r="HI45" s="4">
         <v>4017</v>
       </c>
       <c r="HJ45" s="4">
         <v>4006</v>
       </c>
       <c r="HK45" s="4">
         <v>4009</v>
       </c>
       <c r="HL45" s="4">
         <v>4043</v>
       </c>
+      <c r="HM45" s="4">
+        <v>4063</v>
+      </c>
+      <c r="HN45" s="4">
+        <v>4014</v>
+      </c>
     </row>
-    <row r="46" spans="1:221">
+    <row r="46" spans="1:223">
       <c r="A46" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B46" s="4">
         <v>1322</v>
       </c>
       <c r="C46" s="4">
         <v>1308</v>
       </c>
       <c r="D46" s="4">
         <v>1324</v>
       </c>
       <c r="E46" s="4">
         <v>1330</v>
       </c>
       <c r="F46" s="4">
         <v>1299</v>
       </c>
       <c r="G46" s="4">
         <v>1322</v>
       </c>
       <c r="H46" s="4">
         <v>1369</v>
       </c>
       <c r="I46" s="4">
         <v>1312</v>
       </c>
@@ -29048,54 +29300,60 @@
       </c>
       <c r="HE46" s="4">
         <v>1386</v>
       </c>
       <c r="HF46" s="4">
         <v>1379</v>
       </c>
       <c r="HG46" s="4">
         <v>1397</v>
       </c>
       <c r="HH46" s="4">
         <v>1443</v>
       </c>
       <c r="HI46" s="4">
         <v>1402</v>
       </c>
       <c r="HJ46" s="4">
         <v>1360</v>
       </c>
       <c r="HK46" s="4">
         <v>1344</v>
       </c>
       <c r="HL46" s="4">
         <v>1390</v>
       </c>
+      <c r="HM46" s="4">
+        <v>1284</v>
+      </c>
+      <c r="HN46" s="4">
+        <v>1269</v>
+      </c>
     </row>
-    <row r="47" spans="1:221">
+    <row r="47" spans="1:223">
       <c r="A47" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B47" s="4">
         <v>412</v>
       </c>
       <c r="C47" s="4">
         <v>417</v>
       </c>
       <c r="D47" s="4">
         <v>420</v>
       </c>
       <c r="E47" s="4">
         <v>426</v>
       </c>
       <c r="F47" s="4">
         <v>427</v>
       </c>
       <c r="G47" s="4">
         <v>433</v>
       </c>
       <c r="H47" s="4">
         <v>434</v>
       </c>
       <c r="I47" s="4">
         <v>435</v>
       </c>
@@ -29710,54 +29968,60 @@
       </c>
       <c r="HE47" s="4">
         <v>580</v>
       </c>
       <c r="HF47" s="4">
         <v>575</v>
       </c>
       <c r="HG47" s="4">
         <v>570</v>
       </c>
       <c r="HH47" s="4">
         <v>556</v>
       </c>
       <c r="HI47" s="4">
         <v>544</v>
       </c>
       <c r="HJ47" s="4">
         <v>548</v>
       </c>
       <c r="HK47" s="4">
         <v>557</v>
       </c>
       <c r="HL47" s="4">
         <v>559</v>
       </c>
+      <c r="HM47" s="4">
+        <v>530</v>
+      </c>
+      <c r="HN47" s="4">
+        <v>538</v>
+      </c>
     </row>
-    <row r="48" spans="1:221">
+    <row r="48" spans="1:223">
       <c r="A48" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B48" s="4">
         <v>193</v>
       </c>
       <c r="C48" s="4">
         <v>197</v>
       </c>
       <c r="D48" s="4">
         <v>199</v>
       </c>
       <c r="E48" s="4">
         <v>195</v>
       </c>
       <c r="F48" s="4">
         <v>199</v>
       </c>
       <c r="G48" s="4">
         <v>200</v>
       </c>
       <c r="H48" s="4">
         <v>203</v>
       </c>
       <c r="I48" s="4">
         <v>201</v>
       </c>
@@ -30372,54 +30636,60 @@
       </c>
       <c r="HE48" s="4">
         <v>551</v>
       </c>
       <c r="HF48" s="4">
         <v>558</v>
       </c>
       <c r="HG48" s="4">
         <v>553</v>
       </c>
       <c r="HH48" s="4">
         <v>564</v>
       </c>
       <c r="HI48" s="4">
         <v>566</v>
       </c>
       <c r="HJ48" s="4">
         <v>554</v>
       </c>
       <c r="HK48" s="4">
         <v>546</v>
       </c>
       <c r="HL48" s="4">
         <v>555</v>
       </c>
+      <c r="HM48" s="4">
+        <v>555</v>
+      </c>
+      <c r="HN48" s="4">
+        <v>557</v>
+      </c>
     </row>
-    <row r="49" spans="1:221">
+    <row r="49" spans="1:223">
       <c r="A49" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B49" s="4">
         <v>551</v>
       </c>
       <c r="C49" s="4">
         <v>562</v>
       </c>
       <c r="D49" s="4">
         <v>565</v>
       </c>
       <c r="E49" s="4">
         <v>584</v>
       </c>
       <c r="F49" s="4">
         <v>613</v>
       </c>
       <c r="G49" s="4">
         <v>617</v>
       </c>
       <c r="H49" s="4">
         <v>618</v>
       </c>
       <c r="I49" s="4">
         <v>609</v>
       </c>
@@ -31034,54 +31304,60 @@
       </c>
       <c r="HE49" s="4">
         <v>1053</v>
       </c>
       <c r="HF49" s="4">
         <v>1018</v>
       </c>
       <c r="HG49" s="4">
         <v>1005</v>
       </c>
       <c r="HH49" s="4">
         <v>987</v>
       </c>
       <c r="HI49" s="4">
         <v>991</v>
       </c>
       <c r="HJ49" s="4">
         <v>965</v>
       </c>
       <c r="HK49" s="4">
         <v>973</v>
       </c>
       <c r="HL49" s="4">
         <v>995</v>
       </c>
+      <c r="HM49" s="4">
+        <v>982</v>
+      </c>
+      <c r="HN49" s="4">
+        <v>995</v>
+      </c>
     </row>
-    <row r="50" spans="1:221">
+    <row r="50" spans="1:223">
       <c r="A50" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B50" s="4">
         <v>10993</v>
       </c>
       <c r="C50" s="4">
         <v>11350</v>
       </c>
       <c r="D50" s="4">
         <v>11576</v>
       </c>
       <c r="E50" s="4">
         <v>11999</v>
       </c>
       <c r="F50" s="4">
         <v>11921</v>
       </c>
       <c r="G50" s="4">
         <v>12620</v>
       </c>
       <c r="H50" s="4">
         <v>12976</v>
       </c>
       <c r="I50" s="4">
         <v>12490</v>
       </c>
@@ -31696,54 +31972,60 @@
       </c>
       <c r="HE50" s="4">
         <v>13792</v>
       </c>
       <c r="HF50" s="4">
         <v>14229</v>
       </c>
       <c r="HG50" s="4">
         <v>14328</v>
       </c>
       <c r="HH50" s="4">
         <v>13951</v>
       </c>
       <c r="HI50" s="4">
         <v>12196</v>
       </c>
       <c r="HJ50" s="4">
         <v>12687</v>
       </c>
       <c r="HK50" s="4">
         <v>12909</v>
       </c>
       <c r="HL50" s="4">
         <v>13547</v>
       </c>
+      <c r="HM50" s="4">
+        <v>13770</v>
+      </c>
+      <c r="HN50" s="4">
+        <v>13862</v>
+      </c>
     </row>
-    <row r="51" spans="1:221">
+    <row r="51" spans="1:223">
       <c r="A51" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B51" s="4">
         <v>8584</v>
       </c>
       <c r="C51" s="4">
         <v>8639</v>
       </c>
       <c r="D51" s="4">
         <v>8887</v>
       </c>
       <c r="E51" s="4">
         <v>9041</v>
       </c>
       <c r="F51" s="4">
         <v>9218</v>
       </c>
       <c r="G51" s="4">
         <v>9269</v>
       </c>
       <c r="H51" s="4">
         <v>9239</v>
       </c>
       <c r="I51" s="4">
         <v>9128</v>
       </c>
@@ -32358,54 +32640,60 @@
       </c>
       <c r="HE51" s="4">
         <v>14049</v>
       </c>
       <c r="HF51" s="4">
         <v>14404</v>
       </c>
       <c r="HG51" s="4">
         <v>14302</v>
       </c>
       <c r="HH51" s="4">
         <v>14073</v>
       </c>
       <c r="HI51" s="4">
         <v>13533</v>
       </c>
       <c r="HJ51" s="4">
         <v>13441</v>
       </c>
       <c r="HK51" s="4">
         <v>13667</v>
       </c>
       <c r="HL51" s="4">
         <v>14063</v>
       </c>
+      <c r="HM51" s="4">
+        <v>14398</v>
+      </c>
+      <c r="HN51" s="4">
+        <v>14418</v>
+      </c>
     </row>
-    <row r="52" spans="1:221">
+    <row r="52" spans="1:223">
       <c r="A52" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B52" s="4">
         <v>115655</v>
       </c>
       <c r="C52" s="4">
         <v>115986</v>
       </c>
       <c r="D52" s="4">
         <v>116780</v>
       </c>
       <c r="E52" s="4">
         <v>116849</v>
       </c>
       <c r="F52" s="4">
         <v>116870</v>
       </c>
       <c r="G52" s="4">
         <v>116995</v>
       </c>
       <c r="H52" s="4">
         <v>117483</v>
       </c>
       <c r="I52" s="4">
         <v>116209</v>
       </c>
@@ -33020,54 +33308,60 @@
       </c>
       <c r="HE52" s="4">
         <v>147090</v>
       </c>
       <c r="HF52" s="4">
         <v>149359</v>
       </c>
       <c r="HG52" s="4">
         <v>150155</v>
       </c>
       <c r="HH52" s="4">
         <v>150497</v>
       </c>
       <c r="HI52" s="4">
         <v>150176</v>
       </c>
       <c r="HJ52" s="4">
         <v>149411</v>
       </c>
       <c r="HK52" s="4">
         <v>149487</v>
       </c>
       <c r="HL52" s="4">
         <v>150161</v>
       </c>
+      <c r="HM52" s="4">
+        <v>150240</v>
+      </c>
+      <c r="HN52" s="4">
+        <v>150420</v>
+      </c>
     </row>
-    <row r="53" spans="1:221">
+    <row r="53" spans="1:223">
       <c r="A53" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B53" s="4">
         <v>17760</v>
       </c>
       <c r="C53" s="4">
         <v>17782</v>
       </c>
       <c r="D53" s="4">
         <v>17991</v>
       </c>
       <c r="E53" s="4">
         <v>18272</v>
       </c>
       <c r="F53" s="4">
         <v>18417</v>
       </c>
       <c r="G53" s="4">
         <v>18408</v>
       </c>
       <c r="H53" s="4">
         <v>18649</v>
       </c>
       <c r="I53" s="4">
         <v>18619</v>
       </c>
@@ -33682,74 +33976,80 @@
       </c>
       <c r="HE53" s="4">
         <v>19815</v>
       </c>
       <c r="HF53" s="4">
         <v>20044</v>
       </c>
       <c r="HG53" s="4">
         <v>19782</v>
       </c>
       <c r="HH53" s="4">
         <v>19589</v>
       </c>
       <c r="HI53" s="4">
         <v>19249</v>
       </c>
       <c r="HJ53" s="4">
         <v>19731</v>
       </c>
       <c r="HK53" s="4">
         <v>19812</v>
       </c>
       <c r="HL53" s="4">
         <v>20169</v>
       </c>
+      <c r="HM53" s="4">
+        <v>20329</v>
+      </c>
+      <c r="HN53" s="4">
+        <v>20392</v>
+      </c>
     </row>
-    <row r="55" spans="1:221">
+    <row r="55" spans="1:223">
       <c r="A55" s="5" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>273</v>
+      </c>
+      <c r="HO55" s="5" t="s">
+        <v>273</v>
       </c>
     </row>
-    <row r="56" spans="1:221">
+    <row r="56" spans="1:223">
       <c r="A56" s="5" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>274</v>
+      </c>
+      <c r="HO56" s="5" t="s">
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:HL1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A56:HL56"/>
+    <mergeCell ref="A1:HN1"/>
+    <mergeCell ref="A2:HN2"/>
+    <mergeCell ref="A4:HN4"/>
+    <mergeCell ref="A55:HN55"/>
+    <mergeCell ref="A56:HN56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Monatsdaten</vt:lpstr>