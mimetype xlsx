--- v1 (2026-07-04)
+++ v2 (2026-07-24)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monatsdaten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>Aktivbeschäftigte nach Wirtschaftsklassen (Monat)</t>
   </si>
   <si>
-    <t>Steiermark, Zeitreihe 2008-01-31-2026-05-31</t>
+    <t>Steiermark, Zeitreihe 2008-01-31-2026-06-30</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Wirtschaftsklassen 2025</t>
   </si>
   <si>
     <t>2008-01-31</t>
   </si>
   <si>
     <t>2008-02-29</t>
   </si>
   <si>
     <t>2008-03-31</t>
   </si>
   <si>
     <t>2008-04-30</t>
   </si>
   <si>
     <t>2008-05-31</t>
   </si>
   <si>
     <t>2008-06-30</t>
   </si>
@@ -689,50 +689,53 @@
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>A PRIMÄRSEKTOR</t>
   </si>
   <si>
     <t>B-F PRODUKTIONSSEKTOR</t>
   </si>
   <si>
     <t>B Bergbau und Gewinnung von Steinen und Erden</t>
   </si>
   <si>
     <t>C Herstellung von Waren</t>
   </si>
   <si>
     <t>… Technologiebereich (20, 21, 26-30)</t>
   </si>
   <si>
     <t>… 10-12 Nahrungs-, Futtermittel-, Getränkeherstellung u. Tabakverarb.</t>
   </si>
   <si>
     <t>… 13-14 Textilien und Bekleidung</t>
   </si>
   <si>
     <t>… 15 Leder, Lederwaren und Schuhe</t>
@@ -1225,77 +1228,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:HO56"/>
+  <dimension ref="A1:HP56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="HO56" sqref="HO56"/>
+      <selection activeCell="HP56" sqref="HP56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="223" max="223" width="2220" hidden="true" customWidth="true" style="0"/>
+    <col min="224" max="224" width="2230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:223">
+    <row r="1" spans="1:224">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:223">
+    <row r="2" spans="1:224">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:223">
+    <row r="4" spans="1:224">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:223">
+    <row r="5" spans="1:224">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1918,54 +1921,57 @@
       </c>
       <c r="HG5" s="3" t="s">
         <v>217</v>
       </c>
       <c r="HH5" s="3" t="s">
         <v>218</v>
       </c>
       <c r="HI5" s="3" t="s">
         <v>219</v>
       </c>
       <c r="HJ5" s="3" t="s">
         <v>220</v>
       </c>
       <c r="HK5" s="3" t="s">
         <v>221</v>
       </c>
       <c r="HL5" s="3" t="s">
         <v>222</v>
       </c>
       <c r="HM5" s="3" t="s">
         <v>223</v>
       </c>
       <c r="HN5" s="3" t="s">
         <v>224</v>
       </c>
+      <c r="HO5" s="3" t="s">
+        <v>225</v>
+      </c>
     </row>
-    <row r="6" spans="1:223">
+    <row r="6" spans="1:224">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6" s="4">
         <v>439075</v>
       </c>
       <c r="C6" s="4">
         <v>443774</v>
       </c>
       <c r="D6" s="4">
         <v>451549</v>
       </c>
       <c r="E6" s="4">
         <v>455275</v>
       </c>
       <c r="F6" s="4">
         <v>457704</v>
       </c>
       <c r="G6" s="4">
         <v>462176</v>
       </c>
       <c r="H6" s="4">
         <v>470553</v>
       </c>
       <c r="I6" s="4">
         <v>463971</v>
       </c>
@@ -2586,54 +2592,57 @@
       </c>
       <c r="HG6" s="4">
         <v>540337</v>
       </c>
       <c r="HH6" s="4">
         <v>536913</v>
       </c>
       <c r="HI6" s="4">
         <v>525865</v>
       </c>
       <c r="HJ6" s="4">
         <v>522795</v>
       </c>
       <c r="HK6" s="4">
         <v>527374</v>
       </c>
       <c r="HL6" s="4">
         <v>535180</v>
       </c>
       <c r="HM6" s="4">
         <v>535943</v>
       </c>
       <c r="HN6" s="4">
         <v>538554</v>
       </c>
+      <c r="HO6" s="4">
+        <v>543107</v>
+      </c>
     </row>
-    <row r="7" spans="1:223">
+    <row r="7" spans="1:224">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7" s="4">
         <v>2361</v>
       </c>
       <c r="C7" s="4">
         <v>3077</v>
       </c>
       <c r="D7" s="4">
         <v>3514</v>
       </c>
       <c r="E7" s="4">
         <v>4013</v>
       </c>
       <c r="F7" s="4">
         <v>4328</v>
       </c>
       <c r="G7" s="4">
         <v>4886</v>
       </c>
       <c r="H7" s="4">
         <v>4492</v>
       </c>
       <c r="I7" s="4">
         <v>4201</v>
       </c>
@@ -3254,54 +3263,57 @@
       </c>
       <c r="HG7" s="4">
         <v>5793</v>
       </c>
       <c r="HH7" s="4">
         <v>5053</v>
       </c>
       <c r="HI7" s="4">
         <v>4038</v>
       </c>
       <c r="HJ7" s="4">
         <v>4378</v>
       </c>
       <c r="HK7" s="4">
         <v>4967</v>
       </c>
       <c r="HL7" s="4">
         <v>5722</v>
       </c>
       <c r="HM7" s="4">
         <v>6149</v>
       </c>
       <c r="HN7" s="4">
         <v>6301</v>
       </c>
+      <c r="HO7" s="4">
+        <v>7548</v>
+      </c>
     </row>
-    <row r="8" spans="1:223">
+    <row r="8" spans="1:224">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8" s="4">
         <v>136135</v>
       </c>
       <c r="C8" s="4">
         <v>138373</v>
       </c>
       <c r="D8" s="4">
         <v>143360</v>
       </c>
       <c r="E8" s="4">
         <v>146124</v>
       </c>
       <c r="F8" s="4">
         <v>146781</v>
       </c>
       <c r="G8" s="4">
         <v>148310</v>
       </c>
       <c r="H8" s="4">
         <v>153095</v>
       </c>
       <c r="I8" s="4">
         <v>150037</v>
       </c>
@@ -3922,54 +3934,57 @@
       </c>
       <c r="HG8" s="4">
         <v>160377</v>
       </c>
       <c r="HH8" s="4">
         <v>158812</v>
       </c>
       <c r="HI8" s="4">
         <v>150907</v>
       </c>
       <c r="HJ8" s="4">
         <v>148798</v>
       </c>
       <c r="HK8" s="4">
         <v>151630</v>
       </c>
       <c r="HL8" s="4">
         <v>156500</v>
       </c>
       <c r="HM8" s="4">
         <v>157419</v>
       </c>
       <c r="HN8" s="4">
         <v>157599</v>
       </c>
+      <c r="HO8" s="4">
+        <v>157869</v>
+      </c>
     </row>
-    <row r="9" spans="1:223">
+    <row r="9" spans="1:224">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9" s="4">
         <v>1019</v>
       </c>
       <c r="C9" s="4">
         <v>1025</v>
       </c>
       <c r="D9" s="4">
         <v>1123</v>
       </c>
       <c r="E9" s="4">
         <v>1194</v>
       </c>
       <c r="F9" s="4">
         <v>1208</v>
       </c>
       <c r="G9" s="4">
         <v>1226</v>
       </c>
       <c r="H9" s="4">
         <v>1260</v>
       </c>
       <c r="I9" s="4">
         <v>1237</v>
       </c>
@@ -4590,54 +4605,57 @@
       </c>
       <c r="HG9" s="4">
         <v>1182</v>
       </c>
       <c r="HH9" s="4">
         <v>1156</v>
       </c>
       <c r="HI9" s="4">
         <v>1042</v>
       </c>
       <c r="HJ9" s="4">
         <v>1046</v>
       </c>
       <c r="HK9" s="4">
         <v>1067</v>
       </c>
       <c r="HL9" s="4">
         <v>1122</v>
       </c>
       <c r="HM9" s="4">
         <v>1099</v>
       </c>
       <c r="HN9" s="4">
         <v>1107</v>
       </c>
+      <c r="HO9" s="4">
+        <v>1109</v>
+      </c>
     </row>
-    <row r="10" spans="1:223">
+    <row r="10" spans="1:224">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10" s="4">
         <v>102391</v>
       </c>
       <c r="C10" s="4">
         <v>102737</v>
       </c>
       <c r="D10" s="4">
         <v>103747</v>
       </c>
       <c r="E10" s="4">
         <v>103892</v>
       </c>
       <c r="F10" s="4">
         <v>103881</v>
       </c>
       <c r="G10" s="4">
         <v>104788</v>
       </c>
       <c r="H10" s="4">
         <v>108079</v>
       </c>
       <c r="I10" s="4">
         <v>105598</v>
       </c>
@@ -5258,54 +5276,57 @@
       </c>
       <c r="HG10" s="4">
         <v>111151</v>
       </c>
       <c r="HH10" s="4">
         <v>110789</v>
       </c>
       <c r="HI10" s="4">
         <v>109704</v>
       </c>
       <c r="HJ10" s="4">
         <v>109214</v>
       </c>
       <c r="HK10" s="4">
         <v>109414</v>
       </c>
       <c r="HL10" s="4">
         <v>109874</v>
       </c>
       <c r="HM10" s="4">
         <v>109568</v>
       </c>
       <c r="HN10" s="4">
         <v>109635</v>
       </c>
+      <c r="HO10" s="4">
+        <v>109655</v>
+      </c>
     </row>
-    <row r="11" spans="1:223">
+    <row r="11" spans="1:224">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11" s="4">
         <v>39377</v>
       </c>
       <c r="C11" s="4">
         <v>39379</v>
       </c>
       <c r="D11" s="4">
         <v>39460</v>
       </c>
       <c r="E11" s="4">
         <v>39399</v>
       </c>
       <c r="F11" s="4">
         <v>39294</v>
       </c>
       <c r="G11" s="4">
         <v>39497</v>
       </c>
       <c r="H11" s="4">
         <v>41012</v>
       </c>
       <c r="I11" s="4">
         <v>39997</v>
       </c>
@@ -5926,54 +5947,57 @@
       </c>
       <c r="HG11" s="4">
         <v>51292</v>
       </c>
       <c r="HH11" s="4">
         <v>51190</v>
       </c>
       <c r="HI11" s="4">
         <v>51038</v>
       </c>
       <c r="HJ11" s="4">
         <v>50819</v>
       </c>
       <c r="HK11" s="4">
         <v>50787</v>
       </c>
       <c r="HL11" s="4">
         <v>50819</v>
       </c>
       <c r="HM11" s="4">
         <v>50695</v>
       </c>
       <c r="HN11" s="4">
         <v>50679</v>
       </c>
+      <c r="HO11" s="4">
+        <v>50505</v>
+      </c>
     </row>
-    <row r="12" spans="1:223">
+    <row r="12" spans="1:224">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12" s="4">
         <v>9718</v>
       </c>
       <c r="C12" s="4">
         <v>9760</v>
       </c>
       <c r="D12" s="4">
         <v>9797</v>
       </c>
       <c r="E12" s="4">
         <v>9799</v>
       </c>
       <c r="F12" s="4">
         <v>9838</v>
       </c>
       <c r="G12" s="4">
         <v>9868</v>
       </c>
       <c r="H12" s="4">
         <v>10041</v>
       </c>
       <c r="I12" s="4">
         <v>9892</v>
       </c>
@@ -6594,54 +6618,57 @@
       </c>
       <c r="HG12" s="4">
         <v>11757</v>
       </c>
       <c r="HH12" s="4">
         <v>11720</v>
       </c>
       <c r="HI12" s="4">
         <v>11685</v>
       </c>
       <c r="HJ12" s="4">
         <v>11597</v>
       </c>
       <c r="HK12" s="4">
         <v>11610</v>
       </c>
       <c r="HL12" s="4">
         <v>11728</v>
       </c>
       <c r="HM12" s="4">
         <v>11751</v>
       </c>
       <c r="HN12" s="4">
         <v>11877</v>
       </c>
+      <c r="HO12" s="4">
+        <v>11939</v>
+      </c>
     </row>
-    <row r="13" spans="1:223">
+    <row r="13" spans="1:224">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B13" s="4">
         <v>2358</v>
       </c>
       <c r="C13" s="4">
         <v>2354</v>
       </c>
       <c r="D13" s="4">
         <v>2373</v>
       </c>
       <c r="E13" s="4">
         <v>2348</v>
       </c>
       <c r="F13" s="4">
         <v>2330</v>
       </c>
       <c r="G13" s="4">
         <v>2334</v>
       </c>
       <c r="H13" s="4">
         <v>2312</v>
       </c>
       <c r="I13" s="4">
         <v>2169</v>
       </c>
@@ -7262,54 +7289,57 @@
       </c>
       <c r="HG13" s="4">
         <v>1033</v>
       </c>
       <c r="HH13" s="4">
         <v>1030</v>
       </c>
       <c r="HI13" s="4">
         <v>951</v>
       </c>
       <c r="HJ13" s="4">
         <v>1038</v>
       </c>
       <c r="HK13" s="4">
         <v>1045</v>
       </c>
       <c r="HL13" s="4">
         <v>1041</v>
       </c>
       <c r="HM13" s="4">
         <v>1045</v>
       </c>
       <c r="HN13" s="4">
         <v>1036</v>
       </c>
+      <c r="HO13" s="4">
+        <v>1036</v>
+      </c>
     </row>
-    <row r="14" spans="1:223">
+    <row r="14" spans="1:224">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14" s="4">
         <v>1666</v>
       </c>
       <c r="C14" s="4">
         <v>1692</v>
       </c>
       <c r="D14" s="4">
         <v>1685</v>
       </c>
       <c r="E14" s="4">
         <v>1693</v>
       </c>
       <c r="F14" s="4">
         <v>1682</v>
       </c>
       <c r="G14" s="4">
         <v>1715</v>
       </c>
       <c r="H14" s="4">
         <v>1798</v>
       </c>
       <c r="I14" s="4">
         <v>1725</v>
       </c>
@@ -7930,54 +7960,57 @@
       </c>
       <c r="HG14" s="4">
         <v>883</v>
       </c>
       <c r="HH14" s="4">
         <v>861</v>
       </c>
       <c r="HI14" s="4">
         <v>852</v>
       </c>
       <c r="HJ14" s="4">
         <v>833</v>
       </c>
       <c r="HK14" s="4">
         <v>829</v>
       </c>
       <c r="HL14" s="4">
         <v>822</v>
       </c>
       <c r="HM14" s="4">
         <v>803</v>
       </c>
       <c r="HN14" s="4">
         <v>794</v>
       </c>
+      <c r="HO14" s="4">
+        <v>755</v>
+      </c>
     </row>
-    <row r="15" spans="1:223">
+    <row r="15" spans="1:224">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B15" s="4">
         <v>5677</v>
       </c>
       <c r="C15" s="4">
         <v>5707</v>
       </c>
       <c r="D15" s="4">
         <v>5877</v>
       </c>
       <c r="E15" s="4">
         <v>5927</v>
       </c>
       <c r="F15" s="4">
         <v>5950</v>
       </c>
       <c r="G15" s="4">
         <v>5980</v>
       </c>
       <c r="H15" s="4">
         <v>6102</v>
       </c>
       <c r="I15" s="4">
         <v>5970</v>
       </c>
@@ -8598,54 +8631,57 @@
       </c>
       <c r="HG15" s="4">
         <v>4533</v>
       </c>
       <c r="HH15" s="4">
         <v>4536</v>
       </c>
       <c r="HI15" s="4">
         <v>4423</v>
       </c>
       <c r="HJ15" s="4">
         <v>4426</v>
       </c>
       <c r="HK15" s="4">
         <v>4469</v>
       </c>
       <c r="HL15" s="4">
         <v>4516</v>
       </c>
       <c r="HM15" s="4">
         <v>4494</v>
       </c>
       <c r="HN15" s="4">
         <v>4516</v>
       </c>
+      <c r="HO15" s="4">
+        <v>4537</v>
+      </c>
     </row>
-    <row r="16" spans="1:223">
+    <row r="16" spans="1:224">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B16" s="4">
         <v>4956</v>
       </c>
       <c r="C16" s="4">
         <v>4939</v>
       </c>
       <c r="D16" s="4">
         <v>4954</v>
       </c>
       <c r="E16" s="4">
         <v>4929</v>
       </c>
       <c r="F16" s="4">
         <v>4917</v>
       </c>
       <c r="G16" s="4">
         <v>4957</v>
       </c>
       <c r="H16" s="4">
         <v>5148</v>
       </c>
       <c r="I16" s="4">
         <v>5018</v>
       </c>
@@ -9266,54 +9302,57 @@
       </c>
       <c r="HG16" s="4">
         <v>4417</v>
       </c>
       <c r="HH16" s="4">
         <v>4419</v>
       </c>
       <c r="HI16" s="4">
         <v>4397</v>
       </c>
       <c r="HJ16" s="4">
         <v>4418</v>
       </c>
       <c r="HK16" s="4">
         <v>4421</v>
       </c>
       <c r="HL16" s="4">
         <v>4402</v>
       </c>
       <c r="HM16" s="4">
         <v>4361</v>
       </c>
       <c r="HN16" s="4">
         <v>4344</v>
       </c>
+      <c r="HO16" s="4">
+        <v>4344</v>
+      </c>
     </row>
-    <row r="17" spans="1:223">
+    <row r="17" spans="1:224">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17" s="4">
         <v>1077</v>
       </c>
       <c r="C17" s="4">
         <v>1072</v>
       </c>
       <c r="D17" s="4">
         <v>1065</v>
       </c>
       <c r="E17" s="4">
         <v>1070</v>
       </c>
       <c r="F17" s="4">
         <v>1084</v>
       </c>
       <c r="G17" s="4">
         <v>1072</v>
       </c>
       <c r="H17" s="4">
         <v>1068</v>
       </c>
       <c r="I17" s="4">
         <v>1066</v>
       </c>
@@ -9934,54 +9973,57 @@
       </c>
       <c r="HG17" s="4">
         <v>735</v>
       </c>
       <c r="HH17" s="4">
         <v>739</v>
       </c>
       <c r="HI17" s="4">
         <v>734</v>
       </c>
       <c r="HJ17" s="4">
         <v>728</v>
       </c>
       <c r="HK17" s="4">
         <v>728</v>
       </c>
       <c r="HL17" s="4">
         <v>732</v>
       </c>
       <c r="HM17" s="4">
         <v>725</v>
       </c>
       <c r="HN17" s="4">
         <v>724</v>
       </c>
+      <c r="HO17" s="4">
+        <v>723</v>
+      </c>
     </row>
-    <row r="18" spans="1:223">
+    <row r="18" spans="1:224">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B18" s="4">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>15</v>
       </c>
       <c r="D18" s="4">
         <v>15</v>
       </c>
       <c r="E18" s="4">
         <v>15</v>
       </c>
       <c r="F18" s="4">
         <v>15</v>
       </c>
       <c r="G18" s="4">
         <v>15</v>
       </c>
       <c r="H18" s="4">
         <v>15</v>
       </c>
       <c r="I18" s="4">
         <v>15</v>
       </c>
@@ -10602,54 +10644,57 @@
       </c>
       <c r="HG18" s="4">
         <v>6</v>
       </c>
       <c r="HH18" s="4">
         <v>6</v>
       </c>
       <c r="HI18" s="4">
         <v>6</v>
       </c>
       <c r="HJ18" s="4">
         <v>7</v>
       </c>
       <c r="HK18" s="4">
         <v>7</v>
       </c>
       <c r="HL18" s="4">
         <v>7</v>
       </c>
       <c r="HM18" s="4">
         <v>7</v>
       </c>
       <c r="HN18" s="4">
         <v>7</v>
       </c>
+      <c r="HO18" s="4">
+        <v>7</v>
+      </c>
     </row>
-    <row r="19" spans="1:223">
+    <row r="19" spans="1:224">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B19" s="4">
         <v>1057</v>
       </c>
       <c r="C19" s="4">
         <v>1057</v>
       </c>
       <c r="D19" s="4">
         <v>1071</v>
       </c>
       <c r="E19" s="4">
         <v>1071</v>
       </c>
       <c r="F19" s="4">
         <v>1074</v>
       </c>
       <c r="G19" s="4">
         <v>1079</v>
       </c>
       <c r="H19" s="4">
         <v>1120</v>
       </c>
       <c r="I19" s="4">
         <v>1091</v>
       </c>
@@ -11270,54 +11315,57 @@
       </c>
       <c r="HG19" s="4">
         <v>1661</v>
       </c>
       <c r="HH19" s="4">
         <v>1660</v>
       </c>
       <c r="HI19" s="4">
         <v>1663</v>
       </c>
       <c r="HJ19" s="4">
         <v>1666</v>
       </c>
       <c r="HK19" s="4">
         <v>1673</v>
       </c>
       <c r="HL19" s="4">
         <v>1695</v>
       </c>
       <c r="HM19" s="4">
         <v>1706</v>
       </c>
       <c r="HN19" s="4">
         <v>1699</v>
       </c>
+      <c r="HO19" s="4">
+        <v>1701</v>
+      </c>
     </row>
-    <row r="20" spans="1:223">
+    <row r="20" spans="1:224">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B20" s="4">
         <v>819</v>
       </c>
       <c r="C20" s="4">
         <v>830</v>
       </c>
       <c r="D20" s="4">
         <v>837</v>
       </c>
       <c r="E20" s="4">
         <v>835</v>
       </c>
       <c r="F20" s="4">
         <v>844</v>
       </c>
       <c r="G20" s="4">
         <v>855</v>
       </c>
       <c r="H20" s="4">
         <v>895</v>
       </c>
       <c r="I20" s="4">
         <v>894</v>
       </c>
@@ -11938,54 +11986,57 @@
       </c>
       <c r="HG20" s="4">
         <v>2576</v>
       </c>
       <c r="HH20" s="4">
         <v>2578</v>
       </c>
       <c r="HI20" s="4">
         <v>2578</v>
       </c>
       <c r="HJ20" s="4">
         <v>2605</v>
       </c>
       <c r="HK20" s="4">
         <v>2637</v>
       </c>
       <c r="HL20" s="4">
         <v>2633</v>
       </c>
       <c r="HM20" s="4">
         <v>2648</v>
       </c>
       <c r="HN20" s="4">
         <v>2637</v>
       </c>
+      <c r="HO20" s="4">
+        <v>2635</v>
+      </c>
     </row>
-    <row r="21" spans="1:223">
+    <row r="21" spans="1:224">
       <c r="A21" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B21" s="4">
         <v>3001</v>
       </c>
       <c r="C21" s="4">
         <v>3021</v>
       </c>
       <c r="D21" s="4">
         <v>3097</v>
       </c>
       <c r="E21" s="4">
         <v>3116</v>
       </c>
       <c r="F21" s="4">
         <v>3100</v>
       </c>
       <c r="G21" s="4">
         <v>3138</v>
       </c>
       <c r="H21" s="4">
         <v>3192</v>
       </c>
       <c r="I21" s="4">
         <v>3141</v>
       </c>
@@ -12606,54 +12657,57 @@
       </c>
       <c r="HG21" s="4">
         <v>2705</v>
       </c>
       <c r="HH21" s="4">
         <v>2712</v>
       </c>
       <c r="HI21" s="4">
         <v>2677</v>
       </c>
       <c r="HJ21" s="4">
         <v>2664</v>
       </c>
       <c r="HK21" s="4">
         <v>2681</v>
       </c>
       <c r="HL21" s="4">
         <v>2693</v>
       </c>
       <c r="HM21" s="4">
         <v>2708</v>
       </c>
       <c r="HN21" s="4">
         <v>2702</v>
       </c>
+      <c r="HO21" s="4">
+        <v>2758</v>
+      </c>
     </row>
-    <row r="22" spans="1:223">
+    <row r="22" spans="1:224">
       <c r="A22" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B22" s="4">
         <v>4724</v>
       </c>
       <c r="C22" s="4">
         <v>4957</v>
       </c>
       <c r="D22" s="4">
         <v>5360</v>
       </c>
       <c r="E22" s="4">
         <v>5538</v>
       </c>
       <c r="F22" s="4">
         <v>5591</v>
       </c>
       <c r="G22" s="4">
         <v>5673</v>
       </c>
       <c r="H22" s="4">
         <v>5846</v>
       </c>
       <c r="I22" s="4">
         <v>5662</v>
       </c>
@@ -13274,54 +13328,57 @@
       </c>
       <c r="HG22" s="4">
         <v>4187</v>
       </c>
       <c r="HH22" s="4">
         <v>4086</v>
       </c>
       <c r="HI22" s="4">
         <v>3685</v>
       </c>
       <c r="HJ22" s="4">
         <v>3668</v>
       </c>
       <c r="HK22" s="4">
         <v>3807</v>
       </c>
       <c r="HL22" s="4">
         <v>4095</v>
       </c>
       <c r="HM22" s="4">
         <v>4202</v>
       </c>
       <c r="HN22" s="4">
         <v>4192</v>
       </c>
+      <c r="HO22" s="4">
+        <v>4186</v>
+      </c>
     </row>
-    <row r="23" spans="1:223">
+    <row r="23" spans="1:224">
       <c r="A23" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B23" s="4">
         <v>9785</v>
       </c>
       <c r="C23" s="4">
         <v>9792</v>
       </c>
       <c r="D23" s="4">
         <v>9880</v>
       </c>
       <c r="E23" s="4">
         <v>9846</v>
       </c>
       <c r="F23" s="4">
         <v>9857</v>
       </c>
       <c r="G23" s="4">
         <v>10096</v>
       </c>
       <c r="H23" s="4">
         <v>10544</v>
       </c>
       <c r="I23" s="4">
         <v>10229</v>
       </c>
@@ -13942,54 +13999,57 @@
       </c>
       <c r="HG23" s="4">
         <v>10419</v>
       </c>
       <c r="HH23" s="4">
         <v>10385</v>
       </c>
       <c r="HI23" s="4">
         <v>10338</v>
       </c>
       <c r="HJ23" s="4">
         <v>10279</v>
       </c>
       <c r="HK23" s="4">
         <v>10242</v>
       </c>
       <c r="HL23" s="4">
         <v>10150</v>
       </c>
       <c r="HM23" s="4">
         <v>10018</v>
       </c>
       <c r="HN23" s="4">
         <v>10000</v>
       </c>
+      <c r="HO23" s="4">
+        <v>10035</v>
+      </c>
     </row>
-    <row r="24" spans="1:223">
+    <row r="24" spans="1:224">
       <c r="A24" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B24" s="4">
         <v>11902</v>
       </c>
       <c r="C24" s="4">
         <v>11904</v>
       </c>
       <c r="D24" s="4">
         <v>12006</v>
       </c>
       <c r="E24" s="4">
         <v>11988</v>
       </c>
       <c r="F24" s="4">
         <v>12002</v>
       </c>
       <c r="G24" s="4">
         <v>12147</v>
       </c>
       <c r="H24" s="4">
         <v>12483</v>
       </c>
       <c r="I24" s="4">
         <v>12261</v>
       </c>
@@ -14610,54 +14670,57 @@
       </c>
       <c r="HG24" s="4">
         <v>11476</v>
       </c>
       <c r="HH24" s="4">
         <v>11439</v>
       </c>
       <c r="HI24" s="4">
         <v>11332</v>
       </c>
       <c r="HJ24" s="4">
         <v>11251</v>
       </c>
       <c r="HK24" s="4">
         <v>11291</v>
       </c>
       <c r="HL24" s="4">
         <v>11307</v>
       </c>
       <c r="HM24" s="4">
         <v>11199</v>
       </c>
       <c r="HN24" s="4">
         <v>11196</v>
       </c>
+      <c r="HO24" s="4">
+        <v>11227</v>
+      </c>
     </row>
-    <row r="25" spans="1:223">
+    <row r="25" spans="1:224">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B25" s="4">
         <v>12292</v>
       </c>
       <c r="C25" s="4">
         <v>12300</v>
       </c>
       <c r="D25" s="4">
         <v>12360</v>
       </c>
       <c r="E25" s="4">
         <v>12332</v>
       </c>
       <c r="F25" s="4">
         <v>12290</v>
       </c>
       <c r="G25" s="4">
         <v>12404</v>
       </c>
       <c r="H25" s="4">
         <v>13017</v>
       </c>
       <c r="I25" s="4">
         <v>12624</v>
       </c>
@@ -15278,54 +15341,57 @@
       </c>
       <c r="HG25" s="4">
         <v>18236</v>
       </c>
       <c r="HH25" s="4">
         <v>18220</v>
       </c>
       <c r="HI25" s="4">
         <v>18132</v>
       </c>
       <c r="HJ25" s="4">
         <v>18030</v>
       </c>
       <c r="HK25" s="4">
         <v>17969</v>
       </c>
       <c r="HL25" s="4">
         <v>17975</v>
       </c>
       <c r="HM25" s="4">
         <v>17824</v>
       </c>
       <c r="HN25" s="4">
         <v>17879</v>
       </c>
+      <c r="HO25" s="4">
+        <v>17808</v>
+      </c>
     </row>
-    <row r="26" spans="1:223">
+    <row r="26" spans="1:224">
       <c r="A26" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B26" s="4">
         <v>11773</v>
       </c>
       <c r="C26" s="4">
         <v>11800</v>
       </c>
       <c r="D26" s="4">
         <v>11855</v>
       </c>
       <c r="E26" s="4">
         <v>11875</v>
       </c>
       <c r="F26" s="4">
         <v>11899</v>
       </c>
       <c r="G26" s="4">
         <v>12066</v>
       </c>
       <c r="H26" s="4">
         <v>12520</v>
       </c>
       <c r="I26" s="4">
         <v>12226</v>
       </c>
@@ -15946,54 +16012,57 @@
       </c>
       <c r="HG26" s="4">
         <v>15867</v>
       </c>
       <c r="HH26" s="4">
         <v>15849</v>
       </c>
       <c r="HI26" s="4">
         <v>15848</v>
       </c>
       <c r="HJ26" s="4">
         <v>15808</v>
       </c>
       <c r="HK26" s="4">
         <v>15843</v>
       </c>
       <c r="HL26" s="4">
         <v>15888</v>
       </c>
       <c r="HM26" s="4">
         <v>15916</v>
       </c>
       <c r="HN26" s="4">
         <v>15915</v>
       </c>
+      <c r="HO26" s="4">
+        <v>15884</v>
+      </c>
     </row>
-    <row r="27" spans="1:223">
+    <row r="27" spans="1:224">
       <c r="A27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B27" s="4">
         <v>13436</v>
       </c>
       <c r="C27" s="4">
         <v>13392</v>
       </c>
       <c r="D27" s="4">
         <v>13337</v>
       </c>
       <c r="E27" s="4">
         <v>13286</v>
       </c>
       <c r="F27" s="4">
         <v>13187</v>
       </c>
       <c r="G27" s="4">
         <v>13093</v>
       </c>
       <c r="H27" s="4">
         <v>13460</v>
       </c>
       <c r="I27" s="4">
         <v>13162</v>
       </c>
@@ -16614,54 +16683,57 @@
       </c>
       <c r="HG27" s="4">
         <v>12952</v>
       </c>
       <c r="HH27" s="4">
         <v>12883</v>
       </c>
       <c r="HI27" s="4">
         <v>12817</v>
       </c>
       <c r="HJ27" s="4">
         <v>12710</v>
       </c>
       <c r="HK27" s="4">
         <v>12665</v>
       </c>
       <c r="HL27" s="4">
         <v>12628</v>
       </c>
       <c r="HM27" s="4">
         <v>12601</v>
       </c>
       <c r="HN27" s="4">
         <v>12549</v>
       </c>
+      <c r="HO27" s="4">
+        <v>12477</v>
+      </c>
     </row>
-    <row r="28" spans="1:223">
+    <row r="28" spans="1:224">
       <c r="A28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B28" s="4">
         <v>8135</v>
       </c>
       <c r="C28" s="4">
         <v>8145</v>
       </c>
       <c r="D28" s="4">
         <v>8178</v>
       </c>
       <c r="E28" s="4">
         <v>8224</v>
       </c>
       <c r="F28" s="4">
         <v>8221</v>
       </c>
       <c r="G28" s="4">
         <v>8296</v>
       </c>
       <c r="H28" s="4">
         <v>8518</v>
       </c>
       <c r="I28" s="4">
         <v>8453</v>
       </c>
@@ -17282,54 +17354,57 @@
       </c>
       <c r="HG28" s="4">
         <v>7708</v>
       </c>
       <c r="HH28" s="4">
         <v>7666</v>
       </c>
       <c r="HI28" s="4">
         <v>7586</v>
       </c>
       <c r="HJ28" s="4">
         <v>7486</v>
       </c>
       <c r="HK28" s="4">
         <v>7497</v>
       </c>
       <c r="HL28" s="4">
         <v>7562</v>
       </c>
       <c r="HM28" s="4">
         <v>7560</v>
       </c>
       <c r="HN28" s="4">
         <v>7568</v>
       </c>
+      <c r="HO28" s="4">
+        <v>7603</v>
+      </c>
     </row>
-    <row r="29" spans="1:223">
+    <row r="29" spans="1:224">
       <c r="A29" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B29" s="4">
         <v>6133</v>
       </c>
       <c r="C29" s="4">
         <v>6165</v>
       </c>
       <c r="D29" s="4">
         <v>6202</v>
       </c>
       <c r="E29" s="4">
         <v>6204</v>
       </c>
       <c r="F29" s="4">
         <v>6215</v>
       </c>
       <c r="G29" s="4">
         <v>6269</v>
       </c>
       <c r="H29" s="4">
         <v>6569</v>
       </c>
       <c r="I29" s="4">
         <v>6378</v>
       </c>
@@ -17950,54 +18025,57 @@
       </c>
       <c r="HG29" s="4">
         <v>7114</v>
       </c>
       <c r="HH29" s="4">
         <v>7109</v>
       </c>
       <c r="HI29" s="4">
         <v>7042</v>
       </c>
       <c r="HJ29" s="4">
         <v>7017</v>
       </c>
       <c r="HK29" s="4">
         <v>7064</v>
       </c>
       <c r="HL29" s="4">
         <v>7121</v>
       </c>
       <c r="HM29" s="4">
         <v>7154</v>
       </c>
       <c r="HN29" s="4">
         <v>7143</v>
       </c>
+      <c r="HO29" s="4">
+        <v>7171</v>
+      </c>
     </row>
-    <row r="30" spans="1:223">
+    <row r="30" spans="1:224">
       <c r="A30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B30" s="4">
         <v>26592</v>
       </c>
       <c r="C30" s="4">
         <v>28446</v>
       </c>
       <c r="D30" s="4">
         <v>32288</v>
       </c>
       <c r="E30" s="4">
         <v>34834</v>
       </c>
       <c r="F30" s="4">
         <v>35477</v>
       </c>
       <c r="G30" s="4">
         <v>36027</v>
       </c>
       <c r="H30" s="4">
         <v>37187</v>
       </c>
       <c r="I30" s="4">
         <v>36824</v>
       </c>
@@ -18618,54 +18696,57 @@
       </c>
       <c r="HG30" s="4">
         <v>40930</v>
       </c>
       <c r="HH30" s="4">
         <v>39758</v>
       </c>
       <c r="HI30" s="4">
         <v>33119</v>
       </c>
       <c r="HJ30" s="4">
         <v>31521</v>
       </c>
       <c r="HK30" s="4">
         <v>34085</v>
       </c>
       <c r="HL30" s="4">
         <v>38383</v>
       </c>
       <c r="HM30" s="4">
         <v>39598</v>
       </c>
       <c r="HN30" s="4">
         <v>39714</v>
       </c>
+      <c r="HO30" s="4">
+        <v>39934</v>
+      </c>
     </row>
-    <row r="31" spans="1:223">
+    <row r="31" spans="1:224">
       <c r="A31" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B31" s="4">
         <v>300579</v>
       </c>
       <c r="C31" s="4">
         <v>302324</v>
       </c>
       <c r="D31" s="4">
         <v>304675</v>
       </c>
       <c r="E31" s="4">
         <v>305138</v>
       </c>
       <c r="F31" s="4">
         <v>306595</v>
       </c>
       <c r="G31" s="4">
         <v>308980</v>
       </c>
       <c r="H31" s="4">
         <v>312966</v>
       </c>
       <c r="I31" s="4">
         <v>309733</v>
       </c>
@@ -19286,54 +19367,57 @@
       </c>
       <c r="HG31" s="4">
         <v>374167</v>
       </c>
       <c r="HH31" s="4">
         <v>373048</v>
       </c>
       <c r="HI31" s="4">
         <v>370920</v>
       </c>
       <c r="HJ31" s="4">
         <v>369619</v>
       </c>
       <c r="HK31" s="4">
         <v>370777</v>
       </c>
       <c r="HL31" s="4">
         <v>372958</v>
       </c>
       <c r="HM31" s="4">
         <v>372375</v>
       </c>
       <c r="HN31" s="4">
         <v>374654</v>
       </c>
+      <c r="HO31" s="4">
+        <v>377690</v>
+      </c>
     </row>
-    <row r="32" spans="1:223">
+    <row r="32" spans="1:224">
       <c r="A32" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B32" s="4">
         <v>63379</v>
       </c>
       <c r="C32" s="4">
         <v>63783</v>
       </c>
       <c r="D32" s="4">
         <v>64430</v>
       </c>
       <c r="E32" s="4">
         <v>64637</v>
       </c>
       <c r="F32" s="4">
         <v>64686</v>
       </c>
       <c r="G32" s="4">
         <v>64862</v>
       </c>
       <c r="H32" s="4">
         <v>65643</v>
       </c>
       <c r="I32" s="4">
         <v>65477</v>
       </c>
@@ -19954,54 +20038,57 @@
       </c>
       <c r="HG32" s="4">
         <v>68660</v>
       </c>
       <c r="HH32" s="4">
         <v>68476</v>
       </c>
       <c r="HI32" s="4">
         <v>67690</v>
       </c>
       <c r="HJ32" s="4">
         <v>67120</v>
       </c>
       <c r="HK32" s="4">
         <v>67549</v>
       </c>
       <c r="HL32" s="4">
         <v>67919</v>
       </c>
       <c r="HM32" s="4">
         <v>67765</v>
       </c>
       <c r="HN32" s="4">
         <v>67751</v>
       </c>
+      <c r="HO32" s="4">
+        <v>67980</v>
+      </c>
     </row>
-    <row r="33" spans="1:223">
+    <row r="33" spans="1:224">
       <c r="A33" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B33" s="4">
         <v>23379</v>
       </c>
       <c r="C33" s="4">
         <v>23570</v>
       </c>
       <c r="D33" s="4">
         <v>23811</v>
       </c>
       <c r="E33" s="4">
         <v>23730</v>
       </c>
       <c r="F33" s="4">
         <v>23667</v>
       </c>
       <c r="G33" s="4">
         <v>23792</v>
       </c>
       <c r="H33" s="4">
         <v>23815</v>
       </c>
       <c r="I33" s="4">
         <v>23536</v>
       </c>
@@ -20622,54 +20709,57 @@
       </c>
       <c r="HG33" s="4">
         <v>25545</v>
       </c>
       <c r="HH33" s="4">
         <v>25492</v>
       </c>
       <c r="HI33" s="4">
         <v>25292</v>
       </c>
       <c r="HJ33" s="4">
         <v>25117</v>
       </c>
       <c r="HK33" s="4">
         <v>25027</v>
       </c>
       <c r="HL33" s="4">
         <v>25312</v>
       </c>
       <c r="HM33" s="4">
         <v>25143</v>
       </c>
       <c r="HN33" s="4">
         <v>25234</v>
       </c>
+      <c r="HO33" s="4">
+        <v>25404</v>
+      </c>
     </row>
-    <row r="34" spans="1:223">
+    <row r="34" spans="1:224">
       <c r="A34" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B34" s="4">
         <v>20289</v>
       </c>
       <c r="C34" s="4">
         <v>20398</v>
       </c>
       <c r="D34" s="4">
         <v>20061</v>
       </c>
       <c r="E34" s="4">
         <v>19185</v>
       </c>
       <c r="F34" s="4">
         <v>20432</v>
       </c>
       <c r="G34" s="4">
         <v>21338</v>
       </c>
       <c r="H34" s="4">
         <v>22075</v>
       </c>
       <c r="I34" s="4">
         <v>21744</v>
       </c>
@@ -21290,54 +21380,57 @@
       </c>
       <c r="HG34" s="4">
         <v>23992</v>
       </c>
       <c r="HH34" s="4">
         <v>23540</v>
       </c>
       <c r="HI34" s="4">
         <v>25883</v>
       </c>
       <c r="HJ34" s="4">
         <v>25330</v>
       </c>
       <c r="HK34" s="4">
         <v>25386</v>
       </c>
       <c r="HL34" s="4">
         <v>24494</v>
       </c>
       <c r="HM34" s="4">
         <v>23412</v>
       </c>
       <c r="HN34" s="4">
         <v>25342</v>
       </c>
+      <c r="HO34" s="4">
+        <v>26755</v>
+      </c>
     </row>
-    <row r="35" spans="1:223">
+    <row r="35" spans="1:224">
       <c r="A35" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B35" s="4">
         <v>5861</v>
       </c>
       <c r="C35" s="4">
         <v>5920</v>
       </c>
       <c r="D35" s="4">
         <v>5982</v>
       </c>
       <c r="E35" s="4">
         <v>6059</v>
       </c>
       <c r="F35" s="4">
         <v>6008</v>
       </c>
       <c r="G35" s="4">
         <v>6023</v>
       </c>
       <c r="H35" s="4">
         <v>6178</v>
       </c>
       <c r="I35" s="4">
         <v>6120</v>
       </c>
@@ -21958,54 +22051,57 @@
       </c>
       <c r="HG35" s="4">
         <v>12777</v>
       </c>
       <c r="HH35" s="4">
         <v>12780</v>
       </c>
       <c r="HI35" s="4">
         <v>12690</v>
       </c>
       <c r="HJ35" s="4">
         <v>12705</v>
       </c>
       <c r="HK35" s="4">
         <v>12639</v>
       </c>
       <c r="HL35" s="4">
         <v>12702</v>
       </c>
       <c r="HM35" s="4">
         <v>12772</v>
       </c>
       <c r="HN35" s="4">
         <v>12794</v>
       </c>
+      <c r="HO35" s="4">
+        <v>12764</v>
+      </c>
     </row>
-    <row r="36" spans="1:223">
+    <row r="36" spans="1:224">
       <c r="A36" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B36" s="4">
         <v>2823</v>
       </c>
       <c r="C36" s="4">
         <v>2859</v>
       </c>
       <c r="D36" s="4">
         <v>2885</v>
       </c>
       <c r="E36" s="4">
         <v>2915</v>
       </c>
       <c r="F36" s="4">
         <v>2931</v>
       </c>
       <c r="G36" s="4">
         <v>2974</v>
       </c>
       <c r="H36" s="4">
         <v>3085</v>
       </c>
       <c r="I36" s="4">
         <v>3070</v>
       </c>
@@ -22626,54 +22722,57 @@
       </c>
       <c r="HG36" s="4">
         <v>8846</v>
       </c>
       <c r="HH36" s="4">
         <v>8864</v>
       </c>
       <c r="HI36" s="4">
         <v>8825</v>
       </c>
       <c r="HJ36" s="4">
         <v>8835</v>
       </c>
       <c r="HK36" s="4">
         <v>8756</v>
       </c>
       <c r="HL36" s="4">
         <v>8816</v>
       </c>
       <c r="HM36" s="4">
         <v>8817</v>
       </c>
       <c r="HN36" s="4">
         <v>8833</v>
       </c>
+      <c r="HO36" s="4">
+        <v>8795</v>
+      </c>
     </row>
-    <row r="37" spans="1:223">
+    <row r="37" spans="1:224">
       <c r="A37" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B37" s="4">
         <v>491</v>
       </c>
       <c r="C37" s="4">
         <v>484</v>
       </c>
       <c r="D37" s="4">
         <v>483</v>
       </c>
       <c r="E37" s="4">
         <v>497</v>
       </c>
       <c r="F37" s="4">
         <v>478</v>
       </c>
       <c r="G37" s="4">
         <v>478</v>
       </c>
       <c r="H37" s="4">
         <v>480</v>
       </c>
       <c r="I37" s="4">
         <v>473</v>
       </c>
@@ -23294,54 +23393,57 @@
       </c>
       <c r="HG37" s="4">
         <v>1157</v>
       </c>
       <c r="HH37" s="4">
         <v>1163</v>
       </c>
       <c r="HI37" s="4">
         <v>1150</v>
       </c>
       <c r="HJ37" s="4">
         <v>1154</v>
       </c>
       <c r="HK37" s="4">
         <v>1156</v>
       </c>
       <c r="HL37" s="4">
         <v>1143</v>
       </c>
       <c r="HM37" s="4">
         <v>1174</v>
       </c>
       <c r="HN37" s="4">
         <v>1179</v>
       </c>
+      <c r="HO37" s="4">
+        <v>1199</v>
+      </c>
     </row>
-    <row r="38" spans="1:223">
+    <row r="38" spans="1:224">
       <c r="A38" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B38" s="4">
         <v>12953</v>
       </c>
       <c r="C38" s="4">
         <v>13015</v>
       </c>
       <c r="D38" s="4">
         <v>13042</v>
       </c>
       <c r="E38" s="4">
         <v>13031</v>
       </c>
       <c r="F38" s="4">
         <v>13035</v>
       </c>
       <c r="G38" s="4">
         <v>13090</v>
       </c>
       <c r="H38" s="4">
         <v>13461</v>
       </c>
       <c r="I38" s="4">
         <v>13214</v>
       </c>
@@ -23962,54 +24064,57 @@
       </c>
       <c r="HG38" s="4">
         <v>11803</v>
       </c>
       <c r="HH38" s="4">
         <v>11807</v>
       </c>
       <c r="HI38" s="4">
         <v>11746</v>
       </c>
       <c r="HJ38" s="4">
         <v>11750</v>
       </c>
       <c r="HK38" s="4">
         <v>11770</v>
       </c>
       <c r="HL38" s="4">
         <v>11790</v>
       </c>
       <c r="HM38" s="4">
         <v>11777</v>
       </c>
       <c r="HN38" s="4">
         <v>11814</v>
       </c>
+      <c r="HO38" s="4">
+        <v>11765</v>
+      </c>
     </row>
-    <row r="39" spans="1:223">
+    <row r="39" spans="1:224">
       <c r="A39" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B39" s="4">
         <v>41303</v>
       </c>
       <c r="C39" s="4">
         <v>41870</v>
       </c>
       <c r="D39" s="4">
         <v>42578</v>
       </c>
       <c r="E39" s="4">
         <v>43375</v>
       </c>
       <c r="F39" s="4">
         <v>43480</v>
       </c>
       <c r="G39" s="4">
         <v>44472</v>
       </c>
       <c r="H39" s="4">
         <v>45662</v>
       </c>
       <c r="I39" s="4">
         <v>44814</v>
       </c>
@@ -24630,54 +24735,57 @@
       </c>
       <c r="HG39" s="4">
         <v>61453</v>
       </c>
       <c r="HH39" s="4">
         <v>60867</v>
       </c>
       <c r="HI39" s="4">
         <v>58194</v>
       </c>
       <c r="HJ39" s="4">
         <v>58455</v>
       </c>
       <c r="HK39" s="4">
         <v>59107</v>
       </c>
       <c r="HL39" s="4">
         <v>60411</v>
       </c>
       <c r="HM39" s="4">
         <v>60937</v>
       </c>
       <c r="HN39" s="4">
         <v>60907</v>
       </c>
+      <c r="HO39" s="4">
+        <v>62125</v>
+      </c>
     </row>
-    <row r="40" spans="1:223">
+    <row r="40" spans="1:224">
       <c r="A40" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B40" s="4">
         <v>17071</v>
       </c>
       <c r="C40" s="4">
         <v>17192</v>
       </c>
       <c r="D40" s="4">
         <v>17366</v>
       </c>
       <c r="E40" s="4">
         <v>17578</v>
       </c>
       <c r="F40" s="4">
         <v>17587</v>
       </c>
       <c r="G40" s="4">
         <v>17854</v>
       </c>
       <c r="H40" s="4">
         <v>18609</v>
       </c>
       <c r="I40" s="4">
         <v>18390</v>
       </c>
@@ -25298,54 +25406,57 @@
       </c>
       <c r="HG40" s="4">
         <v>26086</v>
       </c>
       <c r="HH40" s="4">
         <v>26114</v>
       </c>
       <c r="HI40" s="4">
         <v>25830</v>
       </c>
       <c r="HJ40" s="4">
         <v>25731</v>
       </c>
       <c r="HK40" s="4">
         <v>25853</v>
       </c>
       <c r="HL40" s="4">
         <v>26043</v>
       </c>
       <c r="HM40" s="4">
         <v>26016</v>
       </c>
       <c r="HN40" s="4">
         <v>25879</v>
       </c>
+      <c r="HO40" s="4">
+        <v>25966</v>
+      </c>
     </row>
-    <row r="41" spans="1:223">
+    <row r="41" spans="1:224">
       <c r="A41" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B41" s="4">
         <v>4104</v>
       </c>
       <c r="C41" s="4">
         <v>4127</v>
       </c>
       <c r="D41" s="4">
         <v>4184</v>
       </c>
       <c r="E41" s="4">
         <v>4173</v>
       </c>
       <c r="F41" s="4">
         <v>4141</v>
       </c>
       <c r="G41" s="4">
         <v>4112</v>
       </c>
       <c r="H41" s="4">
         <v>4220</v>
       </c>
       <c r="I41" s="4">
         <v>4197</v>
       </c>
@@ -25966,54 +26077,57 @@
       </c>
       <c r="HG41" s="4">
         <v>5732</v>
       </c>
       <c r="HH41" s="4">
         <v>5742</v>
       </c>
       <c r="HI41" s="4">
         <v>5644</v>
       </c>
       <c r="HJ41" s="4">
         <v>5631</v>
       </c>
       <c r="HK41" s="4">
         <v>5705</v>
       </c>
       <c r="HL41" s="4">
         <v>5763</v>
       </c>
       <c r="HM41" s="4">
         <v>5771</v>
       </c>
       <c r="HN41" s="4">
         <v>5753</v>
       </c>
+      <c r="HO41" s="4">
+        <v>5775</v>
+      </c>
     </row>
-    <row r="42" spans="1:223">
+    <row r="42" spans="1:224">
       <c r="A42" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B42" s="4">
         <v>3898</v>
       </c>
       <c r="C42" s="4">
         <v>3895</v>
       </c>
       <c r="D42" s="4">
         <v>3894</v>
       </c>
       <c r="E42" s="4">
         <v>3898</v>
       </c>
       <c r="F42" s="4">
         <v>3895</v>
       </c>
       <c r="G42" s="4">
         <v>3930</v>
       </c>
       <c r="H42" s="4">
         <v>4024</v>
       </c>
       <c r="I42" s="4">
         <v>3989</v>
       </c>
@@ -26634,54 +26748,57 @@
       </c>
       <c r="HG42" s="4">
         <v>5321</v>
       </c>
       <c r="HH42" s="4">
         <v>5339</v>
       </c>
       <c r="HI42" s="4">
         <v>5313</v>
       </c>
       <c r="HJ42" s="4">
         <v>5309</v>
       </c>
       <c r="HK42" s="4">
         <v>5342</v>
       </c>
       <c r="HL42" s="4">
         <v>5366</v>
       </c>
       <c r="HM42" s="4">
         <v>5412</v>
       </c>
       <c r="HN42" s="4">
         <v>5424</v>
       </c>
+      <c r="HO42" s="4">
+        <v>5426</v>
+      </c>
     </row>
-    <row r="43" spans="1:223">
+    <row r="43" spans="1:224">
       <c r="A43" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B43" s="4">
         <v>2724</v>
       </c>
       <c r="C43" s="4">
         <v>2735</v>
       </c>
       <c r="D43" s="4">
         <v>2770</v>
       </c>
       <c r="E43" s="4">
         <v>2819</v>
       </c>
       <c r="F43" s="4">
         <v>2795</v>
       </c>
       <c r="G43" s="4">
         <v>2803</v>
       </c>
       <c r="H43" s="4">
         <v>3064</v>
       </c>
       <c r="I43" s="4">
         <v>3082</v>
       </c>
@@ -27302,54 +27419,57 @@
       </c>
       <c r="HG43" s="4">
         <v>5829</v>
       </c>
       <c r="HH43" s="4">
         <v>5877</v>
       </c>
       <c r="HI43" s="4">
         <v>5812</v>
       </c>
       <c r="HJ43" s="4">
         <v>5868</v>
       </c>
       <c r="HK43" s="4">
         <v>5878</v>
       </c>
       <c r="HL43" s="4">
         <v>5885</v>
       </c>
       <c r="HM43" s="4">
         <v>5923</v>
       </c>
       <c r="HN43" s="4">
         <v>5838</v>
       </c>
+      <c r="HO43" s="4">
+        <v>5857</v>
+      </c>
     </row>
-    <row r="44" spans="1:223">
+    <row r="44" spans="1:224">
       <c r="A44" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B44" s="4">
         <v>6979</v>
       </c>
       <c r="C44" s="4">
         <v>7071</v>
       </c>
       <c r="D44" s="4">
         <v>7169</v>
       </c>
       <c r="E44" s="4">
         <v>7307</v>
       </c>
       <c r="F44" s="4">
         <v>7333</v>
       </c>
       <c r="G44" s="4">
         <v>7502</v>
       </c>
       <c r="H44" s="4">
         <v>7762</v>
       </c>
       <c r="I44" s="4">
         <v>7645</v>
       </c>
@@ -27970,54 +28090,57 @@
       </c>
       <c r="HG44" s="4">
         <v>8376</v>
       </c>
       <c r="HH44" s="4">
         <v>8303</v>
       </c>
       <c r="HI44" s="4">
         <v>8176</v>
       </c>
       <c r="HJ44" s="4">
         <v>8086</v>
       </c>
       <c r="HK44" s="4">
         <v>8177</v>
       </c>
       <c r="HL44" s="4">
         <v>8245</v>
       </c>
       <c r="HM44" s="4">
         <v>8249</v>
       </c>
       <c r="HN44" s="4">
         <v>8239</v>
       </c>
+      <c r="HO44" s="4">
+        <v>8274</v>
+      </c>
     </row>
-    <row r="45" spans="1:223">
+    <row r="45" spans="1:224">
       <c r="A45" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B45" s="4">
         <v>1543</v>
       </c>
       <c r="C45" s="4">
         <v>1569</v>
       </c>
       <c r="D45" s="4">
         <v>1590</v>
       </c>
       <c r="E45" s="4">
         <v>1603</v>
       </c>
       <c r="F45" s="4">
         <v>1639</v>
       </c>
       <c r="G45" s="4">
         <v>1664</v>
       </c>
       <c r="H45" s="4">
         <v>1753</v>
       </c>
       <c r="I45" s="4">
         <v>1726</v>
       </c>
@@ -28638,54 +28761,57 @@
       </c>
       <c r="HG45" s="4">
         <v>4040</v>
       </c>
       <c r="HH45" s="4">
         <v>4032</v>
       </c>
       <c r="HI45" s="4">
         <v>4017</v>
       </c>
       <c r="HJ45" s="4">
         <v>4006</v>
       </c>
       <c r="HK45" s="4">
         <v>4009</v>
       </c>
       <c r="HL45" s="4">
         <v>4043</v>
       </c>
       <c r="HM45" s="4">
         <v>4063</v>
       </c>
       <c r="HN45" s="4">
         <v>4014</v>
       </c>
+      <c r="HO45" s="4">
+        <v>4033</v>
+      </c>
     </row>
-    <row r="46" spans="1:223">
+    <row r="46" spans="1:224">
       <c r="A46" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B46" s="4">
         <v>1322</v>
       </c>
       <c r="C46" s="4">
         <v>1308</v>
       </c>
       <c r="D46" s="4">
         <v>1324</v>
       </c>
       <c r="E46" s="4">
         <v>1330</v>
       </c>
       <c r="F46" s="4">
         <v>1299</v>
       </c>
       <c r="G46" s="4">
         <v>1322</v>
       </c>
       <c r="H46" s="4">
         <v>1369</v>
       </c>
       <c r="I46" s="4">
         <v>1312</v>
       </c>
@@ -29306,54 +29432,57 @@
       </c>
       <c r="HG46" s="4">
         <v>1397</v>
       </c>
       <c r="HH46" s="4">
         <v>1443</v>
       </c>
       <c r="HI46" s="4">
         <v>1402</v>
       </c>
       <c r="HJ46" s="4">
         <v>1360</v>
       </c>
       <c r="HK46" s="4">
         <v>1344</v>
       </c>
       <c r="HL46" s="4">
         <v>1390</v>
       </c>
       <c r="HM46" s="4">
         <v>1284</v>
       </c>
       <c r="HN46" s="4">
         <v>1269</v>
       </c>
+      <c r="HO46" s="4">
+        <v>1279</v>
+      </c>
     </row>
-    <row r="47" spans="1:223">
+    <row r="47" spans="1:224">
       <c r="A47" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B47" s="4">
         <v>412</v>
       </c>
       <c r="C47" s="4">
         <v>417</v>
       </c>
       <c r="D47" s="4">
         <v>420</v>
       </c>
       <c r="E47" s="4">
         <v>426</v>
       </c>
       <c r="F47" s="4">
         <v>427</v>
       </c>
       <c r="G47" s="4">
         <v>433</v>
       </c>
       <c r="H47" s="4">
         <v>434</v>
       </c>
       <c r="I47" s="4">
         <v>435</v>
       </c>
@@ -29974,54 +30103,57 @@
       </c>
       <c r="HG47" s="4">
         <v>570</v>
       </c>
       <c r="HH47" s="4">
         <v>556</v>
       </c>
       <c r="HI47" s="4">
         <v>544</v>
       </c>
       <c r="HJ47" s="4">
         <v>548</v>
       </c>
       <c r="HK47" s="4">
         <v>557</v>
       </c>
       <c r="HL47" s="4">
         <v>559</v>
       </c>
       <c r="HM47" s="4">
         <v>530</v>
       </c>
       <c r="HN47" s="4">
         <v>538</v>
       </c>
+      <c r="HO47" s="4">
+        <v>536</v>
+      </c>
     </row>
-    <row r="48" spans="1:223">
+    <row r="48" spans="1:224">
       <c r="A48" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B48" s="4">
         <v>193</v>
       </c>
       <c r="C48" s="4">
         <v>197</v>
       </c>
       <c r="D48" s="4">
         <v>199</v>
       </c>
       <c r="E48" s="4">
         <v>195</v>
       </c>
       <c r="F48" s="4">
         <v>199</v>
       </c>
       <c r="G48" s="4">
         <v>200</v>
       </c>
       <c r="H48" s="4">
         <v>203</v>
       </c>
       <c r="I48" s="4">
         <v>201</v>
       </c>
@@ -30642,54 +30774,57 @@
       </c>
       <c r="HG48" s="4">
         <v>553</v>
       </c>
       <c r="HH48" s="4">
         <v>564</v>
       </c>
       <c r="HI48" s="4">
         <v>566</v>
       </c>
       <c r="HJ48" s="4">
         <v>554</v>
       </c>
       <c r="HK48" s="4">
         <v>546</v>
       </c>
       <c r="HL48" s="4">
         <v>555</v>
       </c>
       <c r="HM48" s="4">
         <v>555</v>
       </c>
       <c r="HN48" s="4">
         <v>557</v>
       </c>
+      <c r="HO48" s="4">
+        <v>561</v>
+      </c>
     </row>
-    <row r="49" spans="1:223">
+    <row r="49" spans="1:224">
       <c r="A49" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B49" s="4">
         <v>551</v>
       </c>
       <c r="C49" s="4">
         <v>562</v>
       </c>
       <c r="D49" s="4">
         <v>565</v>
       </c>
       <c r="E49" s="4">
         <v>584</v>
       </c>
       <c r="F49" s="4">
         <v>613</v>
       </c>
       <c r="G49" s="4">
         <v>617</v>
       </c>
       <c r="H49" s="4">
         <v>618</v>
       </c>
       <c r="I49" s="4">
         <v>609</v>
       </c>
@@ -31310,54 +31445,57 @@
       </c>
       <c r="HG49" s="4">
         <v>1005</v>
       </c>
       <c r="HH49" s="4">
         <v>987</v>
       </c>
       <c r="HI49" s="4">
         <v>991</v>
       </c>
       <c r="HJ49" s="4">
         <v>965</v>
       </c>
       <c r="HK49" s="4">
         <v>973</v>
       </c>
       <c r="HL49" s="4">
         <v>995</v>
       </c>
       <c r="HM49" s="4">
         <v>982</v>
       </c>
       <c r="HN49" s="4">
         <v>995</v>
       </c>
+      <c r="HO49" s="4">
+        <v>1021</v>
+      </c>
     </row>
-    <row r="50" spans="1:223">
+    <row r="50" spans="1:224">
       <c r="A50" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B50" s="4">
         <v>10993</v>
       </c>
       <c r="C50" s="4">
         <v>11350</v>
       </c>
       <c r="D50" s="4">
         <v>11576</v>
       </c>
       <c r="E50" s="4">
         <v>11999</v>
       </c>
       <c r="F50" s="4">
         <v>11921</v>
       </c>
       <c r="G50" s="4">
         <v>12620</v>
       </c>
       <c r="H50" s="4">
         <v>12976</v>
       </c>
       <c r="I50" s="4">
         <v>12490</v>
       </c>
@@ -31978,54 +32116,57 @@
       </c>
       <c r="HG50" s="4">
         <v>14328</v>
       </c>
       <c r="HH50" s="4">
         <v>13951</v>
       </c>
       <c r="HI50" s="4">
         <v>12196</v>
       </c>
       <c r="HJ50" s="4">
         <v>12687</v>
       </c>
       <c r="HK50" s="4">
         <v>12909</v>
       </c>
       <c r="HL50" s="4">
         <v>13547</v>
       </c>
       <c r="HM50" s="4">
         <v>13770</v>
       </c>
       <c r="HN50" s="4">
         <v>13862</v>
       </c>
+      <c r="HO50" s="4">
+        <v>14506</v>
+      </c>
     </row>
-    <row r="51" spans="1:223">
+    <row r="51" spans="1:224">
       <c r="A51" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B51" s="4">
         <v>8584</v>
       </c>
       <c r="C51" s="4">
         <v>8639</v>
       </c>
       <c r="D51" s="4">
         <v>8887</v>
       </c>
       <c r="E51" s="4">
         <v>9041</v>
       </c>
       <c r="F51" s="4">
         <v>9218</v>
       </c>
       <c r="G51" s="4">
         <v>9269</v>
       </c>
       <c r="H51" s="4">
         <v>9239</v>
       </c>
       <c r="I51" s="4">
         <v>9128</v>
       </c>
@@ -32646,54 +32787,57 @@
       </c>
       <c r="HG51" s="4">
         <v>14302</v>
       </c>
       <c r="HH51" s="4">
         <v>14073</v>
       </c>
       <c r="HI51" s="4">
         <v>13533</v>
       </c>
       <c r="HJ51" s="4">
         <v>13441</v>
       </c>
       <c r="HK51" s="4">
         <v>13667</v>
       </c>
       <c r="HL51" s="4">
         <v>14063</v>
       </c>
       <c r="HM51" s="4">
         <v>14398</v>
       </c>
       <c r="HN51" s="4">
         <v>14418</v>
       </c>
+      <c r="HO51" s="4">
+        <v>14857</v>
+      </c>
     </row>
-    <row r="52" spans="1:223">
+    <row r="52" spans="1:224">
       <c r="A52" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B52" s="4">
         <v>115655</v>
       </c>
       <c r="C52" s="4">
         <v>115986</v>
       </c>
       <c r="D52" s="4">
         <v>116780</v>
       </c>
       <c r="E52" s="4">
         <v>116849</v>
       </c>
       <c r="F52" s="4">
         <v>116870</v>
       </c>
       <c r="G52" s="4">
         <v>116995</v>
       </c>
       <c r="H52" s="4">
         <v>117483</v>
       </c>
       <c r="I52" s="4">
         <v>116209</v>
       </c>
@@ -33314,54 +33458,57 @@
       </c>
       <c r="HG52" s="4">
         <v>150155</v>
       </c>
       <c r="HH52" s="4">
         <v>150497</v>
       </c>
       <c r="HI52" s="4">
         <v>150176</v>
       </c>
       <c r="HJ52" s="4">
         <v>149411</v>
       </c>
       <c r="HK52" s="4">
         <v>149487</v>
       </c>
       <c r="HL52" s="4">
         <v>150161</v>
       </c>
       <c r="HM52" s="4">
         <v>150240</v>
       </c>
       <c r="HN52" s="4">
         <v>150420</v>
       </c>
+      <c r="HO52" s="4">
+        <v>150388</v>
+      </c>
     </row>
-    <row r="53" spans="1:223">
+    <row r="53" spans="1:224">
       <c r="A53" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B53" s="4">
         <v>17760</v>
       </c>
       <c r="C53" s="4">
         <v>17782</v>
       </c>
       <c r="D53" s="4">
         <v>17991</v>
       </c>
       <c r="E53" s="4">
         <v>18272</v>
       </c>
       <c r="F53" s="4">
         <v>18417</v>
       </c>
       <c r="G53" s="4">
         <v>18408</v>
       </c>
       <c r="H53" s="4">
         <v>18649</v>
       </c>
       <c r="I53" s="4">
         <v>18619</v>
       </c>
@@ -33982,74 +34129,77 @@
       </c>
       <c r="HG53" s="4">
         <v>19782</v>
       </c>
       <c r="HH53" s="4">
         <v>19589</v>
       </c>
       <c r="HI53" s="4">
         <v>19249</v>
       </c>
       <c r="HJ53" s="4">
         <v>19731</v>
       </c>
       <c r="HK53" s="4">
         <v>19812</v>
       </c>
       <c r="HL53" s="4">
         <v>20169</v>
       </c>
       <c r="HM53" s="4">
         <v>20329</v>
       </c>
       <c r="HN53" s="4">
         <v>20392</v>
       </c>
+      <c r="HO53" s="4">
+        <v>20509</v>
+      </c>
     </row>
-    <row r="55" spans="1:223">
+    <row r="55" spans="1:224">
       <c r="A55" s="5" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>274</v>
+      </c>
+      <c r="HP55" s="5" t="s">
+        <v>274</v>
       </c>
     </row>
-    <row r="56" spans="1:223">
+    <row r="56" spans="1:224">
       <c r="A56" s="5" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>275</v>
+      </c>
+      <c r="HP56" s="5" t="s">
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:HN1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A56:HN56"/>
+    <mergeCell ref="A1:HO1"/>
+    <mergeCell ref="A2:HO2"/>
+    <mergeCell ref="A4:HO4"/>
+    <mergeCell ref="A55:HO55"/>
+    <mergeCell ref="A56:HO56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Monatsdaten</vt:lpstr>