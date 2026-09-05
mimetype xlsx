--- v2 (2026-07-24)
+++ v3 (2026-09-05)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monatsdaten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
   <si>
     <t>Aktivbeschäftigte nach Wirtschaftsklassen (Monat)</t>
   </si>
   <si>
-    <t>Steiermark, Zeitreihe 2008-01-31-2026-06-30</t>
+    <t>Steiermark, Zeitreihe 2008-01-31-2026-07-31</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Wirtschaftsklassen 2025</t>
   </si>
   <si>
     <t>2008-01-31</t>
   </si>
   <si>
     <t>2008-02-29</t>
   </si>
   <si>
     <t>2008-03-31</t>
   </si>
   <si>
     <t>2008-04-30</t>
   </si>
   <si>
     <t>2008-05-31</t>
   </si>
   <si>
     <t>2008-06-30</t>
   </si>
@@ -692,50 +692,53 @@
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>A PRIMÄRSEKTOR</t>
   </si>
   <si>
     <t>B-F PRODUKTIONSSEKTOR</t>
   </si>
   <si>
     <t>B Bergbau und Gewinnung von Steinen und Erden</t>
   </si>
   <si>
     <t>C Herstellung von Waren</t>
   </si>
   <si>
     <t>… Technologiebereich (20, 21, 26-30)</t>
   </si>
   <si>
     <t>… 10-12 Nahrungs-, Futtermittel-, Getränkeherstellung u. Tabakverarb.</t>
   </si>
   <si>
     <t>… 13-14 Textilien und Bekleidung</t>
   </si>
   <si>
     <t>… 15 Leder, Lederwaren und Schuhe</t>
@@ -788,54 +791,54 @@
   <si>
     <t>F Bauwesen</t>
   </si>
   <si>
     <t>G-V DIENSTLEISTUNGSSEKTOR</t>
   </si>
   <si>
     <t>G Handel</t>
   </si>
   <si>
     <t>H Verkehr und Lagerei</t>
   </si>
   <si>
     <t>I Beherbergung und Gastronomie</t>
   </si>
   <si>
     <t>J-K Medien und IT-Dienstleistungen</t>
   </si>
   <si>
     <t>… 62 Erbringung von Dienstleistungen der Informationstechnologie</t>
   </si>
   <si>
     <t>… 63 Informationsdienstleistungen</t>
   </si>
   <si>
-    <t>L Finanz- und Versicherungsdienstleistungen</t>
+    <t>M-O Wirtschaftsdienste</t>
   </si>
   <si>
-    <t>M-O Wirtschaftsdienste</t>
+    <t>L Finanz- und Versicherungsdienstleistungen</t>
   </si>
   <si>
     <t>… wissenschaftliche/technische Dienstleistungen (69-75)</t>
   </si>
   <si>
     <t>… 68 Grundstücks- und Wohnungswesen</t>
   </si>
   <si>
     <t>… 69 Rechts- und Steuerberatung, Wirtschaftsprüfung</t>
   </si>
   <si>
     <t>… 70 Verwalt./Führung v. Unternehm./Betrieben; Unternehmensberat.</t>
   </si>
   <si>
     <t>… 71 Architektur/Ingenieurbüros; techn./physikal./chem. Untersuchung</t>
   </si>
   <si>
     <t>… 72 Forschung und Entwicklung</t>
   </si>
   <si>
     <t>… 73 Werbung und Marktforschung</t>
   </si>
   <si>
     <t>… 74 Sonstige freiberufl./wissenschaftl./techn. Tätigkeiten</t>
   </si>
@@ -845,51 +848,51 @@
   <si>
     <t>… 77 Vermietung und Leasing</t>
   </si>
   <si>
     <t>… 78 Vermittlung und Überlassung von Arbeitskräften</t>
   </si>
   <si>
     <t>… 79-82 sonstige Wirtschaftsdienste</t>
   </si>
   <si>
     <t>P-R Öffent. Verwaltung, Unterrichtsw., Gesundheits- u. Sozialw.</t>
   </si>
   <si>
     <t>S-V Sonstige Dienstleistungen</t>
   </si>
   <si>
     <t>Quelle: DVSV</t>
   </si>
   <si>
     <t xml:space="preserve">Aktivbeschäftigte beziehen sich auf unselbstständig Beschäftigte am Arbeitsort. Das sind Arbeiter, Angestellte, Lehrlinge, Beamte und freie Dienstnehmer über der Geringfügigkeitsgrenze. Ausgenommen davon sind Präsenzdiener und Kinderbetreuungsgeldgezieher/innen mit aufrechtem Dienstverhältnis. Es werden Beschäftigungsverhältnisse gezählt. Daher scheint eine Person mit zwei Beschäftigungsverhältnissen auch zweimal auf. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1224,81 +1227,81 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:HP56"/>
+  <dimension ref="A1:HQ56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="HP56" sqref="HP56"/>
+      <selection activeCell="HQ56" sqref="HQ56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="224" max="224" width="2230" hidden="true" customWidth="true" style="0"/>
+    <col min="225" max="225" width="2240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:224">
+    <row r="1" spans="1:225">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:224">
+    <row r="2" spans="1:225">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:224">
+    <row r="4" spans="1:225">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:224">
+    <row r="5" spans="1:225">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1924,54 +1927,57 @@
       </c>
       <c r="HH5" s="3" t="s">
         <v>218</v>
       </c>
       <c r="HI5" s="3" t="s">
         <v>219</v>
       </c>
       <c r="HJ5" s="3" t="s">
         <v>220</v>
       </c>
       <c r="HK5" s="3" t="s">
         <v>221</v>
       </c>
       <c r="HL5" s="3" t="s">
         <v>222</v>
       </c>
       <c r="HM5" s="3" t="s">
         <v>223</v>
       </c>
       <c r="HN5" s="3" t="s">
         <v>224</v>
       </c>
       <c r="HO5" s="3" t="s">
         <v>225</v>
       </c>
+      <c r="HP5" s="3" t="s">
+        <v>226</v>
+      </c>
     </row>
-    <row r="6" spans="1:224">
+    <row r="6" spans="1:225">
       <c r="A6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B6" s="4">
         <v>439075</v>
       </c>
       <c r="C6" s="4">
         <v>443774</v>
       </c>
       <c r="D6" s="4">
         <v>451549</v>
       </c>
       <c r="E6" s="4">
         <v>455275</v>
       </c>
       <c r="F6" s="4">
         <v>457704</v>
       </c>
       <c r="G6" s="4">
         <v>462176</v>
       </c>
       <c r="H6" s="4">
         <v>470553</v>
       </c>
       <c r="I6" s="4">
         <v>463971</v>
       </c>
@@ -2595,54 +2601,57 @@
       </c>
       <c r="HH6" s="4">
         <v>536913</v>
       </c>
       <c r="HI6" s="4">
         <v>525865</v>
       </c>
       <c r="HJ6" s="4">
         <v>522795</v>
       </c>
       <c r="HK6" s="4">
         <v>527374</v>
       </c>
       <c r="HL6" s="4">
         <v>535180</v>
       </c>
       <c r="HM6" s="4">
         <v>535943</v>
       </c>
       <c r="HN6" s="4">
         <v>538554</v>
       </c>
       <c r="HO6" s="4">
         <v>543107</v>
       </c>
+      <c r="HP6" s="4">
+        <v>545046</v>
+      </c>
     </row>
-    <row r="7" spans="1:224">
+    <row r="7" spans="1:225">
       <c r="A7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B7" s="4">
         <v>2361</v>
       </c>
       <c r="C7" s="4">
         <v>3077</v>
       </c>
       <c r="D7" s="4">
         <v>3514</v>
       </c>
       <c r="E7" s="4">
         <v>4013</v>
       </c>
       <c r="F7" s="4">
         <v>4328</v>
       </c>
       <c r="G7" s="4">
         <v>4886</v>
       </c>
       <c r="H7" s="4">
         <v>4492</v>
       </c>
       <c r="I7" s="4">
         <v>4201</v>
       </c>
@@ -3266,54 +3275,57 @@
       </c>
       <c r="HH7" s="4">
         <v>5053</v>
       </c>
       <c r="HI7" s="4">
         <v>4038</v>
       </c>
       <c r="HJ7" s="4">
         <v>4378</v>
       </c>
       <c r="HK7" s="4">
         <v>4967</v>
       </c>
       <c r="HL7" s="4">
         <v>5722</v>
       </c>
       <c r="HM7" s="4">
         <v>6149</v>
       </c>
       <c r="HN7" s="4">
         <v>6301</v>
       </c>
       <c r="HO7" s="4">
         <v>7548</v>
       </c>
+      <c r="HP7" s="4">
+        <v>6514</v>
+      </c>
     </row>
-    <row r="8" spans="1:224">
+    <row r="8" spans="1:225">
       <c r="A8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B8" s="4">
         <v>136135</v>
       </c>
       <c r="C8" s="4">
         <v>138373</v>
       </c>
       <c r="D8" s="4">
         <v>143360</v>
       </c>
       <c r="E8" s="4">
         <v>146124</v>
       </c>
       <c r="F8" s="4">
         <v>146781</v>
       </c>
       <c r="G8" s="4">
         <v>148310</v>
       </c>
       <c r="H8" s="4">
         <v>153095</v>
       </c>
       <c r="I8" s="4">
         <v>150037</v>
       </c>
@@ -3937,54 +3949,57 @@
       </c>
       <c r="HH8" s="4">
         <v>158812</v>
       </c>
       <c r="HI8" s="4">
         <v>150907</v>
       </c>
       <c r="HJ8" s="4">
         <v>148798</v>
       </c>
       <c r="HK8" s="4">
         <v>151630</v>
       </c>
       <c r="HL8" s="4">
         <v>156500</v>
       </c>
       <c r="HM8" s="4">
         <v>157419</v>
       </c>
       <c r="HN8" s="4">
         <v>157599</v>
       </c>
       <c r="HO8" s="4">
         <v>157869</v>
       </c>
+      <c r="HP8" s="4">
+        <v>159986</v>
+      </c>
     </row>
-    <row r="9" spans="1:224">
+    <row r="9" spans="1:225">
       <c r="A9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B9" s="4">
         <v>1019</v>
       </c>
       <c r="C9" s="4">
         <v>1025</v>
       </c>
       <c r="D9" s="4">
         <v>1123</v>
       </c>
       <c r="E9" s="4">
         <v>1194</v>
       </c>
       <c r="F9" s="4">
         <v>1208</v>
       </c>
       <c r="G9" s="4">
         <v>1226</v>
       </c>
       <c r="H9" s="4">
         <v>1260</v>
       </c>
       <c r="I9" s="4">
         <v>1237</v>
       </c>
@@ -4608,54 +4623,57 @@
       </c>
       <c r="HH9" s="4">
         <v>1156</v>
       </c>
       <c r="HI9" s="4">
         <v>1042</v>
       </c>
       <c r="HJ9" s="4">
         <v>1046</v>
       </c>
       <c r="HK9" s="4">
         <v>1067</v>
       </c>
       <c r="HL9" s="4">
         <v>1122</v>
       </c>
       <c r="HM9" s="4">
         <v>1099</v>
       </c>
       <c r="HN9" s="4">
         <v>1107</v>
       </c>
       <c r="HO9" s="4">
         <v>1109</v>
       </c>
+      <c r="HP9" s="4">
+        <v>1124</v>
+      </c>
     </row>
-    <row r="10" spans="1:224">
+    <row r="10" spans="1:225">
       <c r="A10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B10" s="4">
         <v>102391</v>
       </c>
       <c r="C10" s="4">
         <v>102737</v>
       </c>
       <c r="D10" s="4">
         <v>103747</v>
       </c>
       <c r="E10" s="4">
         <v>103892</v>
       </c>
       <c r="F10" s="4">
         <v>103881</v>
       </c>
       <c r="G10" s="4">
         <v>104788</v>
       </c>
       <c r="H10" s="4">
         <v>108079</v>
       </c>
       <c r="I10" s="4">
         <v>105598</v>
       </c>
@@ -5279,54 +5297,57 @@
       </c>
       <c r="HH10" s="4">
         <v>110789</v>
       </c>
       <c r="HI10" s="4">
         <v>109704</v>
       </c>
       <c r="HJ10" s="4">
         <v>109214</v>
       </c>
       <c r="HK10" s="4">
         <v>109414</v>
       </c>
       <c r="HL10" s="4">
         <v>109874</v>
       </c>
       <c r="HM10" s="4">
         <v>109568</v>
       </c>
       <c r="HN10" s="4">
         <v>109635</v>
       </c>
       <c r="HO10" s="4">
         <v>109655</v>
       </c>
+      <c r="HP10" s="4">
+        <v>111060</v>
+      </c>
     </row>
-    <row r="11" spans="1:224">
+    <row r="11" spans="1:225">
       <c r="A11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B11" s="4">
         <v>39377</v>
       </c>
       <c r="C11" s="4">
         <v>39379</v>
       </c>
       <c r="D11" s="4">
         <v>39460</v>
       </c>
       <c r="E11" s="4">
         <v>39399</v>
       </c>
       <c r="F11" s="4">
         <v>39294</v>
       </c>
       <c r="G11" s="4">
         <v>39497</v>
       </c>
       <c r="H11" s="4">
         <v>41012</v>
       </c>
       <c r="I11" s="4">
         <v>39997</v>
       </c>
@@ -5950,54 +5971,57 @@
       </c>
       <c r="HH11" s="4">
         <v>51190</v>
       </c>
       <c r="HI11" s="4">
         <v>51038</v>
       </c>
       <c r="HJ11" s="4">
         <v>50819</v>
       </c>
       <c r="HK11" s="4">
         <v>50787</v>
       </c>
       <c r="HL11" s="4">
         <v>50819</v>
       </c>
       <c r="HM11" s="4">
         <v>50695</v>
       </c>
       <c r="HN11" s="4">
         <v>50679</v>
       </c>
       <c r="HO11" s="4">
         <v>50505</v>
       </c>
+      <c r="HP11" s="4">
+        <v>51265</v>
+      </c>
     </row>
-    <row r="12" spans="1:224">
+    <row r="12" spans="1:225">
       <c r="A12" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B12" s="4">
         <v>9718</v>
       </c>
       <c r="C12" s="4">
         <v>9760</v>
       </c>
       <c r="D12" s="4">
         <v>9797</v>
       </c>
       <c r="E12" s="4">
         <v>9799</v>
       </c>
       <c r="F12" s="4">
         <v>9838</v>
       </c>
       <c r="G12" s="4">
         <v>9868</v>
       </c>
       <c r="H12" s="4">
         <v>10041</v>
       </c>
       <c r="I12" s="4">
         <v>9892</v>
       </c>
@@ -6621,54 +6645,57 @@
       </c>
       <c r="HH12" s="4">
         <v>11720</v>
       </c>
       <c r="HI12" s="4">
         <v>11685</v>
       </c>
       <c r="HJ12" s="4">
         <v>11597</v>
       </c>
       <c r="HK12" s="4">
         <v>11610</v>
       </c>
       <c r="HL12" s="4">
         <v>11728</v>
       </c>
       <c r="HM12" s="4">
         <v>11751</v>
       </c>
       <c r="HN12" s="4">
         <v>11877</v>
       </c>
       <c r="HO12" s="4">
         <v>11939</v>
       </c>
+      <c r="HP12" s="4">
+        <v>12156</v>
+      </c>
     </row>
-    <row r="13" spans="1:224">
+    <row r="13" spans="1:225">
       <c r="A13" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B13" s="4">
         <v>2358</v>
       </c>
       <c r="C13" s="4">
         <v>2354</v>
       </c>
       <c r="D13" s="4">
         <v>2373</v>
       </c>
       <c r="E13" s="4">
         <v>2348</v>
       </c>
       <c r="F13" s="4">
         <v>2330</v>
       </c>
       <c r="G13" s="4">
         <v>2334</v>
       </c>
       <c r="H13" s="4">
         <v>2312</v>
       </c>
       <c r="I13" s="4">
         <v>2169</v>
       </c>
@@ -7292,54 +7319,57 @@
       </c>
       <c r="HH13" s="4">
         <v>1030</v>
       </c>
       <c r="HI13" s="4">
         <v>951</v>
       </c>
       <c r="HJ13" s="4">
         <v>1038</v>
       </c>
       <c r="HK13" s="4">
         <v>1045</v>
       </c>
       <c r="HL13" s="4">
         <v>1041</v>
       </c>
       <c r="HM13" s="4">
         <v>1045</v>
       </c>
       <c r="HN13" s="4">
         <v>1036</v>
       </c>
       <c r="HO13" s="4">
         <v>1036</v>
       </c>
+      <c r="HP13" s="4">
+        <v>1036</v>
+      </c>
     </row>
-    <row r="14" spans="1:224">
+    <row r="14" spans="1:225">
       <c r="A14" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B14" s="4">
         <v>1666</v>
       </c>
       <c r="C14" s="4">
         <v>1692</v>
       </c>
       <c r="D14" s="4">
         <v>1685</v>
       </c>
       <c r="E14" s="4">
         <v>1693</v>
       </c>
       <c r="F14" s="4">
         <v>1682</v>
       </c>
       <c r="G14" s="4">
         <v>1715</v>
       </c>
       <c r="H14" s="4">
         <v>1798</v>
       </c>
       <c r="I14" s="4">
         <v>1725</v>
       </c>
@@ -7963,54 +7993,57 @@
       </c>
       <c r="HH14" s="4">
         <v>861</v>
       </c>
       <c r="HI14" s="4">
         <v>852</v>
       </c>
       <c r="HJ14" s="4">
         <v>833</v>
       </c>
       <c r="HK14" s="4">
         <v>829</v>
       </c>
       <c r="HL14" s="4">
         <v>822</v>
       </c>
       <c r="HM14" s="4">
         <v>803</v>
       </c>
       <c r="HN14" s="4">
         <v>794</v>
       </c>
       <c r="HO14" s="4">
         <v>755</v>
       </c>
+      <c r="HP14" s="4">
+        <v>385</v>
+      </c>
     </row>
-    <row r="15" spans="1:224">
+    <row r="15" spans="1:225">
       <c r="A15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B15" s="4">
         <v>5677</v>
       </c>
       <c r="C15" s="4">
         <v>5707</v>
       </c>
       <c r="D15" s="4">
         <v>5877</v>
       </c>
       <c r="E15" s="4">
         <v>5927</v>
       </c>
       <c r="F15" s="4">
         <v>5950</v>
       </c>
       <c r="G15" s="4">
         <v>5980</v>
       </c>
       <c r="H15" s="4">
         <v>6102</v>
       </c>
       <c r="I15" s="4">
         <v>5970</v>
       </c>
@@ -8634,54 +8667,57 @@
       </c>
       <c r="HH15" s="4">
         <v>4536</v>
       </c>
       <c r="HI15" s="4">
         <v>4423</v>
       </c>
       <c r="HJ15" s="4">
         <v>4426</v>
       </c>
       <c r="HK15" s="4">
         <v>4469</v>
       </c>
       <c r="HL15" s="4">
         <v>4516</v>
       </c>
       <c r="HM15" s="4">
         <v>4494</v>
       </c>
       <c r="HN15" s="4">
         <v>4516</v>
       </c>
       <c r="HO15" s="4">
         <v>4537</v>
       </c>
+      <c r="HP15" s="4">
+        <v>4581</v>
+      </c>
     </row>
-    <row r="16" spans="1:224">
+    <row r="16" spans="1:225">
       <c r="A16" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B16" s="4">
         <v>4956</v>
       </c>
       <c r="C16" s="4">
         <v>4939</v>
       </c>
       <c r="D16" s="4">
         <v>4954</v>
       </c>
       <c r="E16" s="4">
         <v>4929</v>
       </c>
       <c r="F16" s="4">
         <v>4917</v>
       </c>
       <c r="G16" s="4">
         <v>4957</v>
       </c>
       <c r="H16" s="4">
         <v>5148</v>
       </c>
       <c r="I16" s="4">
         <v>5018</v>
       </c>
@@ -9305,54 +9341,57 @@
       </c>
       <c r="HH16" s="4">
         <v>4419</v>
       </c>
       <c r="HI16" s="4">
         <v>4397</v>
       </c>
       <c r="HJ16" s="4">
         <v>4418</v>
       </c>
       <c r="HK16" s="4">
         <v>4421</v>
       </c>
       <c r="HL16" s="4">
         <v>4402</v>
       </c>
       <c r="HM16" s="4">
         <v>4361</v>
       </c>
       <c r="HN16" s="4">
         <v>4344</v>
       </c>
       <c r="HO16" s="4">
         <v>4344</v>
       </c>
+      <c r="HP16" s="4">
+        <v>4437</v>
+      </c>
     </row>
-    <row r="17" spans="1:224">
+    <row r="17" spans="1:225">
       <c r="A17" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B17" s="4">
         <v>1077</v>
       </c>
       <c r="C17" s="4">
         <v>1072</v>
       </c>
       <c r="D17" s="4">
         <v>1065</v>
       </c>
       <c r="E17" s="4">
         <v>1070</v>
       </c>
       <c r="F17" s="4">
         <v>1084</v>
       </c>
       <c r="G17" s="4">
         <v>1072</v>
       </c>
       <c r="H17" s="4">
         <v>1068</v>
       </c>
       <c r="I17" s="4">
         <v>1066</v>
       </c>
@@ -9976,54 +10015,57 @@
       </c>
       <c r="HH17" s="4">
         <v>739</v>
       </c>
       <c r="HI17" s="4">
         <v>734</v>
       </c>
       <c r="HJ17" s="4">
         <v>728</v>
       </c>
       <c r="HK17" s="4">
         <v>728</v>
       </c>
       <c r="HL17" s="4">
         <v>732</v>
       </c>
       <c r="HM17" s="4">
         <v>725</v>
       </c>
       <c r="HN17" s="4">
         <v>724</v>
       </c>
       <c r="HO17" s="4">
         <v>723</v>
       </c>
+      <c r="HP17" s="4">
+        <v>731</v>
+      </c>
     </row>
-    <row r="18" spans="1:224">
+    <row r="18" spans="1:225">
       <c r="A18" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B18" s="4">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>15</v>
       </c>
       <c r="D18" s="4">
         <v>15</v>
       </c>
       <c r="E18" s="4">
         <v>15</v>
       </c>
       <c r="F18" s="4">
         <v>15</v>
       </c>
       <c r="G18" s="4">
         <v>15</v>
       </c>
       <c r="H18" s="4">
         <v>15</v>
       </c>
       <c r="I18" s="4">
         <v>15</v>
       </c>
@@ -10647,54 +10689,57 @@
       </c>
       <c r="HH18" s="4">
         <v>6</v>
       </c>
       <c r="HI18" s="4">
         <v>6</v>
       </c>
       <c r="HJ18" s="4">
         <v>7</v>
       </c>
       <c r="HK18" s="4">
         <v>7</v>
       </c>
       <c r="HL18" s="4">
         <v>7</v>
       </c>
       <c r="HM18" s="4">
         <v>7</v>
       </c>
       <c r="HN18" s="4">
         <v>7</v>
       </c>
       <c r="HO18" s="4">
         <v>7</v>
       </c>
+      <c r="HP18" s="4">
+        <v>7</v>
+      </c>
     </row>
-    <row r="19" spans="1:224">
+    <row r="19" spans="1:225">
       <c r="A19" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B19" s="4">
         <v>1057</v>
       </c>
       <c r="C19" s="4">
         <v>1057</v>
       </c>
       <c r="D19" s="4">
         <v>1071</v>
       </c>
       <c r="E19" s="4">
         <v>1071</v>
       </c>
       <c r="F19" s="4">
         <v>1074</v>
       </c>
       <c r="G19" s="4">
         <v>1079</v>
       </c>
       <c r="H19" s="4">
         <v>1120</v>
       </c>
       <c r="I19" s="4">
         <v>1091</v>
       </c>
@@ -11318,54 +11363,57 @@
       </c>
       <c r="HH19" s="4">
         <v>1660</v>
       </c>
       <c r="HI19" s="4">
         <v>1663</v>
       </c>
       <c r="HJ19" s="4">
         <v>1666</v>
       </c>
       <c r="HK19" s="4">
         <v>1673</v>
       </c>
       <c r="HL19" s="4">
         <v>1695</v>
       </c>
       <c r="HM19" s="4">
         <v>1706</v>
       </c>
       <c r="HN19" s="4">
         <v>1699</v>
       </c>
       <c r="HO19" s="4">
         <v>1701</v>
       </c>
+      <c r="HP19" s="4">
+        <v>1768</v>
+      </c>
     </row>
-    <row r="20" spans="1:224">
+    <row r="20" spans="1:225">
       <c r="A20" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B20" s="4">
         <v>819</v>
       </c>
       <c r="C20" s="4">
         <v>830</v>
       </c>
       <c r="D20" s="4">
         <v>837</v>
       </c>
       <c r="E20" s="4">
         <v>835</v>
       </c>
       <c r="F20" s="4">
         <v>844</v>
       </c>
       <c r="G20" s="4">
         <v>855</v>
       </c>
       <c r="H20" s="4">
         <v>895</v>
       </c>
       <c r="I20" s="4">
         <v>894</v>
       </c>
@@ -11989,54 +12037,57 @@
       </c>
       <c r="HH20" s="4">
         <v>2578</v>
       </c>
       <c r="HI20" s="4">
         <v>2578</v>
       </c>
       <c r="HJ20" s="4">
         <v>2605</v>
       </c>
       <c r="HK20" s="4">
         <v>2637</v>
       </c>
       <c r="HL20" s="4">
         <v>2633</v>
       </c>
       <c r="HM20" s="4">
         <v>2648</v>
       </c>
       <c r="HN20" s="4">
         <v>2637</v>
       </c>
       <c r="HO20" s="4">
         <v>2635</v>
       </c>
+      <c r="HP20" s="4">
+        <v>2677</v>
+      </c>
     </row>
-    <row r="21" spans="1:224">
+    <row r="21" spans="1:225">
       <c r="A21" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B21" s="4">
         <v>3001</v>
       </c>
       <c r="C21" s="4">
         <v>3021</v>
       </c>
       <c r="D21" s="4">
         <v>3097</v>
       </c>
       <c r="E21" s="4">
         <v>3116</v>
       </c>
       <c r="F21" s="4">
         <v>3100</v>
       </c>
       <c r="G21" s="4">
         <v>3138</v>
       </c>
       <c r="H21" s="4">
         <v>3192</v>
       </c>
       <c r="I21" s="4">
         <v>3141</v>
       </c>
@@ -12660,54 +12711,57 @@
       </c>
       <c r="HH21" s="4">
         <v>2712</v>
       </c>
       <c r="HI21" s="4">
         <v>2677</v>
       </c>
       <c r="HJ21" s="4">
         <v>2664</v>
       </c>
       <c r="HK21" s="4">
         <v>2681</v>
       </c>
       <c r="HL21" s="4">
         <v>2693</v>
       </c>
       <c r="HM21" s="4">
         <v>2708</v>
       </c>
       <c r="HN21" s="4">
         <v>2702</v>
       </c>
       <c r="HO21" s="4">
         <v>2758</v>
       </c>
+      <c r="HP21" s="4">
+        <v>2783</v>
+      </c>
     </row>
-    <row r="22" spans="1:224">
+    <row r="22" spans="1:225">
       <c r="A22" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B22" s="4">
         <v>4724</v>
       </c>
       <c r="C22" s="4">
         <v>4957</v>
       </c>
       <c r="D22" s="4">
         <v>5360</v>
       </c>
       <c r="E22" s="4">
         <v>5538</v>
       </c>
       <c r="F22" s="4">
         <v>5591</v>
       </c>
       <c r="G22" s="4">
         <v>5673</v>
       </c>
       <c r="H22" s="4">
         <v>5846</v>
       </c>
       <c r="I22" s="4">
         <v>5662</v>
       </c>
@@ -13331,54 +13385,57 @@
       </c>
       <c r="HH22" s="4">
         <v>4086</v>
       </c>
       <c r="HI22" s="4">
         <v>3685</v>
       </c>
       <c r="HJ22" s="4">
         <v>3668</v>
       </c>
       <c r="HK22" s="4">
         <v>3807</v>
       </c>
       <c r="HL22" s="4">
         <v>4095</v>
       </c>
       <c r="HM22" s="4">
         <v>4202</v>
       </c>
       <c r="HN22" s="4">
         <v>4192</v>
       </c>
       <c r="HO22" s="4">
         <v>4186</v>
       </c>
+      <c r="HP22" s="4">
+        <v>4292</v>
+      </c>
     </row>
-    <row r="23" spans="1:224">
+    <row r="23" spans="1:225">
       <c r="A23" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B23" s="4">
         <v>9785</v>
       </c>
       <c r="C23" s="4">
         <v>9792</v>
       </c>
       <c r="D23" s="4">
         <v>9880</v>
       </c>
       <c r="E23" s="4">
         <v>9846</v>
       </c>
       <c r="F23" s="4">
         <v>9857</v>
       </c>
       <c r="G23" s="4">
         <v>10096</v>
       </c>
       <c r="H23" s="4">
         <v>10544</v>
       </c>
       <c r="I23" s="4">
         <v>10229</v>
       </c>
@@ -14002,54 +14059,57 @@
       </c>
       <c r="HH23" s="4">
         <v>10385</v>
       </c>
       <c r="HI23" s="4">
         <v>10338</v>
       </c>
       <c r="HJ23" s="4">
         <v>10279</v>
       </c>
       <c r="HK23" s="4">
         <v>10242</v>
       </c>
       <c r="HL23" s="4">
         <v>10150</v>
       </c>
       <c r="HM23" s="4">
         <v>10018</v>
       </c>
       <c r="HN23" s="4">
         <v>10000</v>
       </c>
       <c r="HO23" s="4">
         <v>10035</v>
       </c>
+      <c r="HP23" s="4">
+        <v>10288</v>
+      </c>
     </row>
-    <row r="24" spans="1:224">
+    <row r="24" spans="1:225">
       <c r="A24" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B24" s="4">
         <v>11902</v>
       </c>
       <c r="C24" s="4">
         <v>11904</v>
       </c>
       <c r="D24" s="4">
         <v>12006</v>
       </c>
       <c r="E24" s="4">
         <v>11988</v>
       </c>
       <c r="F24" s="4">
         <v>12002</v>
       </c>
       <c r="G24" s="4">
         <v>12147</v>
       </c>
       <c r="H24" s="4">
         <v>12483</v>
       </c>
       <c r="I24" s="4">
         <v>12261</v>
       </c>
@@ -14673,54 +14733,57 @@
       </c>
       <c r="HH24" s="4">
         <v>11439</v>
       </c>
       <c r="HI24" s="4">
         <v>11332</v>
       </c>
       <c r="HJ24" s="4">
         <v>11251</v>
       </c>
       <c r="HK24" s="4">
         <v>11291</v>
       </c>
       <c r="HL24" s="4">
         <v>11307</v>
       </c>
       <c r="HM24" s="4">
         <v>11199</v>
       </c>
       <c r="HN24" s="4">
         <v>11196</v>
       </c>
       <c r="HO24" s="4">
         <v>11227</v>
       </c>
+      <c r="HP24" s="4">
+        <v>11368</v>
+      </c>
     </row>
-    <row r="25" spans="1:224">
+    <row r="25" spans="1:225">
       <c r="A25" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B25" s="4">
         <v>12292</v>
       </c>
       <c r="C25" s="4">
         <v>12300</v>
       </c>
       <c r="D25" s="4">
         <v>12360</v>
       </c>
       <c r="E25" s="4">
         <v>12332</v>
       </c>
       <c r="F25" s="4">
         <v>12290</v>
       </c>
       <c r="G25" s="4">
         <v>12404</v>
       </c>
       <c r="H25" s="4">
         <v>13017</v>
       </c>
       <c r="I25" s="4">
         <v>12624</v>
       </c>
@@ -15344,54 +15407,57 @@
       </c>
       <c r="HH25" s="4">
         <v>18220</v>
       </c>
       <c r="HI25" s="4">
         <v>18132</v>
       </c>
       <c r="HJ25" s="4">
         <v>18030</v>
       </c>
       <c r="HK25" s="4">
         <v>17969</v>
       </c>
       <c r="HL25" s="4">
         <v>17975</v>
       </c>
       <c r="HM25" s="4">
         <v>17824</v>
       </c>
       <c r="HN25" s="4">
         <v>17879</v>
       </c>
       <c r="HO25" s="4">
         <v>17808</v>
       </c>
+      <c r="HP25" s="4">
+        <v>18133</v>
+      </c>
     </row>
-    <row r="26" spans="1:224">
+    <row r="26" spans="1:225">
       <c r="A26" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B26" s="4">
         <v>11773</v>
       </c>
       <c r="C26" s="4">
         <v>11800</v>
       </c>
       <c r="D26" s="4">
         <v>11855</v>
       </c>
       <c r="E26" s="4">
         <v>11875</v>
       </c>
       <c r="F26" s="4">
         <v>11899</v>
       </c>
       <c r="G26" s="4">
         <v>12066</v>
       </c>
       <c r="H26" s="4">
         <v>12520</v>
       </c>
       <c r="I26" s="4">
         <v>12226</v>
       </c>
@@ -16015,54 +16081,57 @@
       </c>
       <c r="HH26" s="4">
         <v>15849</v>
       </c>
       <c r="HI26" s="4">
         <v>15848</v>
       </c>
       <c r="HJ26" s="4">
         <v>15808</v>
       </c>
       <c r="HK26" s="4">
         <v>15843</v>
       </c>
       <c r="HL26" s="4">
         <v>15888</v>
       </c>
       <c r="HM26" s="4">
         <v>15916</v>
       </c>
       <c r="HN26" s="4">
         <v>15915</v>
       </c>
       <c r="HO26" s="4">
         <v>15884</v>
       </c>
+      <c r="HP26" s="4">
+        <v>16127</v>
+      </c>
     </row>
-    <row r="27" spans="1:224">
+    <row r="27" spans="1:225">
       <c r="A27" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B27" s="4">
         <v>13436</v>
       </c>
       <c r="C27" s="4">
         <v>13392</v>
       </c>
       <c r="D27" s="4">
         <v>13337</v>
       </c>
       <c r="E27" s="4">
         <v>13286</v>
       </c>
       <c r="F27" s="4">
         <v>13187</v>
       </c>
       <c r="G27" s="4">
         <v>13093</v>
       </c>
       <c r="H27" s="4">
         <v>13460</v>
       </c>
       <c r="I27" s="4">
         <v>13162</v>
       </c>
@@ -16686,54 +16755,57 @@
       </c>
       <c r="HH27" s="4">
         <v>12883</v>
       </c>
       <c r="HI27" s="4">
         <v>12817</v>
       </c>
       <c r="HJ27" s="4">
         <v>12710</v>
       </c>
       <c r="HK27" s="4">
         <v>12665</v>
       </c>
       <c r="HL27" s="4">
         <v>12628</v>
       </c>
       <c r="HM27" s="4">
         <v>12601</v>
       </c>
       <c r="HN27" s="4">
         <v>12549</v>
       </c>
       <c r="HO27" s="4">
         <v>12477</v>
       </c>
+      <c r="HP27" s="4">
+        <v>12560</v>
+      </c>
     </row>
-    <row r="28" spans="1:224">
+    <row r="28" spans="1:225">
       <c r="A28" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B28" s="4">
         <v>8135</v>
       </c>
       <c r="C28" s="4">
         <v>8145</v>
       </c>
       <c r="D28" s="4">
         <v>8178</v>
       </c>
       <c r="E28" s="4">
         <v>8224</v>
       </c>
       <c r="F28" s="4">
         <v>8221</v>
       </c>
       <c r="G28" s="4">
         <v>8296</v>
       </c>
       <c r="H28" s="4">
         <v>8518</v>
       </c>
       <c r="I28" s="4">
         <v>8453</v>
       </c>
@@ -17357,54 +17429,57 @@
       </c>
       <c r="HH28" s="4">
         <v>7666</v>
       </c>
       <c r="HI28" s="4">
         <v>7586</v>
       </c>
       <c r="HJ28" s="4">
         <v>7486</v>
       </c>
       <c r="HK28" s="4">
         <v>7497</v>
       </c>
       <c r="HL28" s="4">
         <v>7562</v>
       </c>
       <c r="HM28" s="4">
         <v>7560</v>
       </c>
       <c r="HN28" s="4">
         <v>7568</v>
       </c>
       <c r="HO28" s="4">
         <v>7603</v>
       </c>
+      <c r="HP28" s="4">
+        <v>7731</v>
+      </c>
     </row>
-    <row r="29" spans="1:224">
+    <row r="29" spans="1:225">
       <c r="A29" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B29" s="4">
         <v>6133</v>
       </c>
       <c r="C29" s="4">
         <v>6165</v>
       </c>
       <c r="D29" s="4">
         <v>6202</v>
       </c>
       <c r="E29" s="4">
         <v>6204</v>
       </c>
       <c r="F29" s="4">
         <v>6215</v>
       </c>
       <c r="G29" s="4">
         <v>6269</v>
       </c>
       <c r="H29" s="4">
         <v>6569</v>
       </c>
       <c r="I29" s="4">
         <v>6378</v>
       </c>
@@ -18028,54 +18103,57 @@
       </c>
       <c r="HH29" s="4">
         <v>7109</v>
       </c>
       <c r="HI29" s="4">
         <v>7042</v>
       </c>
       <c r="HJ29" s="4">
         <v>7017</v>
       </c>
       <c r="HK29" s="4">
         <v>7064</v>
       </c>
       <c r="HL29" s="4">
         <v>7121</v>
       </c>
       <c r="HM29" s="4">
         <v>7154</v>
       </c>
       <c r="HN29" s="4">
         <v>7143</v>
       </c>
       <c r="HO29" s="4">
         <v>7171</v>
       </c>
+      <c r="HP29" s="4">
+        <v>7353</v>
+      </c>
     </row>
-    <row r="30" spans="1:224">
+    <row r="30" spans="1:225">
       <c r="A30" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B30" s="4">
         <v>26592</v>
       </c>
       <c r="C30" s="4">
         <v>28446</v>
       </c>
       <c r="D30" s="4">
         <v>32288</v>
       </c>
       <c r="E30" s="4">
         <v>34834</v>
       </c>
       <c r="F30" s="4">
         <v>35477</v>
       </c>
       <c r="G30" s="4">
         <v>36027</v>
       </c>
       <c r="H30" s="4">
         <v>37187</v>
       </c>
       <c r="I30" s="4">
         <v>36824</v>
       </c>
@@ -18699,54 +18777,57 @@
       </c>
       <c r="HH30" s="4">
         <v>39758</v>
       </c>
       <c r="HI30" s="4">
         <v>33119</v>
       </c>
       <c r="HJ30" s="4">
         <v>31521</v>
       </c>
       <c r="HK30" s="4">
         <v>34085</v>
       </c>
       <c r="HL30" s="4">
         <v>38383</v>
       </c>
       <c r="HM30" s="4">
         <v>39598</v>
       </c>
       <c r="HN30" s="4">
         <v>39714</v>
       </c>
       <c r="HO30" s="4">
         <v>39934</v>
       </c>
+      <c r="HP30" s="4">
+        <v>40449</v>
+      </c>
     </row>
-    <row r="31" spans="1:224">
+    <row r="31" spans="1:225">
       <c r="A31" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B31" s="4">
         <v>300579</v>
       </c>
       <c r="C31" s="4">
         <v>302324</v>
       </c>
       <c r="D31" s="4">
         <v>304675</v>
       </c>
       <c r="E31" s="4">
         <v>305138</v>
       </c>
       <c r="F31" s="4">
         <v>306595</v>
       </c>
       <c r="G31" s="4">
         <v>308980</v>
       </c>
       <c r="H31" s="4">
         <v>312966</v>
       </c>
       <c r="I31" s="4">
         <v>309733</v>
       </c>
@@ -19370,54 +19451,57 @@
       </c>
       <c r="HH31" s="4">
         <v>373048</v>
       </c>
       <c r="HI31" s="4">
         <v>370920</v>
       </c>
       <c r="HJ31" s="4">
         <v>369619</v>
       </c>
       <c r="HK31" s="4">
         <v>370777</v>
       </c>
       <c r="HL31" s="4">
         <v>372958</v>
       </c>
       <c r="HM31" s="4">
         <v>372375</v>
       </c>
       <c r="HN31" s="4">
         <v>374654</v>
       </c>
       <c r="HO31" s="4">
         <v>377690</v>
       </c>
+      <c r="HP31" s="4">
+        <v>378546</v>
+      </c>
     </row>
-    <row r="32" spans="1:224">
+    <row r="32" spans="1:225">
       <c r="A32" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B32" s="4">
         <v>63379</v>
       </c>
       <c r="C32" s="4">
         <v>63783</v>
       </c>
       <c r="D32" s="4">
         <v>64430</v>
       </c>
       <c r="E32" s="4">
         <v>64637</v>
       </c>
       <c r="F32" s="4">
         <v>64686</v>
       </c>
       <c r="G32" s="4">
         <v>64862</v>
       </c>
       <c r="H32" s="4">
         <v>65643</v>
       </c>
       <c r="I32" s="4">
         <v>65477</v>
       </c>
@@ -20041,54 +20125,57 @@
       </c>
       <c r="HH32" s="4">
         <v>68476</v>
       </c>
       <c r="HI32" s="4">
         <v>67690</v>
       </c>
       <c r="HJ32" s="4">
         <v>67120</v>
       </c>
       <c r="HK32" s="4">
         <v>67549</v>
       </c>
       <c r="HL32" s="4">
         <v>67919</v>
       </c>
       <c r="HM32" s="4">
         <v>67765</v>
       </c>
       <c r="HN32" s="4">
         <v>67751</v>
       </c>
       <c r="HO32" s="4">
         <v>67980</v>
       </c>
+      <c r="HP32" s="4">
+        <v>68370</v>
+      </c>
     </row>
-    <row r="33" spans="1:224">
+    <row r="33" spans="1:225">
       <c r="A33" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B33" s="4">
         <v>23379</v>
       </c>
       <c r="C33" s="4">
         <v>23570</v>
       </c>
       <c r="D33" s="4">
         <v>23811</v>
       </c>
       <c r="E33" s="4">
         <v>23730</v>
       </c>
       <c r="F33" s="4">
         <v>23667</v>
       </c>
       <c r="G33" s="4">
         <v>23792</v>
       </c>
       <c r="H33" s="4">
         <v>23815</v>
       </c>
       <c r="I33" s="4">
         <v>23536</v>
       </c>
@@ -20712,54 +20799,57 @@
       </c>
       <c r="HH33" s="4">
         <v>25492</v>
       </c>
       <c r="HI33" s="4">
         <v>25292</v>
       </c>
       <c r="HJ33" s="4">
         <v>25117</v>
       </c>
       <c r="HK33" s="4">
         <v>25027</v>
       </c>
       <c r="HL33" s="4">
         <v>25312</v>
       </c>
       <c r="HM33" s="4">
         <v>25143</v>
       </c>
       <c r="HN33" s="4">
         <v>25234</v>
       </c>
       <c r="HO33" s="4">
         <v>25404</v>
       </c>
+      <c r="HP33" s="4">
+        <v>25401</v>
+      </c>
     </row>
-    <row r="34" spans="1:224">
+    <row r="34" spans="1:225">
       <c r="A34" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B34" s="4">
         <v>20289</v>
       </c>
       <c r="C34" s="4">
         <v>20398</v>
       </c>
       <c r="D34" s="4">
         <v>20061</v>
       </c>
       <c r="E34" s="4">
         <v>19185</v>
       </c>
       <c r="F34" s="4">
         <v>20432</v>
       </c>
       <c r="G34" s="4">
         <v>21338</v>
       </c>
       <c r="H34" s="4">
         <v>22075</v>
       </c>
       <c r="I34" s="4">
         <v>21744</v>
       </c>
@@ -21383,54 +21473,57 @@
       </c>
       <c r="HH34" s="4">
         <v>23540</v>
       </c>
       <c r="HI34" s="4">
         <v>25883</v>
       </c>
       <c r="HJ34" s="4">
         <v>25330</v>
       </c>
       <c r="HK34" s="4">
         <v>25386</v>
       </c>
       <c r="HL34" s="4">
         <v>24494</v>
       </c>
       <c r="HM34" s="4">
         <v>23412</v>
       </c>
       <c r="HN34" s="4">
         <v>25342</v>
       </c>
       <c r="HO34" s="4">
         <v>26755</v>
       </c>
+      <c r="HP34" s="4">
+        <v>27689</v>
+      </c>
     </row>
-    <row r="35" spans="1:224">
+    <row r="35" spans="1:225">
       <c r="A35" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B35" s="4">
         <v>5861</v>
       </c>
       <c r="C35" s="4">
         <v>5920</v>
       </c>
       <c r="D35" s="4">
         <v>5982</v>
       </c>
       <c r="E35" s="4">
         <v>6059</v>
       </c>
       <c r="F35" s="4">
         <v>6008</v>
       </c>
       <c r="G35" s="4">
         <v>6023</v>
       </c>
       <c r="H35" s="4">
         <v>6178</v>
       </c>
       <c r="I35" s="4">
         <v>6120</v>
       </c>
@@ -22054,54 +22147,57 @@
       </c>
       <c r="HH35" s="4">
         <v>12780</v>
       </c>
       <c r="HI35" s="4">
         <v>12690</v>
       </c>
       <c r="HJ35" s="4">
         <v>12705</v>
       </c>
       <c r="HK35" s="4">
         <v>12639</v>
       </c>
       <c r="HL35" s="4">
         <v>12702</v>
       </c>
       <c r="HM35" s="4">
         <v>12772</v>
       </c>
       <c r="HN35" s="4">
         <v>12794</v>
       </c>
       <c r="HO35" s="4">
         <v>12764</v>
       </c>
+      <c r="HP35" s="4">
+        <v>13246</v>
+      </c>
     </row>
-    <row r="36" spans="1:224">
+    <row r="36" spans="1:225">
       <c r="A36" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B36" s="4">
         <v>2823</v>
       </c>
       <c r="C36" s="4">
         <v>2859</v>
       </c>
       <c r="D36" s="4">
         <v>2885</v>
       </c>
       <c r="E36" s="4">
         <v>2915</v>
       </c>
       <c r="F36" s="4">
         <v>2931</v>
       </c>
       <c r="G36" s="4">
         <v>2974</v>
       </c>
       <c r="H36" s="4">
         <v>3085</v>
       </c>
       <c r="I36" s="4">
         <v>3070</v>
       </c>
@@ -22725,54 +22821,57 @@
       </c>
       <c r="HH36" s="4">
         <v>8864</v>
       </c>
       <c r="HI36" s="4">
         <v>8825</v>
       </c>
       <c r="HJ36" s="4">
         <v>8835</v>
       </c>
       <c r="HK36" s="4">
         <v>8756</v>
       </c>
       <c r="HL36" s="4">
         <v>8816</v>
       </c>
       <c r="HM36" s="4">
         <v>8817</v>
       </c>
       <c r="HN36" s="4">
         <v>8833</v>
       </c>
       <c r="HO36" s="4">
         <v>8795</v>
       </c>
+      <c r="HP36" s="4">
+        <v>8913</v>
+      </c>
     </row>
-    <row r="37" spans="1:224">
+    <row r="37" spans="1:225">
       <c r="A37" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B37" s="4">
         <v>491</v>
       </c>
       <c r="C37" s="4">
         <v>484</v>
       </c>
       <c r="D37" s="4">
         <v>483</v>
       </c>
       <c r="E37" s="4">
         <v>497</v>
       </c>
       <c r="F37" s="4">
         <v>478</v>
       </c>
       <c r="G37" s="4">
         <v>478</v>
       </c>
       <c r="H37" s="4">
         <v>480</v>
       </c>
       <c r="I37" s="4">
         <v>473</v>
       </c>
@@ -23396,1396 +23495,1405 @@
       </c>
       <c r="HH37" s="4">
         <v>1163</v>
       </c>
       <c r="HI37" s="4">
         <v>1150</v>
       </c>
       <c r="HJ37" s="4">
         <v>1154</v>
       </c>
       <c r="HK37" s="4">
         <v>1156</v>
       </c>
       <c r="HL37" s="4">
         <v>1143</v>
       </c>
       <c r="HM37" s="4">
         <v>1174</v>
       </c>
       <c r="HN37" s="4">
         <v>1179</v>
       </c>
       <c r="HO37" s="4">
         <v>1199</v>
       </c>
+      <c r="HP37" s="4">
+        <v>1204</v>
+      </c>
     </row>
-    <row r="38" spans="1:224">
+    <row r="38" spans="1:225">
       <c r="A38" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B38" s="4">
+        <v>41303</v>
+      </c>
+      <c r="C38" s="4">
+        <v>41870</v>
+      </c>
+      <c r="D38" s="4">
+        <v>42578</v>
+      </c>
+      <c r="E38" s="4">
+        <v>43375</v>
+      </c>
+      <c r="F38" s="4">
+        <v>43480</v>
+      </c>
+      <c r="G38" s="4">
+        <v>44472</v>
+      </c>
+      <c r="H38" s="4">
+        <v>45662</v>
+      </c>
+      <c r="I38" s="4">
+        <v>44814</v>
+      </c>
+      <c r="J38" s="4">
+        <v>44733</v>
+      </c>
+      <c r="K38" s="4">
+        <v>43777</v>
+      </c>
+      <c r="L38" s="4">
+        <v>42253</v>
+      </c>
+      <c r="M38" s="4">
+        <v>40027</v>
+      </c>
+      <c r="N38" s="4">
+        <v>39736</v>
+      </c>
+      <c r="O38" s="4">
+        <v>39403</v>
+      </c>
+      <c r="P38" s="4">
+        <v>39465</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>39474</v>
+      </c>
+      <c r="R38" s="4">
+        <v>40037</v>
+      </c>
+      <c r="S38" s="4">
+        <v>40800</v>
+      </c>
+      <c r="T38" s="4">
+        <v>42308</v>
+      </c>
+      <c r="U38" s="4">
+        <v>42133</v>
+      </c>
+      <c r="V38" s="4">
+        <v>42001</v>
+      </c>
+      <c r="W38" s="4">
+        <v>41465</v>
+      </c>
+      <c r="X38" s="4">
+        <v>41023</v>
+      </c>
+      <c r="Y38" s="4">
+        <v>38897</v>
+      </c>
+      <c r="Z38" s="4">
+        <v>39197</v>
+      </c>
+      <c r="AA38" s="4">
+        <v>39463</v>
+      </c>
+      <c r="AB38" s="4">
+        <v>41067</v>
+      </c>
+      <c r="AC38" s="4">
+        <v>42284</v>
+      </c>
+      <c r="AD38" s="4">
+        <v>43246</v>
+      </c>
+      <c r="AE38" s="4">
+        <v>44101</v>
+      </c>
+      <c r="AF38" s="4">
+        <v>45175</v>
+      </c>
+      <c r="AG38" s="4">
+        <v>46070</v>
+      </c>
+      <c r="AH38" s="4">
+        <v>46203</v>
+      </c>
+      <c r="AI38" s="4">
+        <v>45833</v>
+      </c>
+      <c r="AJ38" s="4">
+        <v>45796</v>
+      </c>
+      <c r="AK38" s="4">
+        <v>43389</v>
+      </c>
+      <c r="AL38" s="4">
+        <v>44169</v>
+      </c>
+      <c r="AM38" s="4">
+        <v>44737</v>
+      </c>
+      <c r="AN38" s="4">
+        <v>45712</v>
+      </c>
+      <c r="AO38" s="4">
+        <v>46266</v>
+      </c>
+      <c r="AP38" s="4">
+        <v>47084</v>
+      </c>
+      <c r="AQ38" s="4">
+        <v>47572</v>
+      </c>
+      <c r="AR38" s="4">
+        <v>48515</v>
+      </c>
+      <c r="AS38" s="4">
+        <v>49370</v>
+      </c>
+      <c r="AT38" s="4">
+        <v>48999</v>
+      </c>
+      <c r="AU38" s="4">
+        <v>48765</v>
+      </c>
+      <c r="AV38" s="4">
+        <v>48246</v>
+      </c>
+      <c r="AW38" s="4">
+        <v>45153</v>
+      </c>
+      <c r="AX38" s="4">
+        <v>46074</v>
+      </c>
+      <c r="AY38" s="4">
+        <v>46231</v>
+      </c>
+      <c r="AZ38" s="4">
+        <v>47018</v>
+      </c>
+      <c r="BA38" s="4">
+        <v>49428</v>
+      </c>
+      <c r="BB38" s="4">
+        <v>49750</v>
+      </c>
+      <c r="BC38" s="4">
+        <v>49991</v>
+      </c>
+      <c r="BD38" s="4">
+        <v>52103</v>
+      </c>
+      <c r="BE38" s="4">
+        <v>51989</v>
+      </c>
+      <c r="BF38" s="4">
+        <v>51018</v>
+      </c>
+      <c r="BG38" s="4">
+        <v>50904</v>
+      </c>
+      <c r="BH38" s="4">
+        <v>50339</v>
+      </c>
+      <c r="BI38" s="4">
+        <v>47396</v>
+      </c>
+      <c r="BJ38" s="4">
+        <v>47985</v>
+      </c>
+      <c r="BK38" s="4">
+        <v>48305</v>
+      </c>
+      <c r="BL38" s="4">
+        <v>48644</v>
+      </c>
+      <c r="BM38" s="4">
+        <v>50079</v>
+      </c>
+      <c r="BN38" s="4">
+        <v>50546</v>
+      </c>
+      <c r="BO38" s="4">
+        <v>50653</v>
+      </c>
+      <c r="BP38" s="4">
+        <v>52252</v>
+      </c>
+      <c r="BQ38" s="4">
+        <v>51694</v>
+      </c>
+      <c r="BR38" s="4">
+        <v>52003</v>
+      </c>
+      <c r="BS38" s="4">
+        <v>51778</v>
+      </c>
+      <c r="BT38" s="4">
+        <v>50565</v>
+      </c>
+      <c r="BU38" s="4">
+        <v>48209</v>
+      </c>
+      <c r="BV38" s="4">
+        <v>49549</v>
+      </c>
+      <c r="BW38" s="4">
+        <v>49901</v>
+      </c>
+      <c r="BX38" s="4">
+        <v>50849</v>
+      </c>
+      <c r="BY38" s="4">
+        <v>51440</v>
+      </c>
+      <c r="BZ38" s="4">
+        <v>51783</v>
+      </c>
+      <c r="CA38" s="4">
+        <v>53304</v>
+      </c>
+      <c r="CB38" s="4">
+        <v>54192</v>
+      </c>
+      <c r="CC38" s="4">
+        <v>53382</v>
+      </c>
+      <c r="CD38" s="4">
+        <v>53133</v>
+      </c>
+      <c r="CE38" s="4">
+        <v>52981</v>
+      </c>
+      <c r="CF38" s="4">
+        <v>51788</v>
+      </c>
+      <c r="CG38" s="4">
+        <v>49163</v>
+      </c>
+      <c r="CH38" s="4">
+        <v>51367</v>
+      </c>
+      <c r="CI38" s="4">
+        <v>51797</v>
+      </c>
+      <c r="CJ38" s="4">
+        <v>53007</v>
+      </c>
+      <c r="CK38" s="4">
+        <v>53543</v>
+      </c>
+      <c r="CL38" s="4">
+        <v>54001</v>
+      </c>
+      <c r="CM38" s="4">
+        <v>55020</v>
+      </c>
+      <c r="CN38" s="4">
+        <v>55715</v>
+      </c>
+      <c r="CO38" s="4">
+        <v>54616</v>
+      </c>
+      <c r="CP38" s="4">
+        <v>54517</v>
+      </c>
+      <c r="CQ38" s="4">
+        <v>53866</v>
+      </c>
+      <c r="CR38" s="4">
+        <v>53794</v>
+      </c>
+      <c r="CS38" s="4">
+        <v>51246</v>
+      </c>
+      <c r="CT38" s="4">
+        <v>51781</v>
+      </c>
+      <c r="CU38" s="4">
+        <v>52774</v>
+      </c>
+      <c r="CV38" s="4">
+        <v>53718</v>
+      </c>
+      <c r="CW38" s="4">
+        <v>54026</v>
+      </c>
+      <c r="CX38" s="4">
+        <v>55059</v>
+      </c>
+      <c r="CY38" s="4">
+        <v>56322</v>
+      </c>
+      <c r="CZ38" s="4">
+        <v>56981</v>
+      </c>
+      <c r="DA38" s="4">
+        <v>57883</v>
+      </c>
+      <c r="DB38" s="4">
+        <v>57656</v>
+      </c>
+      <c r="DC38" s="4">
+        <v>57176</v>
+      </c>
+      <c r="DD38" s="4">
+        <v>57110</v>
+      </c>
+      <c r="DE38" s="4">
+        <v>53905</v>
+      </c>
+      <c r="DF38" s="4">
+        <v>54741</v>
+      </c>
+      <c r="DG38" s="4">
+        <v>56612</v>
+      </c>
+      <c r="DH38" s="4">
+        <v>57787</v>
+      </c>
+      <c r="DI38" s="4">
+        <v>58775</v>
+      </c>
+      <c r="DJ38" s="4">
+        <v>60077</v>
+      </c>
+      <c r="DK38" s="4">
+        <v>60852</v>
+      </c>
+      <c r="DL38" s="4">
+        <v>61988</v>
+      </c>
+      <c r="DM38" s="4">
+        <v>62257</v>
+      </c>
+      <c r="DN38" s="4">
+        <v>61821</v>
+      </c>
+      <c r="DO38" s="4">
+        <v>62148</v>
+      </c>
+      <c r="DP38" s="4">
+        <v>62019</v>
+      </c>
+      <c r="DQ38" s="4">
+        <v>58507</v>
+      </c>
+      <c r="DR38" s="4">
+        <v>57977</v>
+      </c>
+      <c r="DS38" s="4">
+        <v>58333</v>
+      </c>
+      <c r="DT38" s="4">
+        <v>58988</v>
+      </c>
+      <c r="DU38" s="4">
+        <v>60104</v>
+      </c>
+      <c r="DV38" s="4">
+        <v>61095</v>
+      </c>
+      <c r="DW38" s="4">
+        <v>62181</v>
+      </c>
+      <c r="DX38" s="4">
+        <v>63716</v>
+      </c>
+      <c r="DY38" s="4">
+        <v>63827</v>
+      </c>
+      <c r="DZ38" s="4">
+        <v>63209</v>
+      </c>
+      <c r="EA38" s="4">
+        <v>63503</v>
+      </c>
+      <c r="EB38" s="4">
+        <v>63297</v>
+      </c>
+      <c r="EC38" s="4">
+        <v>59697</v>
+      </c>
+      <c r="ED38" s="4">
+        <v>60563</v>
+      </c>
+      <c r="EE38" s="4">
+        <v>61192</v>
+      </c>
+      <c r="EF38" s="4">
+        <v>61605</v>
+      </c>
+      <c r="EG38" s="4">
+        <v>62776</v>
+      </c>
+      <c r="EH38" s="4">
+        <v>62896</v>
+      </c>
+      <c r="EI38" s="4">
+        <v>63501</v>
+      </c>
+      <c r="EJ38" s="4">
+        <v>65053</v>
+      </c>
+      <c r="EK38" s="4">
+        <v>63932</v>
+      </c>
+      <c r="EL38" s="4">
+        <v>64569</v>
+      </c>
+      <c r="EM38" s="4">
+        <v>64036</v>
+      </c>
+      <c r="EN38" s="4">
+        <v>62818</v>
+      </c>
+      <c r="EO38" s="4">
+        <v>59805</v>
+      </c>
+      <c r="EP38" s="4">
+        <v>60618</v>
+      </c>
+      <c r="EQ38" s="4">
+        <v>60546</v>
+      </c>
+      <c r="ER38" s="4">
+        <v>56521</v>
+      </c>
+      <c r="ES38" s="4">
+        <v>56202</v>
+      </c>
+      <c r="ET38" s="4">
+        <v>57513</v>
+      </c>
+      <c r="EU38" s="4">
+        <v>59597</v>
+      </c>
+      <c r="EV38" s="4">
+        <v>61163</v>
+      </c>
+      <c r="EW38" s="4">
+        <v>61631</v>
+      </c>
+      <c r="EX38" s="4">
+        <v>62797</v>
+      </c>
+      <c r="EY38" s="4">
+        <v>62696</v>
+      </c>
+      <c r="EZ38" s="4">
+        <v>62385</v>
+      </c>
+      <c r="FA38" s="4">
+        <v>58786</v>
+      </c>
+      <c r="FB38" s="4">
+        <v>59508</v>
+      </c>
+      <c r="FC38" s="4">
+        <v>60397</v>
+      </c>
+      <c r="FD38" s="4">
+        <v>58515</v>
+      </c>
+      <c r="FE38" s="4">
+        <v>59387</v>
+      </c>
+      <c r="FF38" s="4">
+        <v>60855</v>
+      </c>
+      <c r="FG38" s="4">
+        <v>62371</v>
+      </c>
+      <c r="FH38" s="4">
+        <v>62708</v>
+      </c>
+      <c r="FI38" s="4">
+        <v>63112</v>
+      </c>
+      <c r="FJ38" s="4">
+        <v>63227</v>
+      </c>
+      <c r="FK38" s="4">
+        <v>63100</v>
+      </c>
+      <c r="FL38" s="4">
+        <v>64023</v>
+      </c>
+      <c r="FM38" s="4">
+        <v>60153</v>
+      </c>
+      <c r="FN38" s="4">
+        <v>61833</v>
+      </c>
+      <c r="FO38" s="4">
+        <v>62562</v>
+      </c>
+      <c r="FP38" s="4">
+        <v>62865</v>
+      </c>
+      <c r="FQ38" s="4">
+        <v>62494</v>
+      </c>
+      <c r="FR38" s="4">
+        <v>63339</v>
+      </c>
+      <c r="FS38" s="4">
+        <v>63783</v>
+      </c>
+      <c r="FT38" s="4">
+        <v>63833</v>
+      </c>
+      <c r="FU38" s="4">
+        <v>64633</v>
+      </c>
+      <c r="FV38" s="4">
+        <v>64584</v>
+      </c>
+      <c r="FW38" s="4">
+        <v>64019</v>
+      </c>
+      <c r="FX38" s="4">
+        <v>63754</v>
+      </c>
+      <c r="FY38" s="4">
+        <v>59337</v>
+      </c>
+      <c r="FZ38" s="4">
+        <v>60647</v>
+      </c>
+      <c r="GA38" s="4">
+        <v>61175</v>
+      </c>
+      <c r="GB38" s="4">
+        <v>61588</v>
+      </c>
+      <c r="GC38" s="4">
+        <v>61229</v>
+      </c>
+      <c r="GD38" s="4">
+        <v>61946</v>
+      </c>
+      <c r="GE38" s="4">
+        <v>62516</v>
+      </c>
+      <c r="GF38" s="4">
+        <v>63122</v>
+      </c>
+      <c r="GG38" s="4">
+        <v>63181</v>
+      </c>
+      <c r="GH38" s="4">
+        <v>62393</v>
+      </c>
+      <c r="GI38" s="4">
+        <v>62396</v>
+      </c>
+      <c r="GJ38" s="4">
+        <v>62084</v>
+      </c>
+      <c r="GK38" s="4">
+        <v>57954</v>
+      </c>
+      <c r="GL38" s="4">
+        <v>58782</v>
+      </c>
+      <c r="GM38" s="4">
+        <v>58945</v>
+      </c>
+      <c r="GN38" s="4">
+        <v>59093</v>
+      </c>
+      <c r="GO38" s="4">
+        <v>59956</v>
+      </c>
+      <c r="GP38" s="4">
+        <v>60299</v>
+      </c>
+      <c r="GQ38" s="4">
+        <v>60451</v>
+      </c>
+      <c r="GR38" s="4">
+        <v>61432</v>
+      </c>
+      <c r="GS38" s="4">
+        <v>60625</v>
+      </c>
+      <c r="GT38" s="4">
+        <v>61330</v>
+      </c>
+      <c r="GU38" s="4">
+        <v>60820</v>
+      </c>
+      <c r="GV38" s="4">
+        <v>59968</v>
+      </c>
+      <c r="GW38" s="4">
+        <v>57629</v>
+      </c>
+      <c r="GX38" s="4">
+        <v>57558</v>
+      </c>
+      <c r="GY38" s="4">
+        <v>57994</v>
+      </c>
+      <c r="GZ38" s="4">
+        <v>58725</v>
+      </c>
+      <c r="HA38" s="4">
+        <v>59623</v>
+      </c>
+      <c r="HB38" s="4">
+        <v>59933</v>
+      </c>
+      <c r="HC38" s="4">
+        <v>61238</v>
+      </c>
+      <c r="HD38" s="4">
+        <v>61492</v>
+      </c>
+      <c r="HE38" s="4">
+        <v>60833</v>
+      </c>
+      <c r="HF38" s="4">
+        <v>61555</v>
+      </c>
+      <c r="HG38" s="4">
+        <v>61453</v>
+      </c>
+      <c r="HH38" s="4">
+        <v>60867</v>
+      </c>
+      <c r="HI38" s="4">
+        <v>58194</v>
+      </c>
+      <c r="HJ38" s="4">
+        <v>58455</v>
+      </c>
+      <c r="HK38" s="4">
+        <v>59107</v>
+      </c>
+      <c r="HL38" s="4">
+        <v>60411</v>
+      </c>
+      <c r="HM38" s="4">
+        <v>60937</v>
+      </c>
+      <c r="HN38" s="4">
+        <v>60907</v>
+      </c>
+      <c r="HO38" s="4">
+        <v>62125</v>
+      </c>
+      <c r="HP38" s="4">
+        <v>62254</v>
+      </c>
+    </row>
+    <row r="39" spans="1:225">
+      <c r="A39" t="s">
+        <v>260</v>
+      </c>
+      <c r="B39" s="4">
         <v>12953</v>
       </c>
-      <c r="C38" s="4">
+      <c r="C39" s="4">
         <v>13015</v>
       </c>
-      <c r="D38" s="4">
+      <c r="D39" s="4">
         <v>13042</v>
       </c>
-      <c r="E38" s="4">
+      <c r="E39" s="4">
         <v>13031</v>
       </c>
-      <c r="F38" s="4">
+      <c r="F39" s="4">
         <v>13035</v>
       </c>
-      <c r="G38" s="4">
+      <c r="G39" s="4">
         <v>13090</v>
       </c>
-      <c r="H38" s="4">
+      <c r="H39" s="4">
         <v>13461</v>
       </c>
-      <c r="I38" s="4">
+      <c r="I39" s="4">
         <v>13214</v>
       </c>
-      <c r="J38" s="4">
+      <c r="J39" s="4">
         <v>13114</v>
       </c>
-      <c r="K38" s="4">
+      <c r="K39" s="4">
         <v>13231</v>
       </c>
-      <c r="L38" s="4">
+      <c r="L39" s="4">
         <v>13089</v>
       </c>
-      <c r="M38" s="4">
+      <c r="M39" s="4">
         <v>13030</v>
       </c>
-      <c r="N38" s="4">
+      <c r="N39" s="4">
         <v>12914</v>
       </c>
-      <c r="O38" s="4">
+      <c r="O39" s="4">
         <v>12928</v>
       </c>
-      <c r="P38" s="4">
+      <c r="P39" s="4">
         <v>12946</v>
       </c>
-      <c r="Q38" s="4">
+      <c r="Q39" s="4">
         <v>12928</v>
       </c>
-      <c r="R38" s="4">
+      <c r="R39" s="4">
         <v>12878</v>
       </c>
-      <c r="S38" s="4">
+      <c r="S39" s="4">
         <v>12875</v>
       </c>
-      <c r="T38" s="4">
+      <c r="T39" s="4">
         <v>13140</v>
       </c>
-      <c r="U38" s="4">
+      <c r="U39" s="4">
         <v>13025</v>
       </c>
-      <c r="V38" s="4">
+      <c r="V39" s="4">
         <v>12833</v>
       </c>
-      <c r="W38" s="4">
+      <c r="W39" s="4">
         <v>12778</v>
       </c>
-      <c r="X38" s="4">
+      <c r="X39" s="4">
         <v>12780</v>
       </c>
-      <c r="Y38" s="4">
+      <c r="Y39" s="4">
         <v>12611</v>
       </c>
-      <c r="Z38" s="4">
+      <c r="Z39" s="4">
         <v>12469</v>
       </c>
-      <c r="AA38" s="4">
+      <c r="AA39" s="4">
         <v>12482</v>
       </c>
-      <c r="AB38" s="4">
+      <c r="AB39" s="4">
         <v>12471</v>
       </c>
-      <c r="AC38" s="4">
+      <c r="AC39" s="4">
         <v>12455</v>
       </c>
-      <c r="AD38" s="4">
+      <c r="AD39" s="4">
         <v>12467</v>
       </c>
-      <c r="AE38" s="4">
+      <c r="AE39" s="4">
         <v>12463</v>
       </c>
-      <c r="AF38" s="4">
+      <c r="AF39" s="4">
         <v>12657</v>
       </c>
-      <c r="AG38" s="4">
+      <c r="AG39" s="4">
         <v>12613</v>
       </c>
-      <c r="AH38" s="4">
+      <c r="AH39" s="4">
         <v>12464</v>
       </c>
-      <c r="AI38" s="4">
+      <c r="AI39" s="4">
         <v>12384</v>
       </c>
-      <c r="AJ38" s="4">
+      <c r="AJ39" s="4">
         <v>12403</v>
       </c>
-      <c r="AK38" s="4">
+      <c r="AK39" s="4">
         <v>12379</v>
       </c>
-      <c r="AL38" s="4">
+      <c r="AL39" s="4">
         <v>12426</v>
       </c>
-      <c r="AM38" s="4">
+      <c r="AM39" s="4">
         <v>12454</v>
       </c>
-      <c r="AN38" s="4">
+      <c r="AN39" s="4">
         <v>12443</v>
       </c>
-      <c r="AO38" s="4">
+      <c r="AO39" s="4">
         <v>12437</v>
       </c>
-      <c r="AP38" s="4">
+      <c r="AP39" s="4">
         <v>12454</v>
       </c>
-      <c r="AQ38" s="4">
+      <c r="AQ39" s="4">
         <v>12476</v>
       </c>
-      <c r="AR38" s="4">
+      <c r="AR39" s="4">
         <v>12659</v>
       </c>
-      <c r="AS38" s="4">
+      <c r="AS39" s="4">
         <v>12620</v>
       </c>
-      <c r="AT38" s="4">
+      <c r="AT39" s="4">
         <v>12492</v>
       </c>
-      <c r="AU38" s="4">
+      <c r="AU39" s="4">
         <v>12518</v>
       </c>
-      <c r="AV38" s="4">
+      <c r="AV39" s="4">
         <v>12528</v>
       </c>
-      <c r="AW38" s="4">
+      <c r="AW39" s="4">
         <v>12502</v>
       </c>
-      <c r="AX38" s="4">
+      <c r="AX39" s="4">
         <v>12461</v>
       </c>
-      <c r="AY38" s="4">
+      <c r="AY39" s="4">
         <v>12496</v>
       </c>
-      <c r="AZ38" s="4">
+      <c r="AZ39" s="4">
         <v>12565</v>
       </c>
-      <c r="BA38" s="4">
+      <c r="BA39" s="4">
         <v>12173</v>
       </c>
-      <c r="BB38" s="4">
+      <c r="BB39" s="4">
         <v>12151</v>
       </c>
-      <c r="BC38" s="4">
+      <c r="BC39" s="4">
         <v>12178</v>
       </c>
-      <c r="BD38" s="4">
+      <c r="BD39" s="4">
         <v>12483</v>
       </c>
-      <c r="BE38" s="4">
+      <c r="BE39" s="4">
         <v>12399</v>
       </c>
-      <c r="BF38" s="4">
+      <c r="BF39" s="4">
         <v>12192</v>
       </c>
-      <c r="BG38" s="4">
+      <c r="BG39" s="4">
         <v>12349</v>
       </c>
-      <c r="BH38" s="4">
+      <c r="BH39" s="4">
         <v>12214</v>
       </c>
-      <c r="BI38" s="4">
+      <c r="BI39" s="4">
         <v>12190</v>
       </c>
-      <c r="BJ38" s="4">
+      <c r="BJ39" s="4">
         <v>12170</v>
       </c>
-      <c r="BK38" s="4">
+      <c r="BK39" s="4">
         <v>12169</v>
       </c>
-      <c r="BL38" s="4">
+      <c r="BL39" s="4">
         <v>12168</v>
       </c>
-      <c r="BM38" s="4">
+      <c r="BM39" s="4">
         <v>12170</v>
       </c>
-      <c r="BN38" s="4">
+      <c r="BN39" s="4">
         <v>12148</v>
       </c>
-      <c r="BO38" s="4">
+      <c r="BO39" s="4">
         <v>12150</v>
       </c>
-      <c r="BP38" s="4">
+      <c r="BP39" s="4">
         <v>12427</v>
       </c>
-      <c r="BQ38" s="4">
+      <c r="BQ39" s="4">
         <v>12188</v>
       </c>
-      <c r="BR38" s="4">
+      <c r="BR39" s="4">
         <v>12111</v>
       </c>
-      <c r="BS38" s="4">
+      <c r="BS39" s="4">
         <v>12239</v>
       </c>
-      <c r="BT38" s="4">
+      <c r="BT39" s="4">
         <v>12090</v>
       </c>
-      <c r="BU38" s="4">
+      <c r="BU39" s="4">
         <v>12079</v>
       </c>
-      <c r="BV38" s="4">
+      <c r="BV39" s="4">
         <v>11904</v>
       </c>
-      <c r="BW38" s="4">
+      <c r="BW39" s="4">
         <v>11960</v>
       </c>
-      <c r="BX38" s="4">
+      <c r="BX39" s="4">
         <v>11956</v>
       </c>
-      <c r="BY38" s="4">
+      <c r="BY39" s="4">
         <v>11952</v>
       </c>
-      <c r="BZ38" s="4">
+      <c r="BZ39" s="4">
         <v>11944</v>
       </c>
-      <c r="CA38" s="4">
+      <c r="CA39" s="4">
         <v>11988</v>
       </c>
-      <c r="CB38" s="4">
+      <c r="CB39" s="4">
         <v>12177</v>
       </c>
-      <c r="CC38" s="4">
+      <c r="CC39" s="4">
         <v>12017</v>
       </c>
-      <c r="CD38" s="4">
+      <c r="CD39" s="4">
         <v>11979</v>
       </c>
-      <c r="CE38" s="4">
+      <c r="CE39" s="4">
         <v>12099</v>
       </c>
-      <c r="CF38" s="4">
+      <c r="CF39" s="4">
         <v>11947</v>
       </c>
-      <c r="CG38" s="4">
+      <c r="CG39" s="4">
         <v>11949</v>
       </c>
-      <c r="CH38" s="4">
+      <c r="CH39" s="4">
         <v>11913</v>
       </c>
-      <c r="CI38" s="4">
+      <c r="CI39" s="4">
         <v>11905</v>
       </c>
-      <c r="CJ38" s="4">
+      <c r="CJ39" s="4">
         <v>11908</v>
       </c>
-      <c r="CK38" s="4">
+      <c r="CK39" s="4">
         <v>11933</v>
       </c>
-      <c r="CL38" s="4">
+      <c r="CL39" s="4">
         <v>11914</v>
       </c>
-      <c r="CM38" s="4">
+      <c r="CM39" s="4">
         <v>11957</v>
       </c>
-      <c r="CN38" s="4">
+      <c r="CN39" s="4">
         <v>12180</v>
       </c>
-      <c r="CO38" s="4">
+      <c r="CO39" s="4">
         <v>12113</v>
       </c>
-      <c r="CP38" s="4">
+      <c r="CP39" s="4">
         <v>11982</v>
       </c>
-      <c r="CQ38" s="4">
+      <c r="CQ39" s="4">
         <v>11960</v>
       </c>
-      <c r="CR38" s="4">
+      <c r="CR39" s="4">
         <v>11981</v>
       </c>
-      <c r="CS38" s="4">
+      <c r="CS39" s="4">
         <v>11972</v>
       </c>
-      <c r="CT38" s="4">
+      <c r="CT39" s="4">
         <v>11905</v>
       </c>
-      <c r="CU38" s="4">
+      <c r="CU39" s="4">
         <v>11894</v>
       </c>
-      <c r="CV38" s="4">
+      <c r="CV39" s="4">
         <v>11976</v>
       </c>
-      <c r="CW38" s="4">
+      <c r="CW39" s="4">
         <v>11952</v>
       </c>
-      <c r="CX38" s="4">
+      <c r="CX39" s="4">
         <v>11934</v>
       </c>
-      <c r="CY38" s="4">
+      <c r="CY39" s="4">
         <v>11962</v>
       </c>
-      <c r="CZ38" s="4">
+      <c r="CZ39" s="4">
         <v>12073</v>
       </c>
-      <c r="DA38" s="4">
+      <c r="DA39" s="4">
         <v>12052</v>
       </c>
-      <c r="DB38" s="4">
+      <c r="DB39" s="4">
         <v>11945</v>
       </c>
-      <c r="DC38" s="4">
+      <c r="DC39" s="4">
         <v>12106</v>
       </c>
-      <c r="DD38" s="4">
+      <c r="DD39" s="4">
         <v>11924</v>
       </c>
-      <c r="DE38" s="4">
+      <c r="DE39" s="4">
         <v>11893</v>
       </c>
-      <c r="DF38" s="4">
+      <c r="DF39" s="4">
         <v>11842</v>
       </c>
-      <c r="DG38" s="4">
+      <c r="DG39" s="4">
         <v>11797</v>
       </c>
-      <c r="DH38" s="4">
+      <c r="DH39" s="4">
         <v>11860</v>
       </c>
-      <c r="DI38" s="4">
+      <c r="DI39" s="4">
         <v>11847</v>
       </c>
-      <c r="DJ38" s="4">
+      <c r="DJ39" s="4">
         <v>11852</v>
       </c>
-      <c r="DK38" s="4">
+      <c r="DK39" s="4">
         <v>11848</v>
       </c>
-      <c r="DL38" s="4">
+      <c r="DL39" s="4">
         <v>11979</v>
       </c>
-      <c r="DM38" s="4">
+      <c r="DM39" s="4">
         <v>11946</v>
       </c>
-      <c r="DN38" s="4">
+      <c r="DN39" s="4">
         <v>11825</v>
       </c>
-      <c r="DO38" s="4">
+      <c r="DO39" s="4">
         <v>11880</v>
       </c>
-      <c r="DP38" s="4">
+      <c r="DP39" s="4">
         <v>11852</v>
       </c>
-      <c r="DQ38" s="4">
+      <c r="DQ39" s="4">
         <v>11822</v>
       </c>
-      <c r="DR38" s="4">
+      <c r="DR39" s="4">
         <v>11709</v>
       </c>
-      <c r="DS38" s="4">
+      <c r="DS39" s="4">
         <v>11737</v>
       </c>
-      <c r="DT38" s="4">
+      <c r="DT39" s="4">
         <v>11802</v>
       </c>
-      <c r="DU38" s="4">
+      <c r="DU39" s="4">
         <v>11836</v>
       </c>
-      <c r="DV38" s="4">
+      <c r="DV39" s="4">
         <v>11818</v>
       </c>
-      <c r="DW38" s="4">
+      <c r="DW39" s="4">
         <v>11824</v>
       </c>
-      <c r="DX38" s="4">
+      <c r="DX39" s="4">
         <v>12040</v>
       </c>
-      <c r="DY38" s="4">
+      <c r="DY39" s="4">
         <v>12001</v>
       </c>
-      <c r="DZ38" s="4">
+      <c r="DZ39" s="4">
         <v>11862</v>
       </c>
-      <c r="EA38" s="4">
+      <c r="EA39" s="4">
         <v>11901</v>
       </c>
-      <c r="EB38" s="4">
+      <c r="EB39" s="4">
         <v>11850</v>
       </c>
-      <c r="EC38" s="4">
+      <c r="EC39" s="4">
         <v>11790</v>
       </c>
-      <c r="ED38" s="4">
+      <c r="ED39" s="4">
         <v>11694</v>
       </c>
-      <c r="EE38" s="4">
+      <c r="EE39" s="4">
         <v>11710</v>
       </c>
-      <c r="EF38" s="4">
+      <c r="EF39" s="4">
         <v>11811</v>
       </c>
-      <c r="EG38" s="4">
+      <c r="EG39" s="4">
         <v>11795</v>
       </c>
-      <c r="EH38" s="4">
+      <c r="EH39" s="4">
         <v>11786</v>
       </c>
-      <c r="EI38" s="4">
+      <c r="EI39" s="4">
         <v>11798</v>
       </c>
-      <c r="EJ38" s="4">
+      <c r="EJ39" s="4">
         <v>11961</v>
       </c>
-      <c r="EK38" s="4">
+      <c r="EK39" s="4">
         <v>11882</v>
       </c>
-      <c r="EL38" s="4">
+      <c r="EL39" s="4">
         <v>11923</v>
       </c>
-      <c r="EM38" s="4">
+      <c r="EM39" s="4">
         <v>11915</v>
       </c>
-      <c r="EN38" s="4">
+      <c r="EN39" s="4">
         <v>11777</v>
       </c>
-      <c r="EO38" s="4">
+      <c r="EO39" s="4">
         <v>11756</v>
       </c>
-      <c r="EP38" s="4">
+      <c r="EP39" s="4">
         <v>11897</v>
       </c>
-      <c r="EQ38" s="4">
+      <c r="EQ39" s="4">
         <v>11853</v>
       </c>
-      <c r="ER38" s="4">
+      <c r="ER39" s="4">
         <v>11772</v>
       </c>
-      <c r="ES38" s="4">
+      <c r="ES39" s="4">
         <v>11682</v>
       </c>
-      <c r="ET38" s="4">
+      <c r="ET39" s="4">
         <v>11662</v>
       </c>
-      <c r="EU38" s="4">
+      <c r="EU39" s="4">
         <v>11727</v>
       </c>
-      <c r="EV38" s="4">
+      <c r="EV39" s="4">
         <v>11866</v>
       </c>
-      <c r="EW38" s="4">
+      <c r="EW39" s="4">
         <v>11845</v>
       </c>
-      <c r="EX38" s="4">
+      <c r="EX39" s="4">
         <v>11638</v>
       </c>
-      <c r="EY38" s="4">
+      <c r="EY39" s="4">
         <v>11719</v>
       </c>
-      <c r="EZ38" s="4">
+      <c r="EZ39" s="4">
         <v>11474</v>
       </c>
-      <c r="FA38" s="4">
+      <c r="FA39" s="4">
         <v>11449</v>
       </c>
-      <c r="FB38" s="4">
+      <c r="FB39" s="4">
         <v>11413</v>
       </c>
-      <c r="FC38" s="4">
+      <c r="FC39" s="4">
         <v>11457</v>
       </c>
-      <c r="FD38" s="4">
+      <c r="FD39" s="4">
         <v>11469</v>
       </c>
-      <c r="FE38" s="4">
+      <c r="FE39" s="4">
         <v>11453</v>
       </c>
-      <c r="FF38" s="4">
+      <c r="FF39" s="4">
         <v>11469</v>
       </c>
-      <c r="FG38" s="4">
+      <c r="FG39" s="4">
         <v>11460</v>
       </c>
-      <c r="FH38" s="4">
+      <c r="FH39" s="4">
         <v>11474</v>
       </c>
-      <c r="FI38" s="4">
+      <c r="FI39" s="4">
         <v>11442</v>
       </c>
-      <c r="FJ38" s="4">
+      <c r="FJ39" s="4">
         <v>11389</v>
       </c>
-      <c r="FK38" s="4">
+      <c r="FK39" s="4">
         <v>11539</v>
       </c>
-      <c r="FL38" s="4">
+      <c r="FL39" s="4">
         <v>11459</v>
       </c>
-      <c r="FM38" s="4">
+      <c r="FM39" s="4">
         <v>11408</v>
       </c>
-      <c r="FN38" s="4">
+      <c r="FN39" s="4">
         <v>11393</v>
       </c>
-      <c r="FO38" s="4">
+      <c r="FO39" s="4">
         <v>11398</v>
       </c>
-      <c r="FP38" s="4">
+      <c r="FP39" s="4">
         <v>11576</v>
       </c>
-      <c r="FQ38" s="4">
+      <c r="FQ39" s="4">
         <v>11564</v>
       </c>
-      <c r="FR38" s="4">
+      <c r="FR39" s="4">
         <v>11605</v>
       </c>
-      <c r="FS38" s="4">
+      <c r="FS39" s="4">
         <v>11598</v>
       </c>
-      <c r="FT38" s="4">
+      <c r="FT39" s="4">
         <v>11709</v>
       </c>
-      <c r="FU38" s="4">
+      <c r="FU39" s="4">
         <v>11649</v>
       </c>
-      <c r="FV38" s="4">
+      <c r="FV39" s="4">
         <v>11590</v>
       </c>
-      <c r="FW38" s="4">
+      <c r="FW39" s="4">
         <v>11607</v>
       </c>
-      <c r="FX38" s="4">
+      <c r="FX39" s="4">
         <v>11649</v>
       </c>
-      <c r="FY38" s="4">
+      <c r="FY39" s="4">
         <v>11606</v>
       </c>
-      <c r="FZ38" s="4">
+      <c r="FZ39" s="4">
         <v>11663</v>
       </c>
-      <c r="GA38" s="4">
+      <c r="GA39" s="4">
         <v>11634</v>
       </c>
-      <c r="GB38" s="4">
+      <c r="GB39" s="4">
         <v>11668</v>
       </c>
-      <c r="GC38" s="4">
+      <c r="GC39" s="4">
         <v>11428</v>
       </c>
-      <c r="GD38" s="4">
+      <c r="GD39" s="4">
         <v>11432</v>
       </c>
-      <c r="GE38" s="4">
+      <c r="GE39" s="4">
         <v>11433</v>
       </c>
-      <c r="GF38" s="4">
+      <c r="GF39" s="4">
         <v>11569</v>
       </c>
-      <c r="GG38" s="4">
+      <c r="GG39" s="4">
         <v>11441</v>
       </c>
-      <c r="GH38" s="4">
+      <c r="GH39" s="4">
         <v>11393</v>
       </c>
-      <c r="GI38" s="4">
+      <c r="GI39" s="4">
         <v>11529</v>
       </c>
-      <c r="GJ38" s="4">
+      <c r="GJ39" s="4">
         <v>11483</v>
       </c>
-      <c r="GK38" s="4">
+      <c r="GK39" s="4">
         <v>11491</v>
       </c>
-      <c r="GL38" s="4">
+      <c r="GL39" s="4">
         <v>11498</v>
       </c>
-      <c r="GM38" s="4">
+      <c r="GM39" s="4">
         <v>11540</v>
       </c>
-      <c r="GN38" s="4">
+      <c r="GN39" s="4">
         <v>11639</v>
       </c>
-      <c r="GO38" s="4">
+      <c r="GO39" s="4">
         <v>11721</v>
       </c>
-      <c r="GP38" s="4">
+      <c r="GP39" s="4">
         <v>11598</v>
       </c>
-      <c r="GQ38" s="4">
+      <c r="GQ39" s="4">
         <v>11726</v>
       </c>
-      <c r="GR38" s="4">
+      <c r="GR39" s="4">
         <v>11910</v>
       </c>
-      <c r="GS38" s="4">
+      <c r="GS39" s="4">
         <v>11750</v>
       </c>
-      <c r="GT38" s="4">
+      <c r="GT39" s="4">
         <v>11662</v>
       </c>
-      <c r="GU38" s="4">
+      <c r="GU39" s="4">
         <v>11705</v>
       </c>
-      <c r="GV38" s="4">
+      <c r="GV39" s="4">
         <v>11892</v>
       </c>
-      <c r="GW38" s="4">
+      <c r="GW39" s="4">
         <v>11710</v>
       </c>
-      <c r="GX38" s="4">
+      <c r="GX39" s="4">
         <v>11671</v>
       </c>
-      <c r="GY38" s="4">
+      <c r="GY39" s="4">
         <v>11638</v>
       </c>
-      <c r="GZ38" s="4">
+      <c r="GZ39" s="4">
         <v>11679</v>
       </c>
-      <c r="HA38" s="4">
+      <c r="HA39" s="4">
         <v>11715</v>
       </c>
-      <c r="HB38" s="4">
+      <c r="HB39" s="4">
         <v>11776</v>
       </c>
-      <c r="HC38" s="4">
+      <c r="HC39" s="4">
         <v>11813</v>
       </c>
-      <c r="HD38" s="4">
+      <c r="HD39" s="4">
         <v>11837</v>
       </c>
-      <c r="HE38" s="4">
+      <c r="HE39" s="4">
         <v>11739</v>
       </c>
-      <c r="HF38" s="4">
+      <c r="HF39" s="4">
         <v>11747</v>
       </c>
-      <c r="HG38" s="4">
+      <c r="HG39" s="4">
         <v>11803</v>
       </c>
-      <c r="HH38" s="4">
+      <c r="HH39" s="4">
         <v>11807</v>
       </c>
-      <c r="HI38" s="4">
+      <c r="HI39" s="4">
         <v>11746</v>
       </c>
-      <c r="HJ38" s="4">
+      <c r="HJ39" s="4">
         <v>11750</v>
       </c>
-      <c r="HK38" s="4">
+      <c r="HK39" s="4">
         <v>11770</v>
       </c>
-      <c r="HL38" s="4">
+      <c r="HL39" s="4">
         <v>11790</v>
       </c>
-      <c r="HM38" s="4">
+      <c r="HM39" s="4">
         <v>11777</v>
       </c>
-      <c r="HN38" s="4">
+      <c r="HN39" s="4">
         <v>11814</v>
       </c>
-      <c r="HO38" s="4">
+      <c r="HO39" s="4">
         <v>11765</v>
       </c>
+      <c r="HP39" s="4">
+        <v>11954</v>
+      </c>
     </row>
-    <row r="39" spans="1:224">
-[...670 lines deleted...]
-    <row r="40" spans="1:224">
+    <row r="40" spans="1:225">
       <c r="A40" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B40" s="4">
         <v>17071</v>
       </c>
       <c r="C40" s="4">
         <v>17192</v>
       </c>
       <c r="D40" s="4">
         <v>17366</v>
       </c>
       <c r="E40" s="4">
         <v>17578</v>
       </c>
       <c r="F40" s="4">
         <v>17587</v>
       </c>
       <c r="G40" s="4">
         <v>17854</v>
       </c>
       <c r="H40" s="4">
         <v>18609</v>
       </c>
       <c r="I40" s="4">
         <v>18390</v>
       </c>
@@ -25409,54 +25517,57 @@
       </c>
       <c r="HH40" s="4">
         <v>26114</v>
       </c>
       <c r="HI40" s="4">
         <v>25830</v>
       </c>
       <c r="HJ40" s="4">
         <v>25731</v>
       </c>
       <c r="HK40" s="4">
         <v>25853</v>
       </c>
       <c r="HL40" s="4">
         <v>26043</v>
       </c>
       <c r="HM40" s="4">
         <v>26016</v>
       </c>
       <c r="HN40" s="4">
         <v>25879</v>
       </c>
       <c r="HO40" s="4">
         <v>25966</v>
       </c>
+      <c r="HP40" s="4">
+        <v>26584</v>
+      </c>
     </row>
-    <row r="41" spans="1:224">
+    <row r="41" spans="1:225">
       <c r="A41" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B41" s="4">
         <v>4104</v>
       </c>
       <c r="C41" s="4">
         <v>4127</v>
       </c>
       <c r="D41" s="4">
         <v>4184</v>
       </c>
       <c r="E41" s="4">
         <v>4173</v>
       </c>
       <c r="F41" s="4">
         <v>4141</v>
       </c>
       <c r="G41" s="4">
         <v>4112</v>
       </c>
       <c r="H41" s="4">
         <v>4220</v>
       </c>
       <c r="I41" s="4">
         <v>4197</v>
       </c>
@@ -26080,54 +26191,57 @@
       </c>
       <c r="HH41" s="4">
         <v>5742</v>
       </c>
       <c r="HI41" s="4">
         <v>5644</v>
       </c>
       <c r="HJ41" s="4">
         <v>5631</v>
       </c>
       <c r="HK41" s="4">
         <v>5705</v>
       </c>
       <c r="HL41" s="4">
         <v>5763</v>
       </c>
       <c r="HM41" s="4">
         <v>5771</v>
       </c>
       <c r="HN41" s="4">
         <v>5753</v>
       </c>
       <c r="HO41" s="4">
         <v>5775</v>
       </c>
+      <c r="HP41" s="4">
+        <v>5838</v>
+      </c>
     </row>
-    <row r="42" spans="1:224">
+    <row r="42" spans="1:225">
       <c r="A42" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B42" s="4">
         <v>3898</v>
       </c>
       <c r="C42" s="4">
         <v>3895</v>
       </c>
       <c r="D42" s="4">
         <v>3894</v>
       </c>
       <c r="E42" s="4">
         <v>3898</v>
       </c>
       <c r="F42" s="4">
         <v>3895</v>
       </c>
       <c r="G42" s="4">
         <v>3930</v>
       </c>
       <c r="H42" s="4">
         <v>4024</v>
       </c>
       <c r="I42" s="4">
         <v>3989</v>
       </c>
@@ -26751,54 +26865,57 @@
       </c>
       <c r="HH42" s="4">
         <v>5339</v>
       </c>
       <c r="HI42" s="4">
         <v>5313</v>
       </c>
       <c r="HJ42" s="4">
         <v>5309</v>
       </c>
       <c r="HK42" s="4">
         <v>5342</v>
       </c>
       <c r="HL42" s="4">
         <v>5366</v>
       </c>
       <c r="HM42" s="4">
         <v>5412</v>
       </c>
       <c r="HN42" s="4">
         <v>5424</v>
       </c>
       <c r="HO42" s="4">
         <v>5426</v>
       </c>
+      <c r="HP42" s="4">
+        <v>5541</v>
+      </c>
     </row>
-    <row r="43" spans="1:224">
+    <row r="43" spans="1:225">
       <c r="A43" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B43" s="4">
         <v>2724</v>
       </c>
       <c r="C43" s="4">
         <v>2735</v>
       </c>
       <c r="D43" s="4">
         <v>2770</v>
       </c>
       <c r="E43" s="4">
         <v>2819</v>
       </c>
       <c r="F43" s="4">
         <v>2795</v>
       </c>
       <c r="G43" s="4">
         <v>2803</v>
       </c>
       <c r="H43" s="4">
         <v>3064</v>
       </c>
       <c r="I43" s="4">
         <v>3082</v>
       </c>
@@ -27422,54 +27539,57 @@
       </c>
       <c r="HH43" s="4">
         <v>5877</v>
       </c>
       <c r="HI43" s="4">
         <v>5812</v>
       </c>
       <c r="HJ43" s="4">
         <v>5868</v>
       </c>
       <c r="HK43" s="4">
         <v>5878</v>
       </c>
       <c r="HL43" s="4">
         <v>5885</v>
       </c>
       <c r="HM43" s="4">
         <v>5923</v>
       </c>
       <c r="HN43" s="4">
         <v>5838</v>
       </c>
       <c r="HO43" s="4">
         <v>5857</v>
       </c>
+      <c r="HP43" s="4">
+        <v>5930</v>
+      </c>
     </row>
-    <row r="44" spans="1:224">
+    <row r="44" spans="1:225">
       <c r="A44" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B44" s="4">
         <v>6979</v>
       </c>
       <c r="C44" s="4">
         <v>7071</v>
       </c>
       <c r="D44" s="4">
         <v>7169</v>
       </c>
       <c r="E44" s="4">
         <v>7307</v>
       </c>
       <c r="F44" s="4">
         <v>7333</v>
       </c>
       <c r="G44" s="4">
         <v>7502</v>
       </c>
       <c r="H44" s="4">
         <v>7762</v>
       </c>
       <c r="I44" s="4">
         <v>7645</v>
       </c>
@@ -28093,54 +28213,57 @@
       </c>
       <c r="HH44" s="4">
         <v>8303</v>
       </c>
       <c r="HI44" s="4">
         <v>8176</v>
       </c>
       <c r="HJ44" s="4">
         <v>8086</v>
       </c>
       <c r="HK44" s="4">
         <v>8177</v>
       </c>
       <c r="HL44" s="4">
         <v>8245</v>
       </c>
       <c r="HM44" s="4">
         <v>8249</v>
       </c>
       <c r="HN44" s="4">
         <v>8239</v>
       </c>
       <c r="HO44" s="4">
         <v>8274</v>
       </c>
+      <c r="HP44" s="4">
+        <v>8500</v>
+      </c>
     </row>
-    <row r="45" spans="1:224">
+    <row r="45" spans="1:225">
       <c r="A45" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B45" s="4">
         <v>1543</v>
       </c>
       <c r="C45" s="4">
         <v>1569</v>
       </c>
       <c r="D45" s="4">
         <v>1590</v>
       </c>
       <c r="E45" s="4">
         <v>1603</v>
       </c>
       <c r="F45" s="4">
         <v>1639</v>
       </c>
       <c r="G45" s="4">
         <v>1664</v>
       </c>
       <c r="H45" s="4">
         <v>1753</v>
       </c>
       <c r="I45" s="4">
         <v>1726</v>
       </c>
@@ -28764,54 +28887,57 @@
       </c>
       <c r="HH45" s="4">
         <v>4032</v>
       </c>
       <c r="HI45" s="4">
         <v>4017</v>
       </c>
       <c r="HJ45" s="4">
         <v>4006</v>
       </c>
       <c r="HK45" s="4">
         <v>4009</v>
       </c>
       <c r="HL45" s="4">
         <v>4043</v>
       </c>
       <c r="HM45" s="4">
         <v>4063</v>
       </c>
       <c r="HN45" s="4">
         <v>4014</v>
       </c>
       <c r="HO45" s="4">
         <v>4033</v>
       </c>
+      <c r="HP45" s="4">
+        <v>4144</v>
+      </c>
     </row>
-    <row r="46" spans="1:224">
+    <row r="46" spans="1:225">
       <c r="A46" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B46" s="4">
         <v>1322</v>
       </c>
       <c r="C46" s="4">
         <v>1308</v>
       </c>
       <c r="D46" s="4">
         <v>1324</v>
       </c>
       <c r="E46" s="4">
         <v>1330</v>
       </c>
       <c r="F46" s="4">
         <v>1299</v>
       </c>
       <c r="G46" s="4">
         <v>1322</v>
       </c>
       <c r="H46" s="4">
         <v>1369</v>
       </c>
       <c r="I46" s="4">
         <v>1312</v>
       </c>
@@ -29435,54 +29561,57 @@
       </c>
       <c r="HH46" s="4">
         <v>1443</v>
       </c>
       <c r="HI46" s="4">
         <v>1402</v>
       </c>
       <c r="HJ46" s="4">
         <v>1360</v>
       </c>
       <c r="HK46" s="4">
         <v>1344</v>
       </c>
       <c r="HL46" s="4">
         <v>1390</v>
       </c>
       <c r="HM46" s="4">
         <v>1284</v>
       </c>
       <c r="HN46" s="4">
         <v>1269</v>
       </c>
       <c r="HO46" s="4">
         <v>1279</v>
       </c>
+      <c r="HP46" s="4">
+        <v>1348</v>
+      </c>
     </row>
-    <row r="47" spans="1:224">
+    <row r="47" spans="1:225">
       <c r="A47" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B47" s="4">
         <v>412</v>
       </c>
       <c r="C47" s="4">
         <v>417</v>
       </c>
       <c r="D47" s="4">
         <v>420</v>
       </c>
       <c r="E47" s="4">
         <v>426</v>
       </c>
       <c r="F47" s="4">
         <v>427</v>
       </c>
       <c r="G47" s="4">
         <v>433</v>
       </c>
       <c r="H47" s="4">
         <v>434</v>
       </c>
       <c r="I47" s="4">
         <v>435</v>
       </c>
@@ -30106,54 +30235,57 @@
       </c>
       <c r="HH47" s="4">
         <v>556</v>
       </c>
       <c r="HI47" s="4">
         <v>544</v>
       </c>
       <c r="HJ47" s="4">
         <v>548</v>
       </c>
       <c r="HK47" s="4">
         <v>557</v>
       </c>
       <c r="HL47" s="4">
         <v>559</v>
       </c>
       <c r="HM47" s="4">
         <v>530</v>
       </c>
       <c r="HN47" s="4">
         <v>538</v>
       </c>
       <c r="HO47" s="4">
         <v>536</v>
       </c>
+      <c r="HP47" s="4">
+        <v>552</v>
+      </c>
     </row>
-    <row r="48" spans="1:224">
+    <row r="48" spans="1:225">
       <c r="A48" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B48" s="4">
         <v>193</v>
       </c>
       <c r="C48" s="4">
         <v>197</v>
       </c>
       <c r="D48" s="4">
         <v>199</v>
       </c>
       <c r="E48" s="4">
         <v>195</v>
       </c>
       <c r="F48" s="4">
         <v>199</v>
       </c>
       <c r="G48" s="4">
         <v>200</v>
       </c>
       <c r="H48" s="4">
         <v>203</v>
       </c>
       <c r="I48" s="4">
         <v>201</v>
       </c>
@@ -30777,54 +30909,57 @@
       </c>
       <c r="HH48" s="4">
         <v>564</v>
       </c>
       <c r="HI48" s="4">
         <v>566</v>
       </c>
       <c r="HJ48" s="4">
         <v>554</v>
       </c>
       <c r="HK48" s="4">
         <v>546</v>
       </c>
       <c r="HL48" s="4">
         <v>555</v>
       </c>
       <c r="HM48" s="4">
         <v>555</v>
       </c>
       <c r="HN48" s="4">
         <v>557</v>
       </c>
       <c r="HO48" s="4">
         <v>561</v>
       </c>
+      <c r="HP48" s="4">
+        <v>569</v>
+      </c>
     </row>
-    <row r="49" spans="1:224">
+    <row r="49" spans="1:225">
       <c r="A49" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B49" s="4">
         <v>551</v>
       </c>
       <c r="C49" s="4">
         <v>562</v>
       </c>
       <c r="D49" s="4">
         <v>565</v>
       </c>
       <c r="E49" s="4">
         <v>584</v>
       </c>
       <c r="F49" s="4">
         <v>613</v>
       </c>
       <c r="G49" s="4">
         <v>617</v>
       </c>
       <c r="H49" s="4">
         <v>618</v>
       </c>
       <c r="I49" s="4">
         <v>609</v>
       </c>
@@ -31448,54 +31583,57 @@
       </c>
       <c r="HH49" s="4">
         <v>987</v>
       </c>
       <c r="HI49" s="4">
         <v>991</v>
       </c>
       <c r="HJ49" s="4">
         <v>965</v>
       </c>
       <c r="HK49" s="4">
         <v>973</v>
       </c>
       <c r="HL49" s="4">
         <v>995</v>
       </c>
       <c r="HM49" s="4">
         <v>982</v>
       </c>
       <c r="HN49" s="4">
         <v>995</v>
       </c>
       <c r="HO49" s="4">
         <v>1021</v>
       </c>
+      <c r="HP49" s="4">
+        <v>1028</v>
+      </c>
     </row>
-    <row r="50" spans="1:224">
+    <row r="50" spans="1:225">
       <c r="A50" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B50" s="4">
         <v>10993</v>
       </c>
       <c r="C50" s="4">
         <v>11350</v>
       </c>
       <c r="D50" s="4">
         <v>11576</v>
       </c>
       <c r="E50" s="4">
         <v>11999</v>
       </c>
       <c r="F50" s="4">
         <v>11921</v>
       </c>
       <c r="G50" s="4">
         <v>12620</v>
       </c>
       <c r="H50" s="4">
         <v>12976</v>
       </c>
       <c r="I50" s="4">
         <v>12490</v>
       </c>
@@ -32119,54 +32257,57 @@
       </c>
       <c r="HH50" s="4">
         <v>13951</v>
       </c>
       <c r="HI50" s="4">
         <v>12196</v>
       </c>
       <c r="HJ50" s="4">
         <v>12687</v>
       </c>
       <c r="HK50" s="4">
         <v>12909</v>
       </c>
       <c r="HL50" s="4">
         <v>13547</v>
       </c>
       <c r="HM50" s="4">
         <v>13770</v>
       </c>
       <c r="HN50" s="4">
         <v>13862</v>
       </c>
       <c r="HO50" s="4">
         <v>14506</v>
       </c>
+      <c r="HP50" s="4">
+        <v>14399</v>
+      </c>
     </row>
-    <row r="51" spans="1:224">
+    <row r="51" spans="1:225">
       <c r="A51" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B51" s="4">
         <v>8584</v>
       </c>
       <c r="C51" s="4">
         <v>8639</v>
       </c>
       <c r="D51" s="4">
         <v>8887</v>
       </c>
       <c r="E51" s="4">
         <v>9041</v>
       </c>
       <c r="F51" s="4">
         <v>9218</v>
       </c>
       <c r="G51" s="4">
         <v>9269</v>
       </c>
       <c r="H51" s="4">
         <v>9239</v>
       </c>
       <c r="I51" s="4">
         <v>9128</v>
       </c>
@@ -32790,54 +32931,57 @@
       </c>
       <c r="HH51" s="4">
         <v>14073</v>
       </c>
       <c r="HI51" s="4">
         <v>13533</v>
       </c>
       <c r="HJ51" s="4">
         <v>13441</v>
       </c>
       <c r="HK51" s="4">
         <v>13667</v>
       </c>
       <c r="HL51" s="4">
         <v>14063</v>
       </c>
       <c r="HM51" s="4">
         <v>14398</v>
       </c>
       <c r="HN51" s="4">
         <v>14418</v>
       </c>
       <c r="HO51" s="4">
         <v>14857</v>
       </c>
+      <c r="HP51" s="4">
+        <v>14405</v>
+      </c>
     </row>
-    <row r="52" spans="1:224">
+    <row r="52" spans="1:225">
       <c r="A52" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B52" s="4">
         <v>115655</v>
       </c>
       <c r="C52" s="4">
         <v>115986</v>
       </c>
       <c r="D52" s="4">
         <v>116780</v>
       </c>
       <c r="E52" s="4">
         <v>116849</v>
       </c>
       <c r="F52" s="4">
         <v>116870</v>
       </c>
       <c r="G52" s="4">
         <v>116995</v>
       </c>
       <c r="H52" s="4">
         <v>117483</v>
       </c>
       <c r="I52" s="4">
         <v>116209</v>
       </c>
@@ -33461,54 +33605,57 @@
       </c>
       <c r="HH52" s="4">
         <v>150497</v>
       </c>
       <c r="HI52" s="4">
         <v>150176</v>
       </c>
       <c r="HJ52" s="4">
         <v>149411</v>
       </c>
       <c r="HK52" s="4">
         <v>149487</v>
       </c>
       <c r="HL52" s="4">
         <v>150161</v>
       </c>
       <c r="HM52" s="4">
         <v>150240</v>
       </c>
       <c r="HN52" s="4">
         <v>150420</v>
       </c>
       <c r="HO52" s="4">
         <v>150388</v>
       </c>
+      <c r="HP52" s="4">
+        <v>148973</v>
+      </c>
     </row>
-    <row r="53" spans="1:224">
+    <row r="53" spans="1:225">
       <c r="A53" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B53" s="4">
         <v>17760</v>
       </c>
       <c r="C53" s="4">
         <v>17782</v>
       </c>
       <c r="D53" s="4">
         <v>17991</v>
       </c>
       <c r="E53" s="4">
         <v>18272</v>
       </c>
       <c r="F53" s="4">
         <v>18417</v>
       </c>
       <c r="G53" s="4">
         <v>18408</v>
       </c>
       <c r="H53" s="4">
         <v>18649</v>
       </c>
       <c r="I53" s="4">
         <v>18619</v>
       </c>
@@ -34132,74 +34279,77 @@
       </c>
       <c r="HH53" s="4">
         <v>19589</v>
       </c>
       <c r="HI53" s="4">
         <v>19249</v>
       </c>
       <c r="HJ53" s="4">
         <v>19731</v>
       </c>
       <c r="HK53" s="4">
         <v>19812</v>
       </c>
       <c r="HL53" s="4">
         <v>20169</v>
       </c>
       <c r="HM53" s="4">
         <v>20329</v>
       </c>
       <c r="HN53" s="4">
         <v>20392</v>
       </c>
       <c r="HO53" s="4">
         <v>20509</v>
       </c>
+      <c r="HP53" s="4">
+        <v>20659</v>
+      </c>
     </row>
-    <row r="55" spans="1:224">
+    <row r="55" spans="1:225">
       <c r="A55" s="5" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>275</v>
+      </c>
+      <c r="HQ55" s="5" t="s">
+        <v>275</v>
       </c>
     </row>
-    <row r="56" spans="1:224">
+    <row r="56" spans="1:225">
       <c r="A56" s="5" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>276</v>
+      </c>
+      <c r="HQ56" s="5" t="s">
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:HO1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A56:HO56"/>
+    <mergeCell ref="A1:HP1"/>
+    <mergeCell ref="A2:HP2"/>
+    <mergeCell ref="A4:HP4"/>
+    <mergeCell ref="A55:HP55"/>
+    <mergeCell ref="A56:HP56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Monatsdaten</vt:lpstr>