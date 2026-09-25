--- v3 (2026-09-05)
+++ v4 (2026-09-25)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monatsdaten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
   <si>
     <t>Aktivbeschäftigte nach Wirtschaftsklassen (Monat)</t>
   </si>
   <si>
-    <t>Steiermark, Zeitreihe 2008-01-31-2026-07-31</t>
+    <t>Steiermark, Zeitreihe 2008-01-31-2026-08-31</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Wirtschaftsklassen 2025</t>
   </si>
   <si>
     <t>2008-01-31</t>
   </si>
   <si>
     <t>2008-02-29</t>
   </si>
   <si>
     <t>2008-03-31</t>
   </si>
   <si>
     <t>2008-04-30</t>
   </si>
   <si>
     <t>2008-05-31</t>
   </si>
   <si>
     <t>2008-06-30</t>
   </si>
@@ -695,50 +695,53 @@
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>A PRIMÄRSEKTOR</t>
   </si>
   <si>
     <t>B-F PRODUKTIONSSEKTOR</t>
   </si>
   <si>
     <t>B Bergbau und Gewinnung von Steinen und Erden</t>
   </si>
   <si>
     <t>C Herstellung von Waren</t>
   </si>
   <si>
     <t>… Technologiebereich (20, 21, 26-30)</t>
   </si>
   <si>
     <t>… 10-12 Nahrungs-, Futtermittel-, Getränkeherstellung u. Tabakverarb.</t>
   </si>
   <si>
     <t>… 13-14 Textilien und Bekleidung</t>
   </si>
   <si>
     <t>… 15 Leder, Lederwaren und Schuhe</t>
@@ -1231,77 +1234,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:HQ56"/>
+  <dimension ref="A1:HR56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="HQ56" sqref="HQ56"/>
+      <selection activeCell="HR56" sqref="HR56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="225" max="225" width="2240" hidden="true" customWidth="true" style="0"/>
+    <col min="226" max="226" width="2250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:225">
+    <row r="1" spans="1:226">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:225">
+    <row r="2" spans="1:226">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:225">
+    <row r="4" spans="1:226">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:225">
+    <row r="5" spans="1:226">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1930,54 +1933,57 @@
       </c>
       <c r="HI5" s="3" t="s">
         <v>219</v>
       </c>
       <c r="HJ5" s="3" t="s">
         <v>220</v>
       </c>
       <c r="HK5" s="3" t="s">
         <v>221</v>
       </c>
       <c r="HL5" s="3" t="s">
         <v>222</v>
       </c>
       <c r="HM5" s="3" t="s">
         <v>223</v>
       </c>
       <c r="HN5" s="3" t="s">
         <v>224</v>
       </c>
       <c r="HO5" s="3" t="s">
         <v>225</v>
       </c>
       <c r="HP5" s="3" t="s">
         <v>226</v>
       </c>
+      <c r="HQ5" s="3" t="s">
+        <v>227</v>
+      </c>
     </row>
-    <row r="6" spans="1:225">
+    <row r="6" spans="1:226">
       <c r="A6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B6" s="4">
         <v>439075</v>
       </c>
       <c r="C6" s="4">
         <v>443774</v>
       </c>
       <c r="D6" s="4">
         <v>451549</v>
       </c>
       <c r="E6" s="4">
         <v>455275</v>
       </c>
       <c r="F6" s="4">
         <v>457704</v>
       </c>
       <c r="G6" s="4">
         <v>462176</v>
       </c>
       <c r="H6" s="4">
         <v>470553</v>
       </c>
       <c r="I6" s="4">
         <v>463971</v>
       </c>
@@ -2604,54 +2610,57 @@
       </c>
       <c r="HI6" s="4">
         <v>525865</v>
       </c>
       <c r="HJ6" s="4">
         <v>522795</v>
       </c>
       <c r="HK6" s="4">
         <v>527374</v>
       </c>
       <c r="HL6" s="4">
         <v>535180</v>
       </c>
       <c r="HM6" s="4">
         <v>535943</v>
       </c>
       <c r="HN6" s="4">
         <v>538554</v>
       </c>
       <c r="HO6" s="4">
         <v>543107</v>
       </c>
       <c r="HP6" s="4">
         <v>545046</v>
       </c>
+      <c r="HQ6" s="4">
+        <v>542299</v>
+      </c>
     </row>
-    <row r="7" spans="1:225">
+    <row r="7" spans="1:226">
       <c r="A7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B7" s="4">
         <v>2361</v>
       </c>
       <c r="C7" s="4">
         <v>3077</v>
       </c>
       <c r="D7" s="4">
         <v>3514</v>
       </c>
       <c r="E7" s="4">
         <v>4013</v>
       </c>
       <c r="F7" s="4">
         <v>4328</v>
       </c>
       <c r="G7" s="4">
         <v>4886</v>
       </c>
       <c r="H7" s="4">
         <v>4492</v>
       </c>
       <c r="I7" s="4">
         <v>4201</v>
       </c>
@@ -3278,54 +3287,57 @@
       </c>
       <c r="HI7" s="4">
         <v>4038</v>
       </c>
       <c r="HJ7" s="4">
         <v>4378</v>
       </c>
       <c r="HK7" s="4">
         <v>4967</v>
       </c>
       <c r="HL7" s="4">
         <v>5722</v>
       </c>
       <c r="HM7" s="4">
         <v>6149</v>
       </c>
       <c r="HN7" s="4">
         <v>6301</v>
       </c>
       <c r="HO7" s="4">
         <v>7548</v>
       </c>
       <c r="HP7" s="4">
         <v>6514</v>
       </c>
+      <c r="HQ7" s="4">
+        <v>7644</v>
+      </c>
     </row>
-    <row r="8" spans="1:225">
+    <row r="8" spans="1:226">
       <c r="A8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B8" s="4">
         <v>136135</v>
       </c>
       <c r="C8" s="4">
         <v>138373</v>
       </c>
       <c r="D8" s="4">
         <v>143360</v>
       </c>
       <c r="E8" s="4">
         <v>146124</v>
       </c>
       <c r="F8" s="4">
         <v>146781</v>
       </c>
       <c r="G8" s="4">
         <v>148310</v>
       </c>
       <c r="H8" s="4">
         <v>153095</v>
       </c>
       <c r="I8" s="4">
         <v>150037</v>
       </c>
@@ -3952,54 +3964,57 @@
       </c>
       <c r="HI8" s="4">
         <v>150907</v>
       </c>
       <c r="HJ8" s="4">
         <v>148798</v>
       </c>
       <c r="HK8" s="4">
         <v>151630</v>
       </c>
       <c r="HL8" s="4">
         <v>156500</v>
       </c>
       <c r="HM8" s="4">
         <v>157419</v>
       </c>
       <c r="HN8" s="4">
         <v>157599</v>
       </c>
       <c r="HO8" s="4">
         <v>157869</v>
       </c>
       <c r="HP8" s="4">
         <v>159986</v>
       </c>
+      <c r="HQ8" s="4">
+        <v>158508</v>
+      </c>
     </row>
-    <row r="9" spans="1:225">
+    <row r="9" spans="1:226">
       <c r="A9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B9" s="4">
         <v>1019</v>
       </c>
       <c r="C9" s="4">
         <v>1025</v>
       </c>
       <c r="D9" s="4">
         <v>1123</v>
       </c>
       <c r="E9" s="4">
         <v>1194</v>
       </c>
       <c r="F9" s="4">
         <v>1208</v>
       </c>
       <c r="G9" s="4">
         <v>1226</v>
       </c>
       <c r="H9" s="4">
         <v>1260</v>
       </c>
       <c r="I9" s="4">
         <v>1237</v>
       </c>
@@ -4626,54 +4641,57 @@
       </c>
       <c r="HI9" s="4">
         <v>1042</v>
       </c>
       <c r="HJ9" s="4">
         <v>1046</v>
       </c>
       <c r="HK9" s="4">
         <v>1067</v>
       </c>
       <c r="HL9" s="4">
         <v>1122</v>
       </c>
       <c r="HM9" s="4">
         <v>1099</v>
       </c>
       <c r="HN9" s="4">
         <v>1107</v>
       </c>
       <c r="HO9" s="4">
         <v>1109</v>
       </c>
       <c r="HP9" s="4">
         <v>1124</v>
       </c>
+      <c r="HQ9" s="4">
+        <v>1108</v>
+      </c>
     </row>
-    <row r="10" spans="1:225">
+    <row r="10" spans="1:226">
       <c r="A10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B10" s="4">
         <v>102391</v>
       </c>
       <c r="C10" s="4">
         <v>102737</v>
       </c>
       <c r="D10" s="4">
         <v>103747</v>
       </c>
       <c r="E10" s="4">
         <v>103892</v>
       </c>
       <c r="F10" s="4">
         <v>103881</v>
       </c>
       <c r="G10" s="4">
         <v>104788</v>
       </c>
       <c r="H10" s="4">
         <v>108079</v>
       </c>
       <c r="I10" s="4">
         <v>105598</v>
       </c>
@@ -5300,54 +5318,57 @@
       </c>
       <c r="HI10" s="4">
         <v>109704</v>
       </c>
       <c r="HJ10" s="4">
         <v>109214</v>
       </c>
       <c r="HK10" s="4">
         <v>109414</v>
       </c>
       <c r="HL10" s="4">
         <v>109874</v>
       </c>
       <c r="HM10" s="4">
         <v>109568</v>
       </c>
       <c r="HN10" s="4">
         <v>109635</v>
       </c>
       <c r="HO10" s="4">
         <v>109655</v>
       </c>
       <c r="HP10" s="4">
         <v>111060</v>
       </c>
+      <c r="HQ10" s="4">
+        <v>109864</v>
+      </c>
     </row>
-    <row r="11" spans="1:225">
+    <row r="11" spans="1:226">
       <c r="A11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B11" s="4">
         <v>39377</v>
       </c>
       <c r="C11" s="4">
         <v>39379</v>
       </c>
       <c r="D11" s="4">
         <v>39460</v>
       </c>
       <c r="E11" s="4">
         <v>39399</v>
       </c>
       <c r="F11" s="4">
         <v>39294</v>
       </c>
       <c r="G11" s="4">
         <v>39497</v>
       </c>
       <c r="H11" s="4">
         <v>41012</v>
       </c>
       <c r="I11" s="4">
         <v>39997</v>
       </c>
@@ -5974,54 +5995,57 @@
       </c>
       <c r="HI11" s="4">
         <v>51038</v>
       </c>
       <c r="HJ11" s="4">
         <v>50819</v>
       </c>
       <c r="HK11" s="4">
         <v>50787</v>
       </c>
       <c r="HL11" s="4">
         <v>50819</v>
       </c>
       <c r="HM11" s="4">
         <v>50695</v>
       </c>
       <c r="HN11" s="4">
         <v>50679</v>
       </c>
       <c r="HO11" s="4">
         <v>50505</v>
       </c>
       <c r="HP11" s="4">
         <v>51265</v>
       </c>
+      <c r="HQ11" s="4">
+        <v>50793</v>
+      </c>
     </row>
-    <row r="12" spans="1:225">
+    <row r="12" spans="1:226">
       <c r="A12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B12" s="4">
         <v>9718</v>
       </c>
       <c r="C12" s="4">
         <v>9760</v>
       </c>
       <c r="D12" s="4">
         <v>9797</v>
       </c>
       <c r="E12" s="4">
         <v>9799</v>
       </c>
       <c r="F12" s="4">
         <v>9838</v>
       </c>
       <c r="G12" s="4">
         <v>9868</v>
       </c>
       <c r="H12" s="4">
         <v>10041</v>
       </c>
       <c r="I12" s="4">
         <v>9892</v>
       </c>
@@ -6648,54 +6672,57 @@
       </c>
       <c r="HI12" s="4">
         <v>11685</v>
       </c>
       <c r="HJ12" s="4">
         <v>11597</v>
       </c>
       <c r="HK12" s="4">
         <v>11610</v>
       </c>
       <c r="HL12" s="4">
         <v>11728</v>
       </c>
       <c r="HM12" s="4">
         <v>11751</v>
       </c>
       <c r="HN12" s="4">
         <v>11877</v>
       </c>
       <c r="HO12" s="4">
         <v>11939</v>
       </c>
       <c r="HP12" s="4">
         <v>12156</v>
       </c>
+      <c r="HQ12" s="4">
+        <v>12026</v>
+      </c>
     </row>
-    <row r="13" spans="1:225">
+    <row r="13" spans="1:226">
       <c r="A13" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B13" s="4">
         <v>2358</v>
       </c>
       <c r="C13" s="4">
         <v>2354</v>
       </c>
       <c r="D13" s="4">
         <v>2373</v>
       </c>
       <c r="E13" s="4">
         <v>2348</v>
       </c>
       <c r="F13" s="4">
         <v>2330</v>
       </c>
       <c r="G13" s="4">
         <v>2334</v>
       </c>
       <c r="H13" s="4">
         <v>2312</v>
       </c>
       <c r="I13" s="4">
         <v>2169</v>
       </c>
@@ -7322,54 +7349,57 @@
       </c>
       <c r="HI13" s="4">
         <v>951</v>
       </c>
       <c r="HJ13" s="4">
         <v>1038</v>
       </c>
       <c r="HK13" s="4">
         <v>1045</v>
       </c>
       <c r="HL13" s="4">
         <v>1041</v>
       </c>
       <c r="HM13" s="4">
         <v>1045</v>
       </c>
       <c r="HN13" s="4">
         <v>1036</v>
       </c>
       <c r="HO13" s="4">
         <v>1036</v>
       </c>
       <c r="HP13" s="4">
         <v>1036</v>
       </c>
+      <c r="HQ13" s="4">
+        <v>1007</v>
+      </c>
     </row>
-    <row r="14" spans="1:225">
+    <row r="14" spans="1:226">
       <c r="A14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B14" s="4">
         <v>1666</v>
       </c>
       <c r="C14" s="4">
         <v>1692</v>
       </c>
       <c r="D14" s="4">
         <v>1685</v>
       </c>
       <c r="E14" s="4">
         <v>1693</v>
       </c>
       <c r="F14" s="4">
         <v>1682</v>
       </c>
       <c r="G14" s="4">
         <v>1715</v>
       </c>
       <c r="H14" s="4">
         <v>1798</v>
       </c>
       <c r="I14" s="4">
         <v>1725</v>
       </c>
@@ -7996,54 +8026,57 @@
       </c>
       <c r="HI14" s="4">
         <v>852</v>
       </c>
       <c r="HJ14" s="4">
         <v>833</v>
       </c>
       <c r="HK14" s="4">
         <v>829</v>
       </c>
       <c r="HL14" s="4">
         <v>822</v>
       </c>
       <c r="HM14" s="4">
         <v>803</v>
       </c>
       <c r="HN14" s="4">
         <v>794</v>
       </c>
       <c r="HO14" s="4">
         <v>755</v>
       </c>
       <c r="HP14" s="4">
         <v>385</v>
       </c>
+      <c r="HQ14" s="4">
+        <v>343</v>
+      </c>
     </row>
-    <row r="15" spans="1:225">
+    <row r="15" spans="1:226">
       <c r="A15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B15" s="4">
         <v>5677</v>
       </c>
       <c r="C15" s="4">
         <v>5707</v>
       </c>
       <c r="D15" s="4">
         <v>5877</v>
       </c>
       <c r="E15" s="4">
         <v>5927</v>
       </c>
       <c r="F15" s="4">
         <v>5950</v>
       </c>
       <c r="G15" s="4">
         <v>5980</v>
       </c>
       <c r="H15" s="4">
         <v>6102</v>
       </c>
       <c r="I15" s="4">
         <v>5970</v>
       </c>
@@ -8670,54 +8703,57 @@
       </c>
       <c r="HI15" s="4">
         <v>4423</v>
       </c>
       <c r="HJ15" s="4">
         <v>4426</v>
       </c>
       <c r="HK15" s="4">
         <v>4469</v>
       </c>
       <c r="HL15" s="4">
         <v>4516</v>
       </c>
       <c r="HM15" s="4">
         <v>4494</v>
       </c>
       <c r="HN15" s="4">
         <v>4516</v>
       </c>
       <c r="HO15" s="4">
         <v>4537</v>
       </c>
       <c r="HP15" s="4">
         <v>4581</v>
       </c>
+      <c r="HQ15" s="4">
+        <v>4536</v>
+      </c>
     </row>
-    <row r="16" spans="1:225">
+    <row r="16" spans="1:226">
       <c r="A16" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B16" s="4">
         <v>4956</v>
       </c>
       <c r="C16" s="4">
         <v>4939</v>
       </c>
       <c r="D16" s="4">
         <v>4954</v>
       </c>
       <c r="E16" s="4">
         <v>4929</v>
       </c>
       <c r="F16" s="4">
         <v>4917</v>
       </c>
       <c r="G16" s="4">
         <v>4957</v>
       </c>
       <c r="H16" s="4">
         <v>5148</v>
       </c>
       <c r="I16" s="4">
         <v>5018</v>
       </c>
@@ -9344,54 +9380,57 @@
       </c>
       <c r="HI16" s="4">
         <v>4397</v>
       </c>
       <c r="HJ16" s="4">
         <v>4418</v>
       </c>
       <c r="HK16" s="4">
         <v>4421</v>
       </c>
       <c r="HL16" s="4">
         <v>4402</v>
       </c>
       <c r="HM16" s="4">
         <v>4361</v>
       </c>
       <c r="HN16" s="4">
         <v>4344</v>
       </c>
       <c r="HO16" s="4">
         <v>4344</v>
       </c>
       <c r="HP16" s="4">
         <v>4437</v>
       </c>
+      <c r="HQ16" s="4">
+        <v>4399</v>
+      </c>
     </row>
-    <row r="17" spans="1:225">
+    <row r="17" spans="1:226">
       <c r="A17" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B17" s="4">
         <v>1077</v>
       </c>
       <c r="C17" s="4">
         <v>1072</v>
       </c>
       <c r="D17" s="4">
         <v>1065</v>
       </c>
       <c r="E17" s="4">
         <v>1070</v>
       </c>
       <c r="F17" s="4">
         <v>1084</v>
       </c>
       <c r="G17" s="4">
         <v>1072</v>
       </c>
       <c r="H17" s="4">
         <v>1068</v>
       </c>
       <c r="I17" s="4">
         <v>1066</v>
       </c>
@@ -10018,54 +10057,57 @@
       </c>
       <c r="HI17" s="4">
         <v>734</v>
       </c>
       <c r="HJ17" s="4">
         <v>728</v>
       </c>
       <c r="HK17" s="4">
         <v>728</v>
       </c>
       <c r="HL17" s="4">
         <v>732</v>
       </c>
       <c r="HM17" s="4">
         <v>725</v>
       </c>
       <c r="HN17" s="4">
         <v>724</v>
       </c>
       <c r="HO17" s="4">
         <v>723</v>
       </c>
       <c r="HP17" s="4">
         <v>731</v>
       </c>
+      <c r="HQ17" s="4">
+        <v>724</v>
+      </c>
     </row>
-    <row r="18" spans="1:225">
+    <row r="18" spans="1:226">
       <c r="A18" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B18" s="4">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>15</v>
       </c>
       <c r="D18" s="4">
         <v>15</v>
       </c>
       <c r="E18" s="4">
         <v>15</v>
       </c>
       <c r="F18" s="4">
         <v>15</v>
       </c>
       <c r="G18" s="4">
         <v>15</v>
       </c>
       <c r="H18" s="4">
         <v>15</v>
       </c>
       <c r="I18" s="4">
         <v>15</v>
       </c>
@@ -10692,54 +10734,57 @@
       </c>
       <c r="HI18" s="4">
         <v>6</v>
       </c>
       <c r="HJ18" s="4">
         <v>7</v>
       </c>
       <c r="HK18" s="4">
         <v>7</v>
       </c>
       <c r="HL18" s="4">
         <v>7</v>
       </c>
       <c r="HM18" s="4">
         <v>7</v>
       </c>
       <c r="HN18" s="4">
         <v>7</v>
       </c>
       <c r="HO18" s="4">
         <v>7</v>
       </c>
       <c r="HP18" s="4">
         <v>7</v>
       </c>
+      <c r="HQ18" s="4">
+        <v>7</v>
+      </c>
     </row>
-    <row r="19" spans="1:225">
+    <row r="19" spans="1:226">
       <c r="A19" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B19" s="4">
         <v>1057</v>
       </c>
       <c r="C19" s="4">
         <v>1057</v>
       </c>
       <c r="D19" s="4">
         <v>1071</v>
       </c>
       <c r="E19" s="4">
         <v>1071</v>
       </c>
       <c r="F19" s="4">
         <v>1074</v>
       </c>
       <c r="G19" s="4">
         <v>1079</v>
       </c>
       <c r="H19" s="4">
         <v>1120</v>
       </c>
       <c r="I19" s="4">
         <v>1091</v>
       </c>
@@ -11366,54 +11411,57 @@
       </c>
       <c r="HI19" s="4">
         <v>1663</v>
       </c>
       <c r="HJ19" s="4">
         <v>1666</v>
       </c>
       <c r="HK19" s="4">
         <v>1673</v>
       </c>
       <c r="HL19" s="4">
         <v>1695</v>
       </c>
       <c r="HM19" s="4">
         <v>1706</v>
       </c>
       <c r="HN19" s="4">
         <v>1699</v>
       </c>
       <c r="HO19" s="4">
         <v>1701</v>
       </c>
       <c r="HP19" s="4">
         <v>1768</v>
       </c>
+      <c r="HQ19" s="4">
+        <v>1715</v>
+      </c>
     </row>
-    <row r="20" spans="1:225">
+    <row r="20" spans="1:226">
       <c r="A20" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B20" s="4">
         <v>819</v>
       </c>
       <c r="C20" s="4">
         <v>830</v>
       </c>
       <c r="D20" s="4">
         <v>837</v>
       </c>
       <c r="E20" s="4">
         <v>835</v>
       </c>
       <c r="F20" s="4">
         <v>844</v>
       </c>
       <c r="G20" s="4">
         <v>855</v>
       </c>
       <c r="H20" s="4">
         <v>895</v>
       </c>
       <c r="I20" s="4">
         <v>894</v>
       </c>
@@ -12040,54 +12088,57 @@
       </c>
       <c r="HI20" s="4">
         <v>2578</v>
       </c>
       <c r="HJ20" s="4">
         <v>2605</v>
       </c>
       <c r="HK20" s="4">
         <v>2637</v>
       </c>
       <c r="HL20" s="4">
         <v>2633</v>
       </c>
       <c r="HM20" s="4">
         <v>2648</v>
       </c>
       <c r="HN20" s="4">
         <v>2637</v>
       </c>
       <c r="HO20" s="4">
         <v>2635</v>
       </c>
       <c r="HP20" s="4">
         <v>2677</v>
       </c>
+      <c r="HQ20" s="4">
+        <v>2670</v>
+      </c>
     </row>
-    <row r="21" spans="1:225">
+    <row r="21" spans="1:226">
       <c r="A21" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B21" s="4">
         <v>3001</v>
       </c>
       <c r="C21" s="4">
         <v>3021</v>
       </c>
       <c r="D21" s="4">
         <v>3097</v>
       </c>
       <c r="E21" s="4">
         <v>3116</v>
       </c>
       <c r="F21" s="4">
         <v>3100</v>
       </c>
       <c r="G21" s="4">
         <v>3138</v>
       </c>
       <c r="H21" s="4">
         <v>3192</v>
       </c>
       <c r="I21" s="4">
         <v>3141</v>
       </c>
@@ -12714,54 +12765,57 @@
       </c>
       <c r="HI21" s="4">
         <v>2677</v>
       </c>
       <c r="HJ21" s="4">
         <v>2664</v>
       </c>
       <c r="HK21" s="4">
         <v>2681</v>
       </c>
       <c r="HL21" s="4">
         <v>2693</v>
       </c>
       <c r="HM21" s="4">
         <v>2708</v>
       </c>
       <c r="HN21" s="4">
         <v>2702</v>
       </c>
       <c r="HO21" s="4">
         <v>2758</v>
       </c>
       <c r="HP21" s="4">
         <v>2783</v>
       </c>
+      <c r="HQ21" s="4">
+        <v>2763</v>
+      </c>
     </row>
-    <row r="22" spans="1:225">
+    <row r="22" spans="1:226">
       <c r="A22" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B22" s="4">
         <v>4724</v>
       </c>
       <c r="C22" s="4">
         <v>4957</v>
       </c>
       <c r="D22" s="4">
         <v>5360</v>
       </c>
       <c r="E22" s="4">
         <v>5538</v>
       </c>
       <c r="F22" s="4">
         <v>5591</v>
       </c>
       <c r="G22" s="4">
         <v>5673</v>
       </c>
       <c r="H22" s="4">
         <v>5846</v>
       </c>
       <c r="I22" s="4">
         <v>5662</v>
       </c>
@@ -13388,54 +13442,57 @@
       </c>
       <c r="HI22" s="4">
         <v>3685</v>
       </c>
       <c r="HJ22" s="4">
         <v>3668</v>
       </c>
       <c r="HK22" s="4">
         <v>3807</v>
       </c>
       <c r="HL22" s="4">
         <v>4095</v>
       </c>
       <c r="HM22" s="4">
         <v>4202</v>
       </c>
       <c r="HN22" s="4">
         <v>4192</v>
       </c>
       <c r="HO22" s="4">
         <v>4186</v>
       </c>
       <c r="HP22" s="4">
         <v>4292</v>
       </c>
+      <c r="HQ22" s="4">
+        <v>4201</v>
+      </c>
     </row>
-    <row r="23" spans="1:225">
+    <row r="23" spans="1:226">
       <c r="A23" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B23" s="4">
         <v>9785</v>
       </c>
       <c r="C23" s="4">
         <v>9792</v>
       </c>
       <c r="D23" s="4">
         <v>9880</v>
       </c>
       <c r="E23" s="4">
         <v>9846</v>
       </c>
       <c r="F23" s="4">
         <v>9857</v>
       </c>
       <c r="G23" s="4">
         <v>10096</v>
       </c>
       <c r="H23" s="4">
         <v>10544</v>
       </c>
       <c r="I23" s="4">
         <v>10229</v>
       </c>
@@ -14062,54 +14119,57 @@
       </c>
       <c r="HI23" s="4">
         <v>10338</v>
       </c>
       <c r="HJ23" s="4">
         <v>10279</v>
       </c>
       <c r="HK23" s="4">
         <v>10242</v>
       </c>
       <c r="HL23" s="4">
         <v>10150</v>
       </c>
       <c r="HM23" s="4">
         <v>10018</v>
       </c>
       <c r="HN23" s="4">
         <v>10000</v>
       </c>
       <c r="HO23" s="4">
         <v>10035</v>
       </c>
       <c r="HP23" s="4">
         <v>10288</v>
       </c>
+      <c r="HQ23" s="4">
+        <v>10155</v>
+      </c>
     </row>
-    <row r="24" spans="1:225">
+    <row r="24" spans="1:226">
       <c r="A24" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B24" s="4">
         <v>11902</v>
       </c>
       <c r="C24" s="4">
         <v>11904</v>
       </c>
       <c r="D24" s="4">
         <v>12006</v>
       </c>
       <c r="E24" s="4">
         <v>11988</v>
       </c>
       <c r="F24" s="4">
         <v>12002</v>
       </c>
       <c r="G24" s="4">
         <v>12147</v>
       </c>
       <c r="H24" s="4">
         <v>12483</v>
       </c>
       <c r="I24" s="4">
         <v>12261</v>
       </c>
@@ -14736,54 +14796,57 @@
       </c>
       <c r="HI24" s="4">
         <v>11332</v>
       </c>
       <c r="HJ24" s="4">
         <v>11251</v>
       </c>
       <c r="HK24" s="4">
         <v>11291</v>
       </c>
       <c r="HL24" s="4">
         <v>11307</v>
       </c>
       <c r="HM24" s="4">
         <v>11199</v>
       </c>
       <c r="HN24" s="4">
         <v>11196</v>
       </c>
       <c r="HO24" s="4">
         <v>11227</v>
       </c>
       <c r="HP24" s="4">
         <v>11368</v>
       </c>
+      <c r="HQ24" s="4">
+        <v>11232</v>
+      </c>
     </row>
-    <row r="25" spans="1:225">
+    <row r="25" spans="1:226">
       <c r="A25" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B25" s="4">
         <v>12292</v>
       </c>
       <c r="C25" s="4">
         <v>12300</v>
       </c>
       <c r="D25" s="4">
         <v>12360</v>
       </c>
       <c r="E25" s="4">
         <v>12332</v>
       </c>
       <c r="F25" s="4">
         <v>12290</v>
       </c>
       <c r="G25" s="4">
         <v>12404</v>
       </c>
       <c r="H25" s="4">
         <v>13017</v>
       </c>
       <c r="I25" s="4">
         <v>12624</v>
       </c>
@@ -15410,54 +15473,57 @@
       </c>
       <c r="HI25" s="4">
         <v>18132</v>
       </c>
       <c r="HJ25" s="4">
         <v>18030</v>
       </c>
       <c r="HK25" s="4">
         <v>17969</v>
       </c>
       <c r="HL25" s="4">
         <v>17975</v>
       </c>
       <c r="HM25" s="4">
         <v>17824</v>
       </c>
       <c r="HN25" s="4">
         <v>17879</v>
       </c>
       <c r="HO25" s="4">
         <v>17808</v>
       </c>
       <c r="HP25" s="4">
         <v>18133</v>
       </c>
+      <c r="HQ25" s="4">
+        <v>17968</v>
+      </c>
     </row>
-    <row r="26" spans="1:225">
+    <row r="26" spans="1:226">
       <c r="A26" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B26" s="4">
         <v>11773</v>
       </c>
       <c r="C26" s="4">
         <v>11800</v>
       </c>
       <c r="D26" s="4">
         <v>11855</v>
       </c>
       <c r="E26" s="4">
         <v>11875</v>
       </c>
       <c r="F26" s="4">
         <v>11899</v>
       </c>
       <c r="G26" s="4">
         <v>12066</v>
       </c>
       <c r="H26" s="4">
         <v>12520</v>
       </c>
       <c r="I26" s="4">
         <v>12226</v>
       </c>
@@ -16084,54 +16150,57 @@
       </c>
       <c r="HI26" s="4">
         <v>15848</v>
       </c>
       <c r="HJ26" s="4">
         <v>15808</v>
       </c>
       <c r="HK26" s="4">
         <v>15843</v>
       </c>
       <c r="HL26" s="4">
         <v>15888</v>
       </c>
       <c r="HM26" s="4">
         <v>15916</v>
       </c>
       <c r="HN26" s="4">
         <v>15915</v>
       </c>
       <c r="HO26" s="4">
         <v>15884</v>
       </c>
       <c r="HP26" s="4">
         <v>16127</v>
       </c>
+      <c r="HQ26" s="4">
+        <v>15955</v>
+      </c>
     </row>
-    <row r="27" spans="1:225">
+    <row r="27" spans="1:226">
       <c r="A27" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B27" s="4">
         <v>13436</v>
       </c>
       <c r="C27" s="4">
         <v>13392</v>
       </c>
       <c r="D27" s="4">
         <v>13337</v>
       </c>
       <c r="E27" s="4">
         <v>13286</v>
       </c>
       <c r="F27" s="4">
         <v>13187</v>
       </c>
       <c r="G27" s="4">
         <v>13093</v>
       </c>
       <c r="H27" s="4">
         <v>13460</v>
       </c>
       <c r="I27" s="4">
         <v>13162</v>
       </c>
@@ -16758,54 +16827,57 @@
       </c>
       <c r="HI27" s="4">
         <v>12817</v>
       </c>
       <c r="HJ27" s="4">
         <v>12710</v>
       </c>
       <c r="HK27" s="4">
         <v>12665</v>
       </c>
       <c r="HL27" s="4">
         <v>12628</v>
       </c>
       <c r="HM27" s="4">
         <v>12601</v>
       </c>
       <c r="HN27" s="4">
         <v>12549</v>
       </c>
       <c r="HO27" s="4">
         <v>12477</v>
       </c>
       <c r="HP27" s="4">
         <v>12560</v>
       </c>
+      <c r="HQ27" s="4">
+        <v>12485</v>
+      </c>
     </row>
-    <row r="28" spans="1:225">
+    <row r="28" spans="1:226">
       <c r="A28" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B28" s="4">
         <v>8135</v>
       </c>
       <c r="C28" s="4">
         <v>8145</v>
       </c>
       <c r="D28" s="4">
         <v>8178</v>
       </c>
       <c r="E28" s="4">
         <v>8224</v>
       </c>
       <c r="F28" s="4">
         <v>8221</v>
       </c>
       <c r="G28" s="4">
         <v>8296</v>
       </c>
       <c r="H28" s="4">
         <v>8518</v>
       </c>
       <c r="I28" s="4">
         <v>8453</v>
       </c>
@@ -17432,54 +17504,57 @@
       </c>
       <c r="HI28" s="4">
         <v>7586</v>
       </c>
       <c r="HJ28" s="4">
         <v>7486</v>
       </c>
       <c r="HK28" s="4">
         <v>7497</v>
       </c>
       <c r="HL28" s="4">
         <v>7562</v>
       </c>
       <c r="HM28" s="4">
         <v>7560</v>
       </c>
       <c r="HN28" s="4">
         <v>7568</v>
       </c>
       <c r="HO28" s="4">
         <v>7603</v>
       </c>
       <c r="HP28" s="4">
         <v>7731</v>
       </c>
+      <c r="HQ28" s="4">
+        <v>7678</v>
+      </c>
     </row>
-    <row r="29" spans="1:225">
+    <row r="29" spans="1:226">
       <c r="A29" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B29" s="4">
         <v>6133</v>
       </c>
       <c r="C29" s="4">
         <v>6165</v>
       </c>
       <c r="D29" s="4">
         <v>6202</v>
       </c>
       <c r="E29" s="4">
         <v>6204</v>
       </c>
       <c r="F29" s="4">
         <v>6215</v>
       </c>
       <c r="G29" s="4">
         <v>6269</v>
       </c>
       <c r="H29" s="4">
         <v>6569</v>
       </c>
       <c r="I29" s="4">
         <v>6378</v>
       </c>
@@ -18106,54 +18181,57 @@
       </c>
       <c r="HI29" s="4">
         <v>7042</v>
       </c>
       <c r="HJ29" s="4">
         <v>7017</v>
       </c>
       <c r="HK29" s="4">
         <v>7064</v>
       </c>
       <c r="HL29" s="4">
         <v>7121</v>
       </c>
       <c r="HM29" s="4">
         <v>7154</v>
       </c>
       <c r="HN29" s="4">
         <v>7143</v>
       </c>
       <c r="HO29" s="4">
         <v>7171</v>
       </c>
       <c r="HP29" s="4">
         <v>7353</v>
       </c>
+      <c r="HQ29" s="4">
+        <v>7270</v>
+      </c>
     </row>
-    <row r="30" spans="1:225">
+    <row r="30" spans="1:226">
       <c r="A30" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B30" s="4">
         <v>26592</v>
       </c>
       <c r="C30" s="4">
         <v>28446</v>
       </c>
       <c r="D30" s="4">
         <v>32288</v>
       </c>
       <c r="E30" s="4">
         <v>34834</v>
       </c>
       <c r="F30" s="4">
         <v>35477</v>
       </c>
       <c r="G30" s="4">
         <v>36027</v>
       </c>
       <c r="H30" s="4">
         <v>37187</v>
       </c>
       <c r="I30" s="4">
         <v>36824</v>
       </c>
@@ -18780,54 +18858,57 @@
       </c>
       <c r="HI30" s="4">
         <v>33119</v>
       </c>
       <c r="HJ30" s="4">
         <v>31521</v>
       </c>
       <c r="HK30" s="4">
         <v>34085</v>
       </c>
       <c r="HL30" s="4">
         <v>38383</v>
       </c>
       <c r="HM30" s="4">
         <v>39598</v>
       </c>
       <c r="HN30" s="4">
         <v>39714</v>
       </c>
       <c r="HO30" s="4">
         <v>39934</v>
       </c>
       <c r="HP30" s="4">
         <v>40449</v>
       </c>
+      <c r="HQ30" s="4">
+        <v>40266</v>
+      </c>
     </row>
-    <row r="31" spans="1:225">
+    <row r="31" spans="1:226">
       <c r="A31" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B31" s="4">
         <v>300579</v>
       </c>
       <c r="C31" s="4">
         <v>302324</v>
       </c>
       <c r="D31" s="4">
         <v>304675</v>
       </c>
       <c r="E31" s="4">
         <v>305138</v>
       </c>
       <c r="F31" s="4">
         <v>306595</v>
       </c>
       <c r="G31" s="4">
         <v>308980</v>
       </c>
       <c r="H31" s="4">
         <v>312966</v>
       </c>
       <c r="I31" s="4">
         <v>309733</v>
       </c>
@@ -19454,54 +19535,57 @@
       </c>
       <c r="HI31" s="4">
         <v>370920</v>
       </c>
       <c r="HJ31" s="4">
         <v>369619</v>
       </c>
       <c r="HK31" s="4">
         <v>370777</v>
       </c>
       <c r="HL31" s="4">
         <v>372958</v>
       </c>
       <c r="HM31" s="4">
         <v>372375</v>
       </c>
       <c r="HN31" s="4">
         <v>374654</v>
       </c>
       <c r="HO31" s="4">
         <v>377690</v>
       </c>
       <c r="HP31" s="4">
         <v>378546</v>
       </c>
+      <c r="HQ31" s="4">
+        <v>376147</v>
+      </c>
     </row>
-    <row r="32" spans="1:225">
+    <row r="32" spans="1:226">
       <c r="A32" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B32" s="4">
         <v>63379</v>
       </c>
       <c r="C32" s="4">
         <v>63783</v>
       </c>
       <c r="D32" s="4">
         <v>64430</v>
       </c>
       <c r="E32" s="4">
         <v>64637</v>
       </c>
       <c r="F32" s="4">
         <v>64686</v>
       </c>
       <c r="G32" s="4">
         <v>64862</v>
       </c>
       <c r="H32" s="4">
         <v>65643</v>
       </c>
       <c r="I32" s="4">
         <v>65477</v>
       </c>
@@ -20128,54 +20212,57 @@
       </c>
       <c r="HI32" s="4">
         <v>67690</v>
       </c>
       <c r="HJ32" s="4">
         <v>67120</v>
       </c>
       <c r="HK32" s="4">
         <v>67549</v>
       </c>
       <c r="HL32" s="4">
         <v>67919</v>
       </c>
       <c r="HM32" s="4">
         <v>67765</v>
       </c>
       <c r="HN32" s="4">
         <v>67751</v>
       </c>
       <c r="HO32" s="4">
         <v>67980</v>
       </c>
       <c r="HP32" s="4">
         <v>68370</v>
       </c>
+      <c r="HQ32" s="4">
+        <v>68291</v>
+      </c>
     </row>
-    <row r="33" spans="1:225">
+    <row r="33" spans="1:226">
       <c r="A33" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B33" s="4">
         <v>23379</v>
       </c>
       <c r="C33" s="4">
         <v>23570</v>
       </c>
       <c r="D33" s="4">
         <v>23811</v>
       </c>
       <c r="E33" s="4">
         <v>23730</v>
       </c>
       <c r="F33" s="4">
         <v>23667</v>
       </c>
       <c r="G33" s="4">
         <v>23792</v>
       </c>
       <c r="H33" s="4">
         <v>23815</v>
       </c>
       <c r="I33" s="4">
         <v>23536</v>
       </c>
@@ -20802,54 +20889,57 @@
       </c>
       <c r="HI33" s="4">
         <v>25292</v>
       </c>
       <c r="HJ33" s="4">
         <v>25117</v>
       </c>
       <c r="HK33" s="4">
         <v>25027</v>
       </c>
       <c r="HL33" s="4">
         <v>25312</v>
       </c>
       <c r="HM33" s="4">
         <v>25143</v>
       </c>
       <c r="HN33" s="4">
         <v>25234</v>
       </c>
       <c r="HO33" s="4">
         <v>25404</v>
       </c>
       <c r="HP33" s="4">
         <v>25401</v>
       </c>
+      <c r="HQ33" s="4">
+        <v>24971</v>
+      </c>
     </row>
-    <row r="34" spans="1:225">
+    <row r="34" spans="1:226">
       <c r="A34" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B34" s="4">
         <v>20289</v>
       </c>
       <c r="C34" s="4">
         <v>20398</v>
       </c>
       <c r="D34" s="4">
         <v>20061</v>
       </c>
       <c r="E34" s="4">
         <v>19185</v>
       </c>
       <c r="F34" s="4">
         <v>20432</v>
       </c>
       <c r="G34" s="4">
         <v>21338</v>
       </c>
       <c r="H34" s="4">
         <v>22075</v>
       </c>
       <c r="I34" s="4">
         <v>21744</v>
       </c>
@@ -21476,54 +21566,57 @@
       </c>
       <c r="HI34" s="4">
         <v>25883</v>
       </c>
       <c r="HJ34" s="4">
         <v>25330</v>
       </c>
       <c r="HK34" s="4">
         <v>25386</v>
       </c>
       <c r="HL34" s="4">
         <v>24494</v>
       </c>
       <c r="HM34" s="4">
         <v>23412</v>
       </c>
       <c r="HN34" s="4">
         <v>25342</v>
       </c>
       <c r="HO34" s="4">
         <v>26755</v>
       </c>
       <c r="HP34" s="4">
         <v>27689</v>
       </c>
+      <c r="HQ34" s="4">
+        <v>27198</v>
+      </c>
     </row>
-    <row r="35" spans="1:225">
+    <row r="35" spans="1:226">
       <c r="A35" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B35" s="4">
         <v>5861</v>
       </c>
       <c r="C35" s="4">
         <v>5920</v>
       </c>
       <c r="D35" s="4">
         <v>5982</v>
       </c>
       <c r="E35" s="4">
         <v>6059</v>
       </c>
       <c r="F35" s="4">
         <v>6008</v>
       </c>
       <c r="G35" s="4">
         <v>6023</v>
       </c>
       <c r="H35" s="4">
         <v>6178</v>
       </c>
       <c r="I35" s="4">
         <v>6120</v>
       </c>
@@ -22150,54 +22243,57 @@
       </c>
       <c r="HI35" s="4">
         <v>12690</v>
       </c>
       <c r="HJ35" s="4">
         <v>12705</v>
       </c>
       <c r="HK35" s="4">
         <v>12639</v>
       </c>
       <c r="HL35" s="4">
         <v>12702</v>
       </c>
       <c r="HM35" s="4">
         <v>12772</v>
       </c>
       <c r="HN35" s="4">
         <v>12794</v>
       </c>
       <c r="HO35" s="4">
         <v>12764</v>
       </c>
       <c r="HP35" s="4">
         <v>13246</v>
       </c>
+      <c r="HQ35" s="4">
+        <v>13179</v>
+      </c>
     </row>
-    <row r="36" spans="1:225">
+    <row r="36" spans="1:226">
       <c r="A36" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B36" s="4">
         <v>2823</v>
       </c>
       <c r="C36" s="4">
         <v>2859</v>
       </c>
       <c r="D36" s="4">
         <v>2885</v>
       </c>
       <c r="E36" s="4">
         <v>2915</v>
       </c>
       <c r="F36" s="4">
         <v>2931</v>
       </c>
       <c r="G36" s="4">
         <v>2974</v>
       </c>
       <c r="H36" s="4">
         <v>3085</v>
       </c>
       <c r="I36" s="4">
         <v>3070</v>
       </c>
@@ -22824,54 +22920,57 @@
       </c>
       <c r="HI36" s="4">
         <v>8825</v>
       </c>
       <c r="HJ36" s="4">
         <v>8835</v>
       </c>
       <c r="HK36" s="4">
         <v>8756</v>
       </c>
       <c r="HL36" s="4">
         <v>8816</v>
       </c>
       <c r="HM36" s="4">
         <v>8817</v>
       </c>
       <c r="HN36" s="4">
         <v>8833</v>
       </c>
       <c r="HO36" s="4">
         <v>8795</v>
       </c>
       <c r="HP36" s="4">
         <v>8913</v>
       </c>
+      <c r="HQ36" s="4">
+        <v>8841</v>
+      </c>
     </row>
-    <row r="37" spans="1:225">
+    <row r="37" spans="1:226">
       <c r="A37" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B37" s="4">
         <v>491</v>
       </c>
       <c r="C37" s="4">
         <v>484</v>
       </c>
       <c r="D37" s="4">
         <v>483</v>
       </c>
       <c r="E37" s="4">
         <v>497</v>
       </c>
       <c r="F37" s="4">
         <v>478</v>
       </c>
       <c r="G37" s="4">
         <v>478</v>
       </c>
       <c r="H37" s="4">
         <v>480</v>
       </c>
       <c r="I37" s="4">
         <v>473</v>
       </c>
@@ -23498,54 +23597,57 @@
       </c>
       <c r="HI37" s="4">
         <v>1150</v>
       </c>
       <c r="HJ37" s="4">
         <v>1154</v>
       </c>
       <c r="HK37" s="4">
         <v>1156</v>
       </c>
       <c r="HL37" s="4">
         <v>1143</v>
       </c>
       <c r="HM37" s="4">
         <v>1174</v>
       </c>
       <c r="HN37" s="4">
         <v>1179</v>
       </c>
       <c r="HO37" s="4">
         <v>1199</v>
       </c>
       <c r="HP37" s="4">
         <v>1204</v>
       </c>
+      <c r="HQ37" s="4">
+        <v>1185</v>
+      </c>
     </row>
-    <row r="38" spans="1:225">
+    <row r="38" spans="1:226">
       <c r="A38" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B38" s="4">
         <v>41303</v>
       </c>
       <c r="C38" s="4">
         <v>41870</v>
       </c>
       <c r="D38" s="4">
         <v>42578</v>
       </c>
       <c r="E38" s="4">
         <v>43375</v>
       </c>
       <c r="F38" s="4">
         <v>43480</v>
       </c>
       <c r="G38" s="4">
         <v>44472</v>
       </c>
       <c r="H38" s="4">
         <v>45662</v>
       </c>
       <c r="I38" s="4">
         <v>44814</v>
       </c>
@@ -24172,54 +24274,57 @@
       </c>
       <c r="HI38" s="4">
         <v>58194</v>
       </c>
       <c r="HJ38" s="4">
         <v>58455</v>
       </c>
       <c r="HK38" s="4">
         <v>59107</v>
       </c>
       <c r="HL38" s="4">
         <v>60411</v>
       </c>
       <c r="HM38" s="4">
         <v>60937</v>
       </c>
       <c r="HN38" s="4">
         <v>60907</v>
       </c>
       <c r="HO38" s="4">
         <v>62125</v>
       </c>
       <c r="HP38" s="4">
         <v>62254</v>
       </c>
+      <c r="HQ38" s="4">
+        <v>62456</v>
+      </c>
     </row>
-    <row r="39" spans="1:225">
+    <row r="39" spans="1:226">
       <c r="A39" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B39" s="4">
         <v>12953</v>
       </c>
       <c r="C39" s="4">
         <v>13015</v>
       </c>
       <c r="D39" s="4">
         <v>13042</v>
       </c>
       <c r="E39" s="4">
         <v>13031</v>
       </c>
       <c r="F39" s="4">
         <v>13035</v>
       </c>
       <c r="G39" s="4">
         <v>13090</v>
       </c>
       <c r="H39" s="4">
         <v>13461</v>
       </c>
       <c r="I39" s="4">
         <v>13214</v>
       </c>
@@ -24846,54 +24951,57 @@
       </c>
       <c r="HI39" s="4">
         <v>11746</v>
       </c>
       <c r="HJ39" s="4">
         <v>11750</v>
       </c>
       <c r="HK39" s="4">
         <v>11770</v>
       </c>
       <c r="HL39" s="4">
         <v>11790</v>
       </c>
       <c r="HM39" s="4">
         <v>11777</v>
       </c>
       <c r="HN39" s="4">
         <v>11814</v>
       </c>
       <c r="HO39" s="4">
         <v>11765</v>
       </c>
       <c r="HP39" s="4">
         <v>11954</v>
       </c>
+      <c r="HQ39" s="4">
+        <v>11778</v>
+      </c>
     </row>
-    <row r="40" spans="1:225">
+    <row r="40" spans="1:226">
       <c r="A40" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B40" s="4">
         <v>17071</v>
       </c>
       <c r="C40" s="4">
         <v>17192</v>
       </c>
       <c r="D40" s="4">
         <v>17366</v>
       </c>
       <c r="E40" s="4">
         <v>17578</v>
       </c>
       <c r="F40" s="4">
         <v>17587</v>
       </c>
       <c r="G40" s="4">
         <v>17854</v>
       </c>
       <c r="H40" s="4">
         <v>18609</v>
       </c>
       <c r="I40" s="4">
         <v>18390</v>
       </c>
@@ -25520,54 +25628,57 @@
       </c>
       <c r="HI40" s="4">
         <v>25830</v>
       </c>
       <c r="HJ40" s="4">
         <v>25731</v>
       </c>
       <c r="HK40" s="4">
         <v>25853</v>
       </c>
       <c r="HL40" s="4">
         <v>26043</v>
       </c>
       <c r="HM40" s="4">
         <v>26016</v>
       </c>
       <c r="HN40" s="4">
         <v>25879</v>
       </c>
       <c r="HO40" s="4">
         <v>25966</v>
       </c>
       <c r="HP40" s="4">
         <v>26584</v>
       </c>
+      <c r="HQ40" s="4">
+        <v>26615</v>
+      </c>
     </row>
-    <row r="41" spans="1:225">
+    <row r="41" spans="1:226">
       <c r="A41" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B41" s="4">
         <v>4104</v>
       </c>
       <c r="C41" s="4">
         <v>4127</v>
       </c>
       <c r="D41" s="4">
         <v>4184</v>
       </c>
       <c r="E41" s="4">
         <v>4173</v>
       </c>
       <c r="F41" s="4">
         <v>4141</v>
       </c>
       <c r="G41" s="4">
         <v>4112</v>
       </c>
       <c r="H41" s="4">
         <v>4220</v>
       </c>
       <c r="I41" s="4">
         <v>4197</v>
       </c>
@@ -26194,54 +26305,57 @@
       </c>
       <c r="HI41" s="4">
         <v>5644</v>
       </c>
       <c r="HJ41" s="4">
         <v>5631</v>
       </c>
       <c r="HK41" s="4">
         <v>5705</v>
       </c>
       <c r="HL41" s="4">
         <v>5763</v>
       </c>
       <c r="HM41" s="4">
         <v>5771</v>
       </c>
       <c r="HN41" s="4">
         <v>5753</v>
       </c>
       <c r="HO41" s="4">
         <v>5775</v>
       </c>
       <c r="HP41" s="4">
         <v>5838</v>
       </c>
+      <c r="HQ41" s="4">
+        <v>5852</v>
+      </c>
     </row>
-    <row r="42" spans="1:225">
+    <row r="42" spans="1:226">
       <c r="A42" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B42" s="4">
         <v>3898</v>
       </c>
       <c r="C42" s="4">
         <v>3895</v>
       </c>
       <c r="D42" s="4">
         <v>3894</v>
       </c>
       <c r="E42" s="4">
         <v>3898</v>
       </c>
       <c r="F42" s="4">
         <v>3895</v>
       </c>
       <c r="G42" s="4">
         <v>3930</v>
       </c>
       <c r="H42" s="4">
         <v>4024</v>
       </c>
       <c r="I42" s="4">
         <v>3989</v>
       </c>
@@ -26868,54 +26982,57 @@
       </c>
       <c r="HI42" s="4">
         <v>5313</v>
       </c>
       <c r="HJ42" s="4">
         <v>5309</v>
       </c>
       <c r="HK42" s="4">
         <v>5342</v>
       </c>
       <c r="HL42" s="4">
         <v>5366</v>
       </c>
       <c r="HM42" s="4">
         <v>5412</v>
       </c>
       <c r="HN42" s="4">
         <v>5424</v>
       </c>
       <c r="HO42" s="4">
         <v>5426</v>
       </c>
       <c r="HP42" s="4">
         <v>5541</v>
       </c>
+      <c r="HQ42" s="4">
+        <v>5538</v>
+      </c>
     </row>
-    <row r="43" spans="1:225">
+    <row r="43" spans="1:226">
       <c r="A43" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B43" s="4">
         <v>2724</v>
       </c>
       <c r="C43" s="4">
         <v>2735</v>
       </c>
       <c r="D43" s="4">
         <v>2770</v>
       </c>
       <c r="E43" s="4">
         <v>2819</v>
       </c>
       <c r="F43" s="4">
         <v>2795</v>
       </c>
       <c r="G43" s="4">
         <v>2803</v>
       </c>
       <c r="H43" s="4">
         <v>3064</v>
       </c>
       <c r="I43" s="4">
         <v>3082</v>
       </c>
@@ -27542,54 +27659,57 @@
       </c>
       <c r="HI43" s="4">
         <v>5812</v>
       </c>
       <c r="HJ43" s="4">
         <v>5868</v>
       </c>
       <c r="HK43" s="4">
         <v>5878</v>
       </c>
       <c r="HL43" s="4">
         <v>5885</v>
       </c>
       <c r="HM43" s="4">
         <v>5923</v>
       </c>
       <c r="HN43" s="4">
         <v>5838</v>
       </c>
       <c r="HO43" s="4">
         <v>5857</v>
       </c>
       <c r="HP43" s="4">
         <v>5930</v>
       </c>
+      <c r="HQ43" s="4">
+        <v>6247</v>
+      </c>
     </row>
-    <row r="44" spans="1:225">
+    <row r="44" spans="1:226">
       <c r="A44" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B44" s="4">
         <v>6979</v>
       </c>
       <c r="C44" s="4">
         <v>7071</v>
       </c>
       <c r="D44" s="4">
         <v>7169</v>
       </c>
       <c r="E44" s="4">
         <v>7307</v>
       </c>
       <c r="F44" s="4">
         <v>7333</v>
       </c>
       <c r="G44" s="4">
         <v>7502</v>
       </c>
       <c r="H44" s="4">
         <v>7762</v>
       </c>
       <c r="I44" s="4">
         <v>7645</v>
       </c>
@@ -28216,54 +28336,57 @@
       </c>
       <c r="HI44" s="4">
         <v>8176</v>
       </c>
       <c r="HJ44" s="4">
         <v>8086</v>
       </c>
       <c r="HK44" s="4">
         <v>8177</v>
       </c>
       <c r="HL44" s="4">
         <v>8245</v>
       </c>
       <c r="HM44" s="4">
         <v>8249</v>
       </c>
       <c r="HN44" s="4">
         <v>8239</v>
       </c>
       <c r="HO44" s="4">
         <v>8274</v>
       </c>
       <c r="HP44" s="4">
         <v>8500</v>
       </c>
+      <c r="HQ44" s="4">
+        <v>8338</v>
+      </c>
     </row>
-    <row r="45" spans="1:225">
+    <row r="45" spans="1:226">
       <c r="A45" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B45" s="4">
         <v>1543</v>
       </c>
       <c r="C45" s="4">
         <v>1569</v>
       </c>
       <c r="D45" s="4">
         <v>1590</v>
       </c>
       <c r="E45" s="4">
         <v>1603</v>
       </c>
       <c r="F45" s="4">
         <v>1639</v>
       </c>
       <c r="G45" s="4">
         <v>1664</v>
       </c>
       <c r="H45" s="4">
         <v>1753</v>
       </c>
       <c r="I45" s="4">
         <v>1726</v>
       </c>
@@ -28890,54 +29013,57 @@
       </c>
       <c r="HI45" s="4">
         <v>4017</v>
       </c>
       <c r="HJ45" s="4">
         <v>4006</v>
       </c>
       <c r="HK45" s="4">
         <v>4009</v>
       </c>
       <c r="HL45" s="4">
         <v>4043</v>
       </c>
       <c r="HM45" s="4">
         <v>4063</v>
       </c>
       <c r="HN45" s="4">
         <v>4014</v>
       </c>
       <c r="HO45" s="4">
         <v>4033</v>
       </c>
       <c r="HP45" s="4">
         <v>4144</v>
       </c>
+      <c r="HQ45" s="4">
+        <v>4069</v>
+      </c>
     </row>
-    <row r="46" spans="1:225">
+    <row r="46" spans="1:226">
       <c r="A46" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B46" s="4">
         <v>1322</v>
       </c>
       <c r="C46" s="4">
         <v>1308</v>
       </c>
       <c r="D46" s="4">
         <v>1324</v>
       </c>
       <c r="E46" s="4">
         <v>1330</v>
       </c>
       <c r="F46" s="4">
         <v>1299</v>
       </c>
       <c r="G46" s="4">
         <v>1322</v>
       </c>
       <c r="H46" s="4">
         <v>1369</v>
       </c>
       <c r="I46" s="4">
         <v>1312</v>
       </c>
@@ -29564,54 +29690,57 @@
       </c>
       <c r="HI46" s="4">
         <v>1402</v>
       </c>
       <c r="HJ46" s="4">
         <v>1360</v>
       </c>
       <c r="HK46" s="4">
         <v>1344</v>
       </c>
       <c r="HL46" s="4">
         <v>1390</v>
       </c>
       <c r="HM46" s="4">
         <v>1284</v>
       </c>
       <c r="HN46" s="4">
         <v>1269</v>
       </c>
       <c r="HO46" s="4">
         <v>1279</v>
       </c>
       <c r="HP46" s="4">
         <v>1348</v>
       </c>
+      <c r="HQ46" s="4">
+        <v>1298</v>
+      </c>
     </row>
-    <row r="47" spans="1:225">
+    <row r="47" spans="1:226">
       <c r="A47" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B47" s="4">
         <v>412</v>
       </c>
       <c r="C47" s="4">
         <v>417</v>
       </c>
       <c r="D47" s="4">
         <v>420</v>
       </c>
       <c r="E47" s="4">
         <v>426</v>
       </c>
       <c r="F47" s="4">
         <v>427</v>
       </c>
       <c r="G47" s="4">
         <v>433</v>
       </c>
       <c r="H47" s="4">
         <v>434</v>
       </c>
       <c r="I47" s="4">
         <v>435</v>
       </c>
@@ -30238,54 +30367,57 @@
       </c>
       <c r="HI47" s="4">
         <v>544</v>
       </c>
       <c r="HJ47" s="4">
         <v>548</v>
       </c>
       <c r="HK47" s="4">
         <v>557</v>
       </c>
       <c r="HL47" s="4">
         <v>559</v>
       </c>
       <c r="HM47" s="4">
         <v>530</v>
       </c>
       <c r="HN47" s="4">
         <v>538</v>
       </c>
       <c r="HO47" s="4">
         <v>536</v>
       </c>
       <c r="HP47" s="4">
         <v>552</v>
       </c>
+      <c r="HQ47" s="4">
+        <v>550</v>
+      </c>
     </row>
-    <row r="48" spans="1:225">
+    <row r="48" spans="1:226">
       <c r="A48" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B48" s="4">
         <v>193</v>
       </c>
       <c r="C48" s="4">
         <v>197</v>
       </c>
       <c r="D48" s="4">
         <v>199</v>
       </c>
       <c r="E48" s="4">
         <v>195</v>
       </c>
       <c r="F48" s="4">
         <v>199</v>
       </c>
       <c r="G48" s="4">
         <v>200</v>
       </c>
       <c r="H48" s="4">
         <v>203</v>
       </c>
       <c r="I48" s="4">
         <v>201</v>
       </c>
@@ -30912,54 +31044,57 @@
       </c>
       <c r="HI48" s="4">
         <v>566</v>
       </c>
       <c r="HJ48" s="4">
         <v>554</v>
       </c>
       <c r="HK48" s="4">
         <v>546</v>
       </c>
       <c r="HL48" s="4">
         <v>555</v>
       </c>
       <c r="HM48" s="4">
         <v>555</v>
       </c>
       <c r="HN48" s="4">
         <v>557</v>
       </c>
       <c r="HO48" s="4">
         <v>561</v>
       </c>
       <c r="HP48" s="4">
         <v>569</v>
       </c>
+      <c r="HQ48" s="4">
+        <v>575</v>
+      </c>
     </row>
-    <row r="49" spans="1:225">
+    <row r="49" spans="1:226">
       <c r="A49" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B49" s="4">
         <v>551</v>
       </c>
       <c r="C49" s="4">
         <v>562</v>
       </c>
       <c r="D49" s="4">
         <v>565</v>
       </c>
       <c r="E49" s="4">
         <v>584</v>
       </c>
       <c r="F49" s="4">
         <v>613</v>
       </c>
       <c r="G49" s="4">
         <v>617</v>
       </c>
       <c r="H49" s="4">
         <v>618</v>
       </c>
       <c r="I49" s="4">
         <v>609</v>
       </c>
@@ -31586,54 +31721,57 @@
       </c>
       <c r="HI49" s="4">
         <v>991</v>
       </c>
       <c r="HJ49" s="4">
         <v>965</v>
       </c>
       <c r="HK49" s="4">
         <v>973</v>
       </c>
       <c r="HL49" s="4">
         <v>995</v>
       </c>
       <c r="HM49" s="4">
         <v>982</v>
       </c>
       <c r="HN49" s="4">
         <v>995</v>
       </c>
       <c r="HO49" s="4">
         <v>1021</v>
       </c>
       <c r="HP49" s="4">
         <v>1028</v>
       </c>
+      <c r="HQ49" s="4">
+        <v>1016</v>
+      </c>
     </row>
-    <row r="50" spans="1:225">
+    <row r="50" spans="1:226">
       <c r="A50" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B50" s="4">
         <v>10993</v>
       </c>
       <c r="C50" s="4">
         <v>11350</v>
       </c>
       <c r="D50" s="4">
         <v>11576</v>
       </c>
       <c r="E50" s="4">
         <v>11999</v>
       </c>
       <c r="F50" s="4">
         <v>11921</v>
       </c>
       <c r="G50" s="4">
         <v>12620</v>
       </c>
       <c r="H50" s="4">
         <v>12976</v>
       </c>
       <c r="I50" s="4">
         <v>12490</v>
       </c>
@@ -32260,54 +32398,57 @@
       </c>
       <c r="HI50" s="4">
         <v>12196</v>
       </c>
       <c r="HJ50" s="4">
         <v>12687</v>
       </c>
       <c r="HK50" s="4">
         <v>12909</v>
       </c>
       <c r="HL50" s="4">
         <v>13547</v>
       </c>
       <c r="HM50" s="4">
         <v>13770</v>
       </c>
       <c r="HN50" s="4">
         <v>13862</v>
       </c>
       <c r="HO50" s="4">
         <v>14506</v>
       </c>
       <c r="HP50" s="4">
         <v>14399</v>
       </c>
+      <c r="HQ50" s="4">
+        <v>14575</v>
+      </c>
     </row>
-    <row r="51" spans="1:225">
+    <row r="51" spans="1:226">
       <c r="A51" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B51" s="4">
         <v>8584</v>
       </c>
       <c r="C51" s="4">
         <v>8639</v>
       </c>
       <c r="D51" s="4">
         <v>8887</v>
       </c>
       <c r="E51" s="4">
         <v>9041</v>
       </c>
       <c r="F51" s="4">
         <v>9218</v>
       </c>
       <c r="G51" s="4">
         <v>9269</v>
       </c>
       <c r="H51" s="4">
         <v>9239</v>
       </c>
       <c r="I51" s="4">
         <v>9128</v>
       </c>
@@ -32934,54 +33075,57 @@
       </c>
       <c r="HI51" s="4">
         <v>13533</v>
       </c>
       <c r="HJ51" s="4">
         <v>13441</v>
       </c>
       <c r="HK51" s="4">
         <v>13667</v>
       </c>
       <c r="HL51" s="4">
         <v>14063</v>
       </c>
       <c r="HM51" s="4">
         <v>14398</v>
       </c>
       <c r="HN51" s="4">
         <v>14418</v>
       </c>
       <c r="HO51" s="4">
         <v>14857</v>
       </c>
       <c r="HP51" s="4">
         <v>14405</v>
       </c>
+      <c r="HQ51" s="4">
+        <v>14398</v>
+      </c>
     </row>
-    <row r="52" spans="1:225">
+    <row r="52" spans="1:226">
       <c r="A52" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B52" s="4">
         <v>115655</v>
       </c>
       <c r="C52" s="4">
         <v>115986</v>
       </c>
       <c r="D52" s="4">
         <v>116780</v>
       </c>
       <c r="E52" s="4">
         <v>116849</v>
       </c>
       <c r="F52" s="4">
         <v>116870</v>
       </c>
       <c r="G52" s="4">
         <v>116995</v>
       </c>
       <c r="H52" s="4">
         <v>117483</v>
       </c>
       <c r="I52" s="4">
         <v>116209</v>
       </c>
@@ -33608,54 +33752,57 @@
       </c>
       <c r="HI52" s="4">
         <v>150176</v>
       </c>
       <c r="HJ52" s="4">
         <v>149411</v>
       </c>
       <c r="HK52" s="4">
         <v>149487</v>
       </c>
       <c r="HL52" s="4">
         <v>150161</v>
       </c>
       <c r="HM52" s="4">
         <v>150240</v>
       </c>
       <c r="HN52" s="4">
         <v>150420</v>
       </c>
       <c r="HO52" s="4">
         <v>150388</v>
       </c>
       <c r="HP52" s="4">
         <v>148973</v>
       </c>
+      <c r="HQ52" s="4">
+        <v>147574</v>
+      </c>
     </row>
-    <row r="53" spans="1:225">
+    <row r="53" spans="1:226">
       <c r="A53" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B53" s="4">
         <v>17760</v>
       </c>
       <c r="C53" s="4">
         <v>17782</v>
       </c>
       <c r="D53" s="4">
         <v>17991</v>
       </c>
       <c r="E53" s="4">
         <v>18272</v>
       </c>
       <c r="F53" s="4">
         <v>18417</v>
       </c>
       <c r="G53" s="4">
         <v>18408</v>
       </c>
       <c r="H53" s="4">
         <v>18649</v>
       </c>
       <c r="I53" s="4">
         <v>18619</v>
       </c>
@@ -34282,74 +34429,77 @@
       </c>
       <c r="HI53" s="4">
         <v>19249</v>
       </c>
       <c r="HJ53" s="4">
         <v>19731</v>
       </c>
       <c r="HK53" s="4">
         <v>19812</v>
       </c>
       <c r="HL53" s="4">
         <v>20169</v>
       </c>
       <c r="HM53" s="4">
         <v>20329</v>
       </c>
       <c r="HN53" s="4">
         <v>20392</v>
       </c>
       <c r="HO53" s="4">
         <v>20509</v>
       </c>
       <c r="HP53" s="4">
         <v>20659</v>
       </c>
+      <c r="HQ53" s="4">
+        <v>20700</v>
+      </c>
     </row>
-    <row r="55" spans="1:225">
+    <row r="55" spans="1:226">
       <c r="A55" s="5" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>276</v>
+      </c>
+      <c r="HR55" s="5" t="s">
+        <v>276</v>
       </c>
     </row>
-    <row r="56" spans="1:225">
+    <row r="56" spans="1:226">
       <c r="A56" s="5" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>277</v>
+      </c>
+      <c r="HR56" s="5" t="s">
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:HP1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A56:HP56"/>
+    <mergeCell ref="A1:HQ1"/>
+    <mergeCell ref="A2:HQ2"/>
+    <mergeCell ref="A4:HQ4"/>
+    <mergeCell ref="A55:HQ55"/>
+    <mergeCell ref="A56:HQ56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Monatsdaten</vt:lpstr>