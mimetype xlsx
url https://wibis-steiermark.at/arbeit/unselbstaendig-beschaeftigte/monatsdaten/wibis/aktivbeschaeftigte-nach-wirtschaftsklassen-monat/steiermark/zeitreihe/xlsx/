--- v5 (2026-10-15)
+++ v6 (2026-11-04)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monatsdaten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
     <t>Aktivbeschäftigte nach Wirtschaftsklassen (Monat)</t>
   </si>
   <si>
-    <t>Steiermark, Zeitreihe 2008-01-31-2026-08-31</t>
+    <t>Steiermark, Zeitreihe 2008-01-31-2026-09-30</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Wirtschaftsklassen 2025</t>
   </si>
   <si>
     <t>2008-01-31</t>
   </si>
   <si>
     <t>2008-02-29</t>
   </si>
   <si>
     <t>2008-03-31</t>
   </si>
   <si>
     <t>2008-04-30</t>
   </si>
   <si>
     <t>2008-05-31</t>
   </si>
   <si>
     <t>2008-06-30</t>
   </si>
@@ -698,50 +698,53 @@
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-08-31</t>
   </si>
   <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>A PRIMÄRSEKTOR</t>
   </si>
   <si>
     <t>B-F PRODUKTIONSSEKTOR</t>
   </si>
   <si>
     <t>B Bergbau und Gewinnung von Steinen und Erden</t>
   </si>
   <si>
     <t>C Herstellung von Waren</t>
   </si>
   <si>
     <t>… Technologiebereich (20, 21, 26-30)</t>
   </si>
   <si>
     <t>… 10-12 Nahrungs-, Futtermittel-, Getränkeherstellung u. Tabakverarb.</t>
   </si>
   <si>
     <t>… 13-14 Textilien und Bekleidung</t>
   </si>
   <si>
     <t>… 15 Leder, Lederwaren und Schuhe</t>
@@ -1234,77 +1237,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:HR56"/>
+  <dimension ref="A1:HS56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="HR56" sqref="HR56"/>
+      <selection activeCell="HS56" sqref="HS56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="226" max="226" width="2250" hidden="true" customWidth="true" style="0"/>
+    <col min="227" max="227" width="2260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:226">
+    <row r="1" spans="1:227">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:226">
+    <row r="2" spans="1:227">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:226">
+    <row r="4" spans="1:227">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:226">
+    <row r="5" spans="1:227">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1936,54 +1939,57 @@
       </c>
       <c r="HJ5" s="3" t="s">
         <v>220</v>
       </c>
       <c r="HK5" s="3" t="s">
         <v>221</v>
       </c>
       <c r="HL5" s="3" t="s">
         <v>222</v>
       </c>
       <c r="HM5" s="3" t="s">
         <v>223</v>
       </c>
       <c r="HN5" s="3" t="s">
         <v>224</v>
       </c>
       <c r="HO5" s="3" t="s">
         <v>225</v>
       </c>
       <c r="HP5" s="3" t="s">
         <v>226</v>
       </c>
       <c r="HQ5" s="3" t="s">
         <v>227</v>
       </c>
+      <c r="HR5" s="3" t="s">
+        <v>228</v>
+      </c>
     </row>
-    <row r="6" spans="1:226">
+    <row r="6" spans="1:227">
       <c r="A6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B6" s="4">
         <v>439075</v>
       </c>
       <c r="C6" s="4">
         <v>443774</v>
       </c>
       <c r="D6" s="4">
         <v>451549</v>
       </c>
       <c r="E6" s="4">
         <v>455275</v>
       </c>
       <c r="F6" s="4">
         <v>457704</v>
       </c>
       <c r="G6" s="4">
         <v>462176</v>
       </c>
       <c r="H6" s="4">
         <v>470553</v>
       </c>
       <c r="I6" s="4">
         <v>463971</v>
       </c>
@@ -2613,54 +2619,57 @@
       </c>
       <c r="HJ6" s="4">
         <v>522795</v>
       </c>
       <c r="HK6" s="4">
         <v>527374</v>
       </c>
       <c r="HL6" s="4">
         <v>535180</v>
       </c>
       <c r="HM6" s="4">
         <v>535943</v>
       </c>
       <c r="HN6" s="4">
         <v>538554</v>
       </c>
       <c r="HO6" s="4">
         <v>543107</v>
       </c>
       <c r="HP6" s="4">
         <v>545046</v>
       </c>
       <c r="HQ6" s="4">
         <v>542299</v>
       </c>
+      <c r="HR6" s="4">
+        <v>542380</v>
+      </c>
     </row>
-    <row r="7" spans="1:226">
+    <row r="7" spans="1:227">
       <c r="A7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B7" s="4">
         <v>2361</v>
       </c>
       <c r="C7" s="4">
         <v>3077</v>
       </c>
       <c r="D7" s="4">
         <v>3514</v>
       </c>
       <c r="E7" s="4">
         <v>4013</v>
       </c>
       <c r="F7" s="4">
         <v>4328</v>
       </c>
       <c r="G7" s="4">
         <v>4886</v>
       </c>
       <c r="H7" s="4">
         <v>4492</v>
       </c>
       <c r="I7" s="4">
         <v>4201</v>
       </c>
@@ -3290,54 +3299,57 @@
       </c>
       <c r="HJ7" s="4">
         <v>4378</v>
       </c>
       <c r="HK7" s="4">
         <v>4967</v>
       </c>
       <c r="HL7" s="4">
         <v>5722</v>
       </c>
       <c r="HM7" s="4">
         <v>6149</v>
       </c>
       <c r="HN7" s="4">
         <v>6301</v>
       </c>
       <c r="HO7" s="4">
         <v>7548</v>
       </c>
       <c r="HP7" s="4">
         <v>6514</v>
       </c>
       <c r="HQ7" s="4">
         <v>7644</v>
       </c>
+      <c r="HR7" s="4">
+        <v>7695</v>
+      </c>
     </row>
-    <row r="8" spans="1:226">
+    <row r="8" spans="1:227">
       <c r="A8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B8" s="4">
         <v>136135</v>
       </c>
       <c r="C8" s="4">
         <v>138373</v>
       </c>
       <c r="D8" s="4">
         <v>143360</v>
       </c>
       <c r="E8" s="4">
         <v>146124</v>
       </c>
       <c r="F8" s="4">
         <v>146781</v>
       </c>
       <c r="G8" s="4">
         <v>148310</v>
       </c>
       <c r="H8" s="4">
         <v>153095</v>
       </c>
       <c r="I8" s="4">
         <v>150037</v>
       </c>
@@ -3967,54 +3979,57 @@
       </c>
       <c r="HJ8" s="4">
         <v>148798</v>
       </c>
       <c r="HK8" s="4">
         <v>151630</v>
       </c>
       <c r="HL8" s="4">
         <v>156500</v>
       </c>
       <c r="HM8" s="4">
         <v>157419</v>
       </c>
       <c r="HN8" s="4">
         <v>157599</v>
       </c>
       <c r="HO8" s="4">
         <v>157869</v>
       </c>
       <c r="HP8" s="4">
         <v>159986</v>
       </c>
       <c r="HQ8" s="4">
         <v>158508</v>
       </c>
+      <c r="HR8" s="4">
+        <v>158172</v>
+      </c>
     </row>
-    <row r="9" spans="1:226">
+    <row r="9" spans="1:227">
       <c r="A9" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B9" s="4">
         <v>1019</v>
       </c>
       <c r="C9" s="4">
         <v>1025</v>
       </c>
       <c r="D9" s="4">
         <v>1123</v>
       </c>
       <c r="E9" s="4">
         <v>1194</v>
       </c>
       <c r="F9" s="4">
         <v>1208</v>
       </c>
       <c r="G9" s="4">
         <v>1226</v>
       </c>
       <c r="H9" s="4">
         <v>1260</v>
       </c>
       <c r="I9" s="4">
         <v>1237</v>
       </c>
@@ -4644,54 +4659,57 @@
       </c>
       <c r="HJ9" s="4">
         <v>1046</v>
       </c>
       <c r="HK9" s="4">
         <v>1067</v>
       </c>
       <c r="HL9" s="4">
         <v>1122</v>
       </c>
       <c r="HM9" s="4">
         <v>1099</v>
       </c>
       <c r="HN9" s="4">
         <v>1107</v>
       </c>
       <c r="HO9" s="4">
         <v>1109</v>
       </c>
       <c r="HP9" s="4">
         <v>1124</v>
       </c>
       <c r="HQ9" s="4">
         <v>1108</v>
       </c>
+      <c r="HR9" s="4">
+        <v>1100</v>
+      </c>
     </row>
-    <row r="10" spans="1:226">
+    <row r="10" spans="1:227">
       <c r="A10" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B10" s="4">
         <v>102391</v>
       </c>
       <c r="C10" s="4">
         <v>102737</v>
       </c>
       <c r="D10" s="4">
         <v>103747</v>
       </c>
       <c r="E10" s="4">
         <v>103892</v>
       </c>
       <c r="F10" s="4">
         <v>103881</v>
       </c>
       <c r="G10" s="4">
         <v>104788</v>
       </c>
       <c r="H10" s="4">
         <v>108079</v>
       </c>
       <c r="I10" s="4">
         <v>105598</v>
       </c>
@@ -5321,54 +5339,57 @@
       </c>
       <c r="HJ10" s="4">
         <v>109214</v>
       </c>
       <c r="HK10" s="4">
         <v>109414</v>
       </c>
       <c r="HL10" s="4">
         <v>109874</v>
       </c>
       <c r="HM10" s="4">
         <v>109568</v>
       </c>
       <c r="HN10" s="4">
         <v>109635</v>
       </c>
       <c r="HO10" s="4">
         <v>109655</v>
       </c>
       <c r="HP10" s="4">
         <v>111060</v>
       </c>
       <c r="HQ10" s="4">
         <v>109864</v>
       </c>
+      <c r="HR10" s="4">
+        <v>109477</v>
+      </c>
     </row>
-    <row r="11" spans="1:226">
+    <row r="11" spans="1:227">
       <c r="A11" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B11" s="4">
         <v>39377</v>
       </c>
       <c r="C11" s="4">
         <v>39379</v>
       </c>
       <c r="D11" s="4">
         <v>39460</v>
       </c>
       <c r="E11" s="4">
         <v>39399</v>
       </c>
       <c r="F11" s="4">
         <v>39294</v>
       </c>
       <c r="G11" s="4">
         <v>39497</v>
       </c>
       <c r="H11" s="4">
         <v>41012</v>
       </c>
       <c r="I11" s="4">
         <v>39997</v>
       </c>
@@ -5998,54 +6019,57 @@
       </c>
       <c r="HJ11" s="4">
         <v>50819</v>
       </c>
       <c r="HK11" s="4">
         <v>50787</v>
       </c>
       <c r="HL11" s="4">
         <v>50819</v>
       </c>
       <c r="HM11" s="4">
         <v>50695</v>
       </c>
       <c r="HN11" s="4">
         <v>50679</v>
       </c>
       <c r="HO11" s="4">
         <v>50505</v>
       </c>
       <c r="HP11" s="4">
         <v>51265</v>
       </c>
       <c r="HQ11" s="4">
         <v>50793</v>
       </c>
+      <c r="HR11" s="4">
+        <v>50725</v>
+      </c>
     </row>
-    <row r="12" spans="1:226">
+    <row r="12" spans="1:227">
       <c r="A12" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B12" s="4">
         <v>9718</v>
       </c>
       <c r="C12" s="4">
         <v>9760</v>
       </c>
       <c r="D12" s="4">
         <v>9797</v>
       </c>
       <c r="E12" s="4">
         <v>9799</v>
       </c>
       <c r="F12" s="4">
         <v>9838</v>
       </c>
       <c r="G12" s="4">
         <v>9868</v>
       </c>
       <c r="H12" s="4">
         <v>10041</v>
       </c>
       <c r="I12" s="4">
         <v>9892</v>
       </c>
@@ -6675,54 +6699,57 @@
       </c>
       <c r="HJ12" s="4">
         <v>11597</v>
       </c>
       <c r="HK12" s="4">
         <v>11610</v>
       </c>
       <c r="HL12" s="4">
         <v>11728</v>
       </c>
       <c r="HM12" s="4">
         <v>11751</v>
       </c>
       <c r="HN12" s="4">
         <v>11877</v>
       </c>
       <c r="HO12" s="4">
         <v>11939</v>
       </c>
       <c r="HP12" s="4">
         <v>12156</v>
       </c>
       <c r="HQ12" s="4">
         <v>12026</v>
       </c>
+      <c r="HR12" s="4">
+        <v>11990</v>
+      </c>
     </row>
-    <row r="13" spans="1:226">
+    <row r="13" spans="1:227">
       <c r="A13" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B13" s="4">
         <v>2358</v>
       </c>
       <c r="C13" s="4">
         <v>2354</v>
       </c>
       <c r="D13" s="4">
         <v>2373</v>
       </c>
       <c r="E13" s="4">
         <v>2348</v>
       </c>
       <c r="F13" s="4">
         <v>2330</v>
       </c>
       <c r="G13" s="4">
         <v>2334</v>
       </c>
       <c r="H13" s="4">
         <v>2312</v>
       </c>
       <c r="I13" s="4">
         <v>2169</v>
       </c>
@@ -7352,54 +7379,57 @@
       </c>
       <c r="HJ13" s="4">
         <v>1038</v>
       </c>
       <c r="HK13" s="4">
         <v>1045</v>
       </c>
       <c r="HL13" s="4">
         <v>1041</v>
       </c>
       <c r="HM13" s="4">
         <v>1045</v>
       </c>
       <c r="HN13" s="4">
         <v>1036</v>
       </c>
       <c r="HO13" s="4">
         <v>1036</v>
       </c>
       <c r="HP13" s="4">
         <v>1036</v>
       </c>
       <c r="HQ13" s="4">
         <v>1007</v>
       </c>
+      <c r="HR13" s="4">
+        <v>1022</v>
+      </c>
     </row>
-    <row r="14" spans="1:226">
+    <row r="14" spans="1:227">
       <c r="A14" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B14" s="4">
         <v>1666</v>
       </c>
       <c r="C14" s="4">
         <v>1692</v>
       </c>
       <c r="D14" s="4">
         <v>1685</v>
       </c>
       <c r="E14" s="4">
         <v>1693</v>
       </c>
       <c r="F14" s="4">
         <v>1682</v>
       </c>
       <c r="G14" s="4">
         <v>1715</v>
       </c>
       <c r="H14" s="4">
         <v>1798</v>
       </c>
       <c r="I14" s="4">
         <v>1725</v>
       </c>
@@ -8029,54 +8059,57 @@
       </c>
       <c r="HJ14" s="4">
         <v>833</v>
       </c>
       <c r="HK14" s="4">
         <v>829</v>
       </c>
       <c r="HL14" s="4">
         <v>822</v>
       </c>
       <c r="HM14" s="4">
         <v>803</v>
       </c>
       <c r="HN14" s="4">
         <v>794</v>
       </c>
       <c r="HO14" s="4">
         <v>755</v>
       </c>
       <c r="HP14" s="4">
         <v>385</v>
       </c>
       <c r="HQ14" s="4">
         <v>343</v>
       </c>
+      <c r="HR14" s="4">
+        <v>340</v>
+      </c>
     </row>
-    <row r="15" spans="1:226">
+    <row r="15" spans="1:227">
       <c r="A15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B15" s="4">
         <v>5677</v>
       </c>
       <c r="C15" s="4">
         <v>5707</v>
       </c>
       <c r="D15" s="4">
         <v>5877</v>
       </c>
       <c r="E15" s="4">
         <v>5927</v>
       </c>
       <c r="F15" s="4">
         <v>5950</v>
       </c>
       <c r="G15" s="4">
         <v>5980</v>
       </c>
       <c r="H15" s="4">
         <v>6102</v>
       </c>
       <c r="I15" s="4">
         <v>5970</v>
       </c>
@@ -8706,54 +8739,57 @@
       </c>
       <c r="HJ15" s="4">
         <v>4426</v>
       </c>
       <c r="HK15" s="4">
         <v>4469</v>
       </c>
       <c r="HL15" s="4">
         <v>4516</v>
       </c>
       <c r="HM15" s="4">
         <v>4494</v>
       </c>
       <c r="HN15" s="4">
         <v>4516</v>
       </c>
       <c r="HO15" s="4">
         <v>4537</v>
       </c>
       <c r="HP15" s="4">
         <v>4581</v>
       </c>
       <c r="HQ15" s="4">
         <v>4536</v>
       </c>
+      <c r="HR15" s="4">
+        <v>4558</v>
+      </c>
     </row>
-    <row r="16" spans="1:226">
+    <row r="16" spans="1:227">
       <c r="A16" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B16" s="4">
         <v>4956</v>
       </c>
       <c r="C16" s="4">
         <v>4939</v>
       </c>
       <c r="D16" s="4">
         <v>4954</v>
       </c>
       <c r="E16" s="4">
         <v>4929</v>
       </c>
       <c r="F16" s="4">
         <v>4917</v>
       </c>
       <c r="G16" s="4">
         <v>4957</v>
       </c>
       <c r="H16" s="4">
         <v>5148</v>
       </c>
       <c r="I16" s="4">
         <v>5018</v>
       </c>
@@ -9383,54 +9419,57 @@
       </c>
       <c r="HJ16" s="4">
         <v>4418</v>
       </c>
       <c r="HK16" s="4">
         <v>4421</v>
       </c>
       <c r="HL16" s="4">
         <v>4402</v>
       </c>
       <c r="HM16" s="4">
         <v>4361</v>
       </c>
       <c r="HN16" s="4">
         <v>4344</v>
       </c>
       <c r="HO16" s="4">
         <v>4344</v>
       </c>
       <c r="HP16" s="4">
         <v>4437</v>
       </c>
       <c r="HQ16" s="4">
         <v>4399</v>
       </c>
+      <c r="HR16" s="4">
+        <v>4336</v>
+      </c>
     </row>
-    <row r="17" spans="1:226">
+    <row r="17" spans="1:227">
       <c r="A17" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B17" s="4">
         <v>1077</v>
       </c>
       <c r="C17" s="4">
         <v>1072</v>
       </c>
       <c r="D17" s="4">
         <v>1065</v>
       </c>
       <c r="E17" s="4">
         <v>1070</v>
       </c>
       <c r="F17" s="4">
         <v>1084</v>
       </c>
       <c r="G17" s="4">
         <v>1072</v>
       </c>
       <c r="H17" s="4">
         <v>1068</v>
       </c>
       <c r="I17" s="4">
         <v>1066</v>
       </c>
@@ -10060,54 +10099,57 @@
       </c>
       <c r="HJ17" s="4">
         <v>728</v>
       </c>
       <c r="HK17" s="4">
         <v>728</v>
       </c>
       <c r="HL17" s="4">
         <v>732</v>
       </c>
       <c r="HM17" s="4">
         <v>725</v>
       </c>
       <c r="HN17" s="4">
         <v>724</v>
       </c>
       <c r="HO17" s="4">
         <v>723</v>
       </c>
       <c r="HP17" s="4">
         <v>731</v>
       </c>
       <c r="HQ17" s="4">
         <v>724</v>
       </c>
+      <c r="HR17" s="4">
+        <v>720</v>
+      </c>
     </row>
-    <row r="18" spans="1:226">
+    <row r="18" spans="1:227">
       <c r="A18" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B18" s="4">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>15</v>
       </c>
       <c r="D18" s="4">
         <v>15</v>
       </c>
       <c r="E18" s="4">
         <v>15</v>
       </c>
       <c r="F18" s="4">
         <v>15</v>
       </c>
       <c r="G18" s="4">
         <v>15</v>
       </c>
       <c r="H18" s="4">
         <v>15</v>
       </c>
       <c r="I18" s="4">
         <v>15</v>
       </c>
@@ -10737,54 +10779,57 @@
       </c>
       <c r="HJ18" s="4">
         <v>7</v>
       </c>
       <c r="HK18" s="4">
         <v>7</v>
       </c>
       <c r="HL18" s="4">
         <v>7</v>
       </c>
       <c r="HM18" s="4">
         <v>7</v>
       </c>
       <c r="HN18" s="4">
         <v>7</v>
       </c>
       <c r="HO18" s="4">
         <v>7</v>
       </c>
       <c r="HP18" s="4">
         <v>7</v>
       </c>
       <c r="HQ18" s="4">
         <v>7</v>
       </c>
+      <c r="HR18" s="4">
+        <v>7</v>
+      </c>
     </row>
-    <row r="19" spans="1:226">
+    <row r="19" spans="1:227">
       <c r="A19" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B19" s="4">
         <v>1057</v>
       </c>
       <c r="C19" s="4">
         <v>1057</v>
       </c>
       <c r="D19" s="4">
         <v>1071</v>
       </c>
       <c r="E19" s="4">
         <v>1071</v>
       </c>
       <c r="F19" s="4">
         <v>1074</v>
       </c>
       <c r="G19" s="4">
         <v>1079</v>
       </c>
       <c r="H19" s="4">
         <v>1120</v>
       </c>
       <c r="I19" s="4">
         <v>1091</v>
       </c>
@@ -11414,54 +11459,57 @@
       </c>
       <c r="HJ19" s="4">
         <v>1666</v>
       </c>
       <c r="HK19" s="4">
         <v>1673</v>
       </c>
       <c r="HL19" s="4">
         <v>1695</v>
       </c>
       <c r="HM19" s="4">
         <v>1706</v>
       </c>
       <c r="HN19" s="4">
         <v>1699</v>
       </c>
       <c r="HO19" s="4">
         <v>1701</v>
       </c>
       <c r="HP19" s="4">
         <v>1768</v>
       </c>
       <c r="HQ19" s="4">
         <v>1715</v>
       </c>
+      <c r="HR19" s="4">
+        <v>1694</v>
+      </c>
     </row>
-    <row r="20" spans="1:226">
+    <row r="20" spans="1:227">
       <c r="A20" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B20" s="4">
         <v>819</v>
       </c>
       <c r="C20" s="4">
         <v>830</v>
       </c>
       <c r="D20" s="4">
         <v>837</v>
       </c>
       <c r="E20" s="4">
         <v>835</v>
       </c>
       <c r="F20" s="4">
         <v>844</v>
       </c>
       <c r="G20" s="4">
         <v>855</v>
       </c>
       <c r="H20" s="4">
         <v>895</v>
       </c>
       <c r="I20" s="4">
         <v>894</v>
       </c>
@@ -12091,54 +12139,57 @@
       </c>
       <c r="HJ20" s="4">
         <v>2605</v>
       </c>
       <c r="HK20" s="4">
         <v>2637</v>
       </c>
       <c r="HL20" s="4">
         <v>2633</v>
       </c>
       <c r="HM20" s="4">
         <v>2648</v>
       </c>
       <c r="HN20" s="4">
         <v>2637</v>
       </c>
       <c r="HO20" s="4">
         <v>2635</v>
       </c>
       <c r="HP20" s="4">
         <v>2677</v>
       </c>
       <c r="HQ20" s="4">
         <v>2670</v>
       </c>
+      <c r="HR20" s="4">
+        <v>2649</v>
+      </c>
     </row>
-    <row r="21" spans="1:226">
+    <row r="21" spans="1:227">
       <c r="A21" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B21" s="4">
         <v>3001</v>
       </c>
       <c r="C21" s="4">
         <v>3021</v>
       </c>
       <c r="D21" s="4">
         <v>3097</v>
       </c>
       <c r="E21" s="4">
         <v>3116</v>
       </c>
       <c r="F21" s="4">
         <v>3100</v>
       </c>
       <c r="G21" s="4">
         <v>3138</v>
       </c>
       <c r="H21" s="4">
         <v>3192</v>
       </c>
       <c r="I21" s="4">
         <v>3141</v>
       </c>
@@ -12768,54 +12819,57 @@
       </c>
       <c r="HJ21" s="4">
         <v>2664</v>
       </c>
       <c r="HK21" s="4">
         <v>2681</v>
       </c>
       <c r="HL21" s="4">
         <v>2693</v>
       </c>
       <c r="HM21" s="4">
         <v>2708</v>
       </c>
       <c r="HN21" s="4">
         <v>2702</v>
       </c>
       <c r="HO21" s="4">
         <v>2758</v>
       </c>
       <c r="HP21" s="4">
         <v>2783</v>
       </c>
       <c r="HQ21" s="4">
         <v>2763</v>
       </c>
+      <c r="HR21" s="4">
+        <v>2704</v>
+      </c>
     </row>
-    <row r="22" spans="1:226">
+    <row r="22" spans="1:227">
       <c r="A22" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B22" s="4">
         <v>4724</v>
       </c>
       <c r="C22" s="4">
         <v>4957</v>
       </c>
       <c r="D22" s="4">
         <v>5360</v>
       </c>
       <c r="E22" s="4">
         <v>5538</v>
       </c>
       <c r="F22" s="4">
         <v>5591</v>
       </c>
       <c r="G22" s="4">
         <v>5673</v>
       </c>
       <c r="H22" s="4">
         <v>5846</v>
       </c>
       <c r="I22" s="4">
         <v>5662</v>
       </c>
@@ -13445,54 +13499,57 @@
       </c>
       <c r="HJ22" s="4">
         <v>3668</v>
       </c>
       <c r="HK22" s="4">
         <v>3807</v>
       </c>
       <c r="HL22" s="4">
         <v>4095</v>
       </c>
       <c r="HM22" s="4">
         <v>4202</v>
       </c>
       <c r="HN22" s="4">
         <v>4192</v>
       </c>
       <c r="HO22" s="4">
         <v>4186</v>
       </c>
       <c r="HP22" s="4">
         <v>4292</v>
       </c>
       <c r="HQ22" s="4">
         <v>4201</v>
       </c>
+      <c r="HR22" s="4">
+        <v>4151</v>
+      </c>
     </row>
-    <row r="23" spans="1:226">
+    <row r="23" spans="1:227">
       <c r="A23" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B23" s="4">
         <v>9785</v>
       </c>
       <c r="C23" s="4">
         <v>9792</v>
       </c>
       <c r="D23" s="4">
         <v>9880</v>
       </c>
       <c r="E23" s="4">
         <v>9846</v>
       </c>
       <c r="F23" s="4">
         <v>9857</v>
       </c>
       <c r="G23" s="4">
         <v>10096</v>
       </c>
       <c r="H23" s="4">
         <v>10544</v>
       </c>
       <c r="I23" s="4">
         <v>10229</v>
       </c>
@@ -14122,54 +14179,57 @@
       </c>
       <c r="HJ23" s="4">
         <v>10279</v>
       </c>
       <c r="HK23" s="4">
         <v>10242</v>
       </c>
       <c r="HL23" s="4">
         <v>10150</v>
       </c>
       <c r="HM23" s="4">
         <v>10018</v>
       </c>
       <c r="HN23" s="4">
         <v>10000</v>
       </c>
       <c r="HO23" s="4">
         <v>10035</v>
       </c>
       <c r="HP23" s="4">
         <v>10288</v>
       </c>
       <c r="HQ23" s="4">
         <v>10155</v>
       </c>
+      <c r="HR23" s="4">
+        <v>10032</v>
+      </c>
     </row>
-    <row r="24" spans="1:226">
+    <row r="24" spans="1:227">
       <c r="A24" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B24" s="4">
         <v>11902</v>
       </c>
       <c r="C24" s="4">
         <v>11904</v>
       </c>
       <c r="D24" s="4">
         <v>12006</v>
       </c>
       <c r="E24" s="4">
         <v>11988</v>
       </c>
       <c r="F24" s="4">
         <v>12002</v>
       </c>
       <c r="G24" s="4">
         <v>12147</v>
       </c>
       <c r="H24" s="4">
         <v>12483</v>
       </c>
       <c r="I24" s="4">
         <v>12261</v>
       </c>
@@ -14799,54 +14859,57 @@
       </c>
       <c r="HJ24" s="4">
         <v>11251</v>
       </c>
       <c r="HK24" s="4">
         <v>11291</v>
       </c>
       <c r="HL24" s="4">
         <v>11307</v>
       </c>
       <c r="HM24" s="4">
         <v>11199</v>
       </c>
       <c r="HN24" s="4">
         <v>11196</v>
       </c>
       <c r="HO24" s="4">
         <v>11227</v>
       </c>
       <c r="HP24" s="4">
         <v>11368</v>
       </c>
       <c r="HQ24" s="4">
         <v>11232</v>
       </c>
+      <c r="HR24" s="4">
+        <v>11264</v>
+      </c>
     </row>
-    <row r="25" spans="1:226">
+    <row r="25" spans="1:227">
       <c r="A25" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B25" s="4">
         <v>12292</v>
       </c>
       <c r="C25" s="4">
         <v>12300</v>
       </c>
       <c r="D25" s="4">
         <v>12360</v>
       </c>
       <c r="E25" s="4">
         <v>12332</v>
       </c>
       <c r="F25" s="4">
         <v>12290</v>
       </c>
       <c r="G25" s="4">
         <v>12404</v>
       </c>
       <c r="H25" s="4">
         <v>13017</v>
       </c>
       <c r="I25" s="4">
         <v>12624</v>
       </c>
@@ -15476,54 +15539,57 @@
       </c>
       <c r="HJ25" s="4">
         <v>18030</v>
       </c>
       <c r="HK25" s="4">
         <v>17969</v>
       </c>
       <c r="HL25" s="4">
         <v>17975</v>
       </c>
       <c r="HM25" s="4">
         <v>17824</v>
       </c>
       <c r="HN25" s="4">
         <v>17879</v>
       </c>
       <c r="HO25" s="4">
         <v>17808</v>
       </c>
       <c r="HP25" s="4">
         <v>18133</v>
       </c>
       <c r="HQ25" s="4">
         <v>17968</v>
       </c>
+      <c r="HR25" s="4">
+        <v>17913</v>
+      </c>
     </row>
-    <row r="26" spans="1:226">
+    <row r="26" spans="1:227">
       <c r="A26" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B26" s="4">
         <v>11773</v>
       </c>
       <c r="C26" s="4">
         <v>11800</v>
       </c>
       <c r="D26" s="4">
         <v>11855</v>
       </c>
       <c r="E26" s="4">
         <v>11875</v>
       </c>
       <c r="F26" s="4">
         <v>11899</v>
       </c>
       <c r="G26" s="4">
         <v>12066</v>
       </c>
       <c r="H26" s="4">
         <v>12520</v>
       </c>
       <c r="I26" s="4">
         <v>12226</v>
       </c>
@@ -16153,54 +16219,57 @@
       </c>
       <c r="HJ26" s="4">
         <v>15808</v>
       </c>
       <c r="HK26" s="4">
         <v>15843</v>
       </c>
       <c r="HL26" s="4">
         <v>15888</v>
       </c>
       <c r="HM26" s="4">
         <v>15916</v>
       </c>
       <c r="HN26" s="4">
         <v>15915</v>
       </c>
       <c r="HO26" s="4">
         <v>15884</v>
       </c>
       <c r="HP26" s="4">
         <v>16127</v>
       </c>
       <c r="HQ26" s="4">
         <v>15955</v>
       </c>
+      <c r="HR26" s="4">
+        <v>16000</v>
+      </c>
     </row>
-    <row r="27" spans="1:226">
+    <row r="27" spans="1:227">
       <c r="A27" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B27" s="4">
         <v>13436</v>
       </c>
       <c r="C27" s="4">
         <v>13392</v>
       </c>
       <c r="D27" s="4">
         <v>13337</v>
       </c>
       <c r="E27" s="4">
         <v>13286</v>
       </c>
       <c r="F27" s="4">
         <v>13187</v>
       </c>
       <c r="G27" s="4">
         <v>13093</v>
       </c>
       <c r="H27" s="4">
         <v>13460</v>
       </c>
       <c r="I27" s="4">
         <v>13162</v>
       </c>
@@ -16830,54 +16899,57 @@
       </c>
       <c r="HJ27" s="4">
         <v>12710</v>
       </c>
       <c r="HK27" s="4">
         <v>12665</v>
       </c>
       <c r="HL27" s="4">
         <v>12628</v>
       </c>
       <c r="HM27" s="4">
         <v>12601</v>
       </c>
       <c r="HN27" s="4">
         <v>12549</v>
       </c>
       <c r="HO27" s="4">
         <v>12477</v>
       </c>
       <c r="HP27" s="4">
         <v>12560</v>
       </c>
       <c r="HQ27" s="4">
         <v>12485</v>
       </c>
+      <c r="HR27" s="4">
+        <v>12469</v>
+      </c>
     </row>
-    <row r="28" spans="1:226">
+    <row r="28" spans="1:227">
       <c r="A28" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B28" s="4">
         <v>8135</v>
       </c>
       <c r="C28" s="4">
         <v>8145</v>
       </c>
       <c r="D28" s="4">
         <v>8178</v>
       </c>
       <c r="E28" s="4">
         <v>8224</v>
       </c>
       <c r="F28" s="4">
         <v>8221</v>
       </c>
       <c r="G28" s="4">
         <v>8296</v>
       </c>
       <c r="H28" s="4">
         <v>8518</v>
       </c>
       <c r="I28" s="4">
         <v>8453</v>
       </c>
@@ -17507,54 +17579,57 @@
       </c>
       <c r="HJ28" s="4">
         <v>7486</v>
       </c>
       <c r="HK28" s="4">
         <v>7497</v>
       </c>
       <c r="HL28" s="4">
         <v>7562</v>
       </c>
       <c r="HM28" s="4">
         <v>7560</v>
       </c>
       <c r="HN28" s="4">
         <v>7568</v>
       </c>
       <c r="HO28" s="4">
         <v>7603</v>
       </c>
       <c r="HP28" s="4">
         <v>7731</v>
       </c>
       <c r="HQ28" s="4">
         <v>7678</v>
       </c>
+      <c r="HR28" s="4">
+        <v>7628</v>
+      </c>
     </row>
-    <row r="29" spans="1:226">
+    <row r="29" spans="1:227">
       <c r="A29" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B29" s="4">
         <v>6133</v>
       </c>
       <c r="C29" s="4">
         <v>6165</v>
       </c>
       <c r="D29" s="4">
         <v>6202</v>
       </c>
       <c r="E29" s="4">
         <v>6204</v>
       </c>
       <c r="F29" s="4">
         <v>6215</v>
       </c>
       <c r="G29" s="4">
         <v>6269</v>
       </c>
       <c r="H29" s="4">
         <v>6569</v>
       </c>
       <c r="I29" s="4">
         <v>6378</v>
       </c>
@@ -18184,54 +18259,57 @@
       </c>
       <c r="HJ29" s="4">
         <v>7017</v>
       </c>
       <c r="HK29" s="4">
         <v>7064</v>
       </c>
       <c r="HL29" s="4">
         <v>7121</v>
       </c>
       <c r="HM29" s="4">
         <v>7154</v>
       </c>
       <c r="HN29" s="4">
         <v>7143</v>
       </c>
       <c r="HO29" s="4">
         <v>7171</v>
       </c>
       <c r="HP29" s="4">
         <v>7353</v>
       </c>
       <c r="HQ29" s="4">
         <v>7270</v>
       </c>
+      <c r="HR29" s="4">
+        <v>7197</v>
+      </c>
     </row>
-    <row r="30" spans="1:226">
+    <row r="30" spans="1:227">
       <c r="A30" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B30" s="4">
         <v>26592</v>
       </c>
       <c r="C30" s="4">
         <v>28446</v>
       </c>
       <c r="D30" s="4">
         <v>32288</v>
       </c>
       <c r="E30" s="4">
         <v>34834</v>
       </c>
       <c r="F30" s="4">
         <v>35477</v>
       </c>
       <c r="G30" s="4">
         <v>36027</v>
       </c>
       <c r="H30" s="4">
         <v>37187</v>
       </c>
       <c r="I30" s="4">
         <v>36824</v>
       </c>
@@ -18861,54 +18939,57 @@
       </c>
       <c r="HJ30" s="4">
         <v>31521</v>
       </c>
       <c r="HK30" s="4">
         <v>34085</v>
       </c>
       <c r="HL30" s="4">
         <v>38383</v>
       </c>
       <c r="HM30" s="4">
         <v>39598</v>
       </c>
       <c r="HN30" s="4">
         <v>39714</v>
       </c>
       <c r="HO30" s="4">
         <v>39934</v>
       </c>
       <c r="HP30" s="4">
         <v>40449</v>
       </c>
       <c r="HQ30" s="4">
         <v>40266</v>
       </c>
+      <c r="HR30" s="4">
+        <v>40398</v>
+      </c>
     </row>
-    <row r="31" spans="1:226">
+    <row r="31" spans="1:227">
       <c r="A31" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B31" s="4">
         <v>300579</v>
       </c>
       <c r="C31" s="4">
         <v>302324</v>
       </c>
       <c r="D31" s="4">
         <v>304675</v>
       </c>
       <c r="E31" s="4">
         <v>305138</v>
       </c>
       <c r="F31" s="4">
         <v>306595</v>
       </c>
       <c r="G31" s="4">
         <v>308980</v>
       </c>
       <c r="H31" s="4">
         <v>312966</v>
       </c>
       <c r="I31" s="4">
         <v>309733</v>
       </c>
@@ -19538,54 +19619,57 @@
       </c>
       <c r="HJ31" s="4">
         <v>369619</v>
       </c>
       <c r="HK31" s="4">
         <v>370777</v>
       </c>
       <c r="HL31" s="4">
         <v>372958</v>
       </c>
       <c r="HM31" s="4">
         <v>372375</v>
       </c>
       <c r="HN31" s="4">
         <v>374654</v>
       </c>
       <c r="HO31" s="4">
         <v>377690</v>
       </c>
       <c r="HP31" s="4">
         <v>378546</v>
       </c>
       <c r="HQ31" s="4">
         <v>376147</v>
       </c>
+      <c r="HR31" s="4">
+        <v>376513</v>
+      </c>
     </row>
-    <row r="32" spans="1:226">
+    <row r="32" spans="1:227">
       <c r="A32" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B32" s="4">
         <v>63379</v>
       </c>
       <c r="C32" s="4">
         <v>63783</v>
       </c>
       <c r="D32" s="4">
         <v>64430</v>
       </c>
       <c r="E32" s="4">
         <v>64637</v>
       </c>
       <c r="F32" s="4">
         <v>64686</v>
       </c>
       <c r="G32" s="4">
         <v>64862</v>
       </c>
       <c r="H32" s="4">
         <v>65643</v>
       </c>
       <c r="I32" s="4">
         <v>65477</v>
       </c>
@@ -20215,54 +20299,57 @@
       </c>
       <c r="HJ32" s="4">
         <v>67120</v>
       </c>
       <c r="HK32" s="4">
         <v>67549</v>
       </c>
       <c r="HL32" s="4">
         <v>67919</v>
       </c>
       <c r="HM32" s="4">
         <v>67765</v>
       </c>
       <c r="HN32" s="4">
         <v>67751</v>
       </c>
       <c r="HO32" s="4">
         <v>67980</v>
       </c>
       <c r="HP32" s="4">
         <v>68370</v>
       </c>
       <c r="HQ32" s="4">
         <v>68291</v>
       </c>
+      <c r="HR32" s="4">
+        <v>68128</v>
+      </c>
     </row>
-    <row r="33" spans="1:226">
+    <row r="33" spans="1:227">
       <c r="A33" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B33" s="4">
         <v>23379</v>
       </c>
       <c r="C33" s="4">
         <v>23570</v>
       </c>
       <c r="D33" s="4">
         <v>23811</v>
       </c>
       <c r="E33" s="4">
         <v>23730</v>
       </c>
       <c r="F33" s="4">
         <v>23667</v>
       </c>
       <c r="G33" s="4">
         <v>23792</v>
       </c>
       <c r="H33" s="4">
         <v>23815</v>
       </c>
       <c r="I33" s="4">
         <v>23536</v>
       </c>
@@ -20892,54 +20979,57 @@
       </c>
       <c r="HJ33" s="4">
         <v>25117</v>
       </c>
       <c r="HK33" s="4">
         <v>25027</v>
       </c>
       <c r="HL33" s="4">
         <v>25312</v>
       </c>
       <c r="HM33" s="4">
         <v>25143</v>
       </c>
       <c r="HN33" s="4">
         <v>25234</v>
       </c>
       <c r="HO33" s="4">
         <v>25404</v>
       </c>
       <c r="HP33" s="4">
         <v>25401</v>
       </c>
       <c r="HQ33" s="4">
         <v>24971</v>
       </c>
+      <c r="HR33" s="4">
+        <v>25580</v>
+      </c>
     </row>
-    <row r="34" spans="1:226">
+    <row r="34" spans="1:227">
       <c r="A34" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B34" s="4">
         <v>20289</v>
       </c>
       <c r="C34" s="4">
         <v>20398</v>
       </c>
       <c r="D34" s="4">
         <v>20061</v>
       </c>
       <c r="E34" s="4">
         <v>19185</v>
       </c>
       <c r="F34" s="4">
         <v>20432</v>
       </c>
       <c r="G34" s="4">
         <v>21338</v>
       </c>
       <c r="H34" s="4">
         <v>22075</v>
       </c>
       <c r="I34" s="4">
         <v>21744</v>
       </c>
@@ -21569,54 +21659,57 @@
       </c>
       <c r="HJ34" s="4">
         <v>25330</v>
       </c>
       <c r="HK34" s="4">
         <v>25386</v>
       </c>
       <c r="HL34" s="4">
         <v>24494</v>
       </c>
       <c r="HM34" s="4">
         <v>23412</v>
       </c>
       <c r="HN34" s="4">
         <v>25342</v>
       </c>
       <c r="HO34" s="4">
         <v>26755</v>
       </c>
       <c r="HP34" s="4">
         <v>27689</v>
       </c>
       <c r="HQ34" s="4">
         <v>27198</v>
       </c>
+      <c r="HR34" s="4">
+        <v>25913</v>
+      </c>
     </row>
-    <row r="35" spans="1:226">
+    <row r="35" spans="1:227">
       <c r="A35" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B35" s="4">
         <v>5861</v>
       </c>
       <c r="C35" s="4">
         <v>5920</v>
       </c>
       <c r="D35" s="4">
         <v>5982</v>
       </c>
       <c r="E35" s="4">
         <v>6059</v>
       </c>
       <c r="F35" s="4">
         <v>6008</v>
       </c>
       <c r="G35" s="4">
         <v>6023</v>
       </c>
       <c r="H35" s="4">
         <v>6178</v>
       </c>
       <c r="I35" s="4">
         <v>6120</v>
       </c>
@@ -22246,54 +22339,57 @@
       </c>
       <c r="HJ35" s="4">
         <v>12705</v>
       </c>
       <c r="HK35" s="4">
         <v>12639</v>
       </c>
       <c r="HL35" s="4">
         <v>12702</v>
       </c>
       <c r="HM35" s="4">
         <v>12772</v>
       </c>
       <c r="HN35" s="4">
         <v>12794</v>
       </c>
       <c r="HO35" s="4">
         <v>12764</v>
       </c>
       <c r="HP35" s="4">
         <v>13246</v>
       </c>
       <c r="HQ35" s="4">
         <v>13179</v>
       </c>
+      <c r="HR35" s="4">
+        <v>13110</v>
+      </c>
     </row>
-    <row r="36" spans="1:226">
+    <row r="36" spans="1:227">
       <c r="A36" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B36" s="4">
         <v>2823</v>
       </c>
       <c r="C36" s="4">
         <v>2859</v>
       </c>
       <c r="D36" s="4">
         <v>2885</v>
       </c>
       <c r="E36" s="4">
         <v>2915</v>
       </c>
       <c r="F36" s="4">
         <v>2931</v>
       </c>
       <c r="G36" s="4">
         <v>2974</v>
       </c>
       <c r="H36" s="4">
         <v>3085</v>
       </c>
       <c r="I36" s="4">
         <v>3070</v>
       </c>
@@ -22923,54 +23019,57 @@
       </c>
       <c r="HJ36" s="4">
         <v>8835</v>
       </c>
       <c r="HK36" s="4">
         <v>8756</v>
       </c>
       <c r="HL36" s="4">
         <v>8816</v>
       </c>
       <c r="HM36" s="4">
         <v>8817</v>
       </c>
       <c r="HN36" s="4">
         <v>8833</v>
       </c>
       <c r="HO36" s="4">
         <v>8795</v>
       </c>
       <c r="HP36" s="4">
         <v>8913</v>
       </c>
       <c r="HQ36" s="4">
         <v>8841</v>
       </c>
+      <c r="HR36" s="4">
+        <v>8832</v>
+      </c>
     </row>
-    <row r="37" spans="1:226">
+    <row r="37" spans="1:227">
       <c r="A37" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B37" s="4">
         <v>491</v>
       </c>
       <c r="C37" s="4">
         <v>484</v>
       </c>
       <c r="D37" s="4">
         <v>483</v>
       </c>
       <c r="E37" s="4">
         <v>497</v>
       </c>
       <c r="F37" s="4">
         <v>478</v>
       </c>
       <c r="G37" s="4">
         <v>478</v>
       </c>
       <c r="H37" s="4">
         <v>480</v>
       </c>
       <c r="I37" s="4">
         <v>473</v>
       </c>
@@ -23600,54 +23699,57 @@
       </c>
       <c r="HJ37" s="4">
         <v>1154</v>
       </c>
       <c r="HK37" s="4">
         <v>1156</v>
       </c>
       <c r="HL37" s="4">
         <v>1143</v>
       </c>
       <c r="HM37" s="4">
         <v>1174</v>
       </c>
       <c r="HN37" s="4">
         <v>1179</v>
       </c>
       <c r="HO37" s="4">
         <v>1199</v>
       </c>
       <c r="HP37" s="4">
         <v>1204</v>
       </c>
       <c r="HQ37" s="4">
         <v>1185</v>
       </c>
+      <c r="HR37" s="4">
+        <v>1161</v>
+      </c>
     </row>
-    <row r="38" spans="1:226">
+    <row r="38" spans="1:227">
       <c r="A38" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B38" s="4">
         <v>41303</v>
       </c>
       <c r="C38" s="4">
         <v>41870</v>
       </c>
       <c r="D38" s="4">
         <v>42578</v>
       </c>
       <c r="E38" s="4">
         <v>43375</v>
       </c>
       <c r="F38" s="4">
         <v>43480</v>
       </c>
       <c r="G38" s="4">
         <v>44472</v>
       </c>
       <c r="H38" s="4">
         <v>45662</v>
       </c>
       <c r="I38" s="4">
         <v>44814</v>
       </c>
@@ -24277,54 +24379,57 @@
       </c>
       <c r="HJ38" s="4">
         <v>58455</v>
       </c>
       <c r="HK38" s="4">
         <v>59107</v>
       </c>
       <c r="HL38" s="4">
         <v>60411</v>
       </c>
       <c r="HM38" s="4">
         <v>60937</v>
       </c>
       <c r="HN38" s="4">
         <v>60907</v>
       </c>
       <c r="HO38" s="4">
         <v>62125</v>
       </c>
       <c r="HP38" s="4">
         <v>62254</v>
       </c>
       <c r="HQ38" s="4">
         <v>62456</v>
       </c>
+      <c r="HR38" s="4">
+        <v>61992</v>
+      </c>
     </row>
-    <row r="39" spans="1:226">
+    <row r="39" spans="1:227">
       <c r="A39" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B39" s="4">
         <v>12953</v>
       </c>
       <c r="C39" s="4">
         <v>13015</v>
       </c>
       <c r="D39" s="4">
         <v>13042</v>
       </c>
       <c r="E39" s="4">
         <v>13031</v>
       </c>
       <c r="F39" s="4">
         <v>13035</v>
       </c>
       <c r="G39" s="4">
         <v>13090</v>
       </c>
       <c r="H39" s="4">
         <v>13461</v>
       </c>
       <c r="I39" s="4">
         <v>13214</v>
       </c>
@@ -24954,54 +25059,57 @@
       </c>
       <c r="HJ39" s="4">
         <v>11750</v>
       </c>
       <c r="HK39" s="4">
         <v>11770</v>
       </c>
       <c r="HL39" s="4">
         <v>11790</v>
       </c>
       <c r="HM39" s="4">
         <v>11777</v>
       </c>
       <c r="HN39" s="4">
         <v>11814</v>
       </c>
       <c r="HO39" s="4">
         <v>11765</v>
       </c>
       <c r="HP39" s="4">
         <v>11954</v>
       </c>
       <c r="HQ39" s="4">
         <v>11778</v>
       </c>
+      <c r="HR39" s="4">
+        <v>11718</v>
+      </c>
     </row>
-    <row r="40" spans="1:226">
+    <row r="40" spans="1:227">
       <c r="A40" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B40" s="4">
         <v>17071</v>
       </c>
       <c r="C40" s="4">
         <v>17192</v>
       </c>
       <c r="D40" s="4">
         <v>17366</v>
       </c>
       <c r="E40" s="4">
         <v>17578</v>
       </c>
       <c r="F40" s="4">
         <v>17587</v>
       </c>
       <c r="G40" s="4">
         <v>17854</v>
       </c>
       <c r="H40" s="4">
         <v>18609</v>
       </c>
       <c r="I40" s="4">
         <v>18390</v>
       </c>
@@ -25631,54 +25739,57 @@
       </c>
       <c r="HJ40" s="4">
         <v>25731</v>
       </c>
       <c r="HK40" s="4">
         <v>25853</v>
       </c>
       <c r="HL40" s="4">
         <v>26043</v>
       </c>
       <c r="HM40" s="4">
         <v>26016</v>
       </c>
       <c r="HN40" s="4">
         <v>25879</v>
       </c>
       <c r="HO40" s="4">
         <v>25966</v>
       </c>
       <c r="HP40" s="4">
         <v>26584</v>
       </c>
       <c r="HQ40" s="4">
         <v>26615</v>
       </c>
+      <c r="HR40" s="4">
+        <v>26140</v>
+      </c>
     </row>
-    <row r="41" spans="1:226">
+    <row r="41" spans="1:227">
       <c r="A41" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B41" s="4">
         <v>4104</v>
       </c>
       <c r="C41" s="4">
         <v>4127</v>
       </c>
       <c r="D41" s="4">
         <v>4184</v>
       </c>
       <c r="E41" s="4">
         <v>4173</v>
       </c>
       <c r="F41" s="4">
         <v>4141</v>
       </c>
       <c r="G41" s="4">
         <v>4112</v>
       </c>
       <c r="H41" s="4">
         <v>4220</v>
       </c>
       <c r="I41" s="4">
         <v>4197</v>
       </c>
@@ -26308,54 +26419,57 @@
       </c>
       <c r="HJ41" s="4">
         <v>5631</v>
       </c>
       <c r="HK41" s="4">
         <v>5705</v>
       </c>
       <c r="HL41" s="4">
         <v>5763</v>
       </c>
       <c r="HM41" s="4">
         <v>5771</v>
       </c>
       <c r="HN41" s="4">
         <v>5753</v>
       </c>
       <c r="HO41" s="4">
         <v>5775</v>
       </c>
       <c r="HP41" s="4">
         <v>5838</v>
       </c>
       <c r="HQ41" s="4">
         <v>5852</v>
       </c>
+      <c r="HR41" s="4">
+        <v>5861</v>
+      </c>
     </row>
-    <row r="42" spans="1:226">
+    <row r="42" spans="1:227">
       <c r="A42" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B42" s="4">
         <v>3898</v>
       </c>
       <c r="C42" s="4">
         <v>3895</v>
       </c>
       <c r="D42" s="4">
         <v>3894</v>
       </c>
       <c r="E42" s="4">
         <v>3898</v>
       </c>
       <c r="F42" s="4">
         <v>3895</v>
       </c>
       <c r="G42" s="4">
         <v>3930</v>
       </c>
       <c r="H42" s="4">
         <v>4024</v>
       </c>
       <c r="I42" s="4">
         <v>3989</v>
       </c>
@@ -26985,54 +27099,57 @@
       </c>
       <c r="HJ42" s="4">
         <v>5309</v>
       </c>
       <c r="HK42" s="4">
         <v>5342</v>
       </c>
       <c r="HL42" s="4">
         <v>5366</v>
       </c>
       <c r="HM42" s="4">
         <v>5412</v>
       </c>
       <c r="HN42" s="4">
         <v>5424</v>
       </c>
       <c r="HO42" s="4">
         <v>5426</v>
       </c>
       <c r="HP42" s="4">
         <v>5541</v>
       </c>
       <c r="HQ42" s="4">
         <v>5538</v>
       </c>
+      <c r="HR42" s="4">
+        <v>5445</v>
+      </c>
     </row>
-    <row r="43" spans="1:226">
+    <row r="43" spans="1:227">
       <c r="A43" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B43" s="4">
         <v>2724</v>
       </c>
       <c r="C43" s="4">
         <v>2735</v>
       </c>
       <c r="D43" s="4">
         <v>2770</v>
       </c>
       <c r="E43" s="4">
         <v>2819</v>
       </c>
       <c r="F43" s="4">
         <v>2795</v>
       </c>
       <c r="G43" s="4">
         <v>2803</v>
       </c>
       <c r="H43" s="4">
         <v>3064</v>
       </c>
       <c r="I43" s="4">
         <v>3082</v>
       </c>
@@ -27662,54 +27779,57 @@
       </c>
       <c r="HJ43" s="4">
         <v>5868</v>
       </c>
       <c r="HK43" s="4">
         <v>5878</v>
       </c>
       <c r="HL43" s="4">
         <v>5885</v>
       </c>
       <c r="HM43" s="4">
         <v>5923</v>
       </c>
       <c r="HN43" s="4">
         <v>5838</v>
       </c>
       <c r="HO43" s="4">
         <v>5857</v>
       </c>
       <c r="HP43" s="4">
         <v>5930</v>
       </c>
       <c r="HQ43" s="4">
         <v>6247</v>
       </c>
+      <c r="HR43" s="4">
+        <v>5947</v>
+      </c>
     </row>
-    <row r="44" spans="1:226">
+    <row r="44" spans="1:227">
       <c r="A44" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B44" s="4">
         <v>6979</v>
       </c>
       <c r="C44" s="4">
         <v>7071</v>
       </c>
       <c r="D44" s="4">
         <v>7169</v>
       </c>
       <c r="E44" s="4">
         <v>7307</v>
       </c>
       <c r="F44" s="4">
         <v>7333</v>
       </c>
       <c r="G44" s="4">
         <v>7502</v>
       </c>
       <c r="H44" s="4">
         <v>7762</v>
       </c>
       <c r="I44" s="4">
         <v>7645</v>
       </c>
@@ -28339,54 +28459,57 @@
       </c>
       <c r="HJ44" s="4">
         <v>8086</v>
       </c>
       <c r="HK44" s="4">
         <v>8177</v>
       </c>
       <c r="HL44" s="4">
         <v>8245</v>
       </c>
       <c r="HM44" s="4">
         <v>8249</v>
       </c>
       <c r="HN44" s="4">
         <v>8239</v>
       </c>
       <c r="HO44" s="4">
         <v>8274</v>
       </c>
       <c r="HP44" s="4">
         <v>8500</v>
       </c>
       <c r="HQ44" s="4">
         <v>8338</v>
       </c>
+      <c r="HR44" s="4">
+        <v>8363</v>
+      </c>
     </row>
-    <row r="45" spans="1:226">
+    <row r="45" spans="1:227">
       <c r="A45" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B45" s="4">
         <v>1543</v>
       </c>
       <c r="C45" s="4">
         <v>1569</v>
       </c>
       <c r="D45" s="4">
         <v>1590</v>
       </c>
       <c r="E45" s="4">
         <v>1603</v>
       </c>
       <c r="F45" s="4">
         <v>1639</v>
       </c>
       <c r="G45" s="4">
         <v>1664</v>
       </c>
       <c r="H45" s="4">
         <v>1753</v>
       </c>
       <c r="I45" s="4">
         <v>1726</v>
       </c>
@@ -29016,54 +29139,57 @@
       </c>
       <c r="HJ45" s="4">
         <v>4006</v>
       </c>
       <c r="HK45" s="4">
         <v>4009</v>
       </c>
       <c r="HL45" s="4">
         <v>4043</v>
       </c>
       <c r="HM45" s="4">
         <v>4063</v>
       </c>
       <c r="HN45" s="4">
         <v>4014</v>
       </c>
       <c r="HO45" s="4">
         <v>4033</v>
       </c>
       <c r="HP45" s="4">
         <v>4144</v>
       </c>
       <c r="HQ45" s="4">
         <v>4069</v>
       </c>
+      <c r="HR45" s="4">
+        <v>4016</v>
+      </c>
     </row>
-    <row r="46" spans="1:226">
+    <row r="46" spans="1:227">
       <c r="A46" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B46" s="4">
         <v>1322</v>
       </c>
       <c r="C46" s="4">
         <v>1308</v>
       </c>
       <c r="D46" s="4">
         <v>1324</v>
       </c>
       <c r="E46" s="4">
         <v>1330</v>
       </c>
       <c r="F46" s="4">
         <v>1299</v>
       </c>
       <c r="G46" s="4">
         <v>1322</v>
       </c>
       <c r="H46" s="4">
         <v>1369</v>
       </c>
       <c r="I46" s="4">
         <v>1312</v>
       </c>
@@ -29693,54 +29819,57 @@
       </c>
       <c r="HJ46" s="4">
         <v>1360</v>
       </c>
       <c r="HK46" s="4">
         <v>1344</v>
       </c>
       <c r="HL46" s="4">
         <v>1390</v>
       </c>
       <c r="HM46" s="4">
         <v>1284</v>
       </c>
       <c r="HN46" s="4">
         <v>1269</v>
       </c>
       <c r="HO46" s="4">
         <v>1279</v>
       </c>
       <c r="HP46" s="4">
         <v>1348</v>
       </c>
       <c r="HQ46" s="4">
         <v>1298</v>
       </c>
+      <c r="HR46" s="4">
+        <v>1251</v>
+      </c>
     </row>
-    <row r="47" spans="1:226">
+    <row r="47" spans="1:227">
       <c r="A47" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B47" s="4">
         <v>412</v>
       </c>
       <c r="C47" s="4">
         <v>417</v>
       </c>
       <c r="D47" s="4">
         <v>420</v>
       </c>
       <c r="E47" s="4">
         <v>426</v>
       </c>
       <c r="F47" s="4">
         <v>427</v>
       </c>
       <c r="G47" s="4">
         <v>433</v>
       </c>
       <c r="H47" s="4">
         <v>434</v>
       </c>
       <c r="I47" s="4">
         <v>435</v>
       </c>
@@ -30370,54 +30499,57 @@
       </c>
       <c r="HJ47" s="4">
         <v>548</v>
       </c>
       <c r="HK47" s="4">
         <v>557</v>
       </c>
       <c r="HL47" s="4">
         <v>559</v>
       </c>
       <c r="HM47" s="4">
         <v>530</v>
       </c>
       <c r="HN47" s="4">
         <v>538</v>
       </c>
       <c r="HO47" s="4">
         <v>536</v>
       </c>
       <c r="HP47" s="4">
         <v>552</v>
       </c>
       <c r="HQ47" s="4">
         <v>550</v>
       </c>
+      <c r="HR47" s="4">
+        <v>541</v>
+      </c>
     </row>
-    <row r="48" spans="1:226">
+    <row r="48" spans="1:227">
       <c r="A48" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B48" s="4">
         <v>193</v>
       </c>
       <c r="C48" s="4">
         <v>197</v>
       </c>
       <c r="D48" s="4">
         <v>199</v>
       </c>
       <c r="E48" s="4">
         <v>195</v>
       </c>
       <c r="F48" s="4">
         <v>199</v>
       </c>
       <c r="G48" s="4">
         <v>200</v>
       </c>
       <c r="H48" s="4">
         <v>203</v>
       </c>
       <c r="I48" s="4">
         <v>201</v>
       </c>
@@ -31047,54 +31179,57 @@
       </c>
       <c r="HJ48" s="4">
         <v>554</v>
       </c>
       <c r="HK48" s="4">
         <v>546</v>
       </c>
       <c r="HL48" s="4">
         <v>555</v>
       </c>
       <c r="HM48" s="4">
         <v>555</v>
       </c>
       <c r="HN48" s="4">
         <v>557</v>
       </c>
       <c r="HO48" s="4">
         <v>561</v>
       </c>
       <c r="HP48" s="4">
         <v>569</v>
       </c>
       <c r="HQ48" s="4">
         <v>575</v>
       </c>
+      <c r="HR48" s="4">
+        <v>577</v>
+      </c>
     </row>
-    <row r="49" spans="1:226">
+    <row r="49" spans="1:227">
       <c r="A49" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B49" s="4">
         <v>551</v>
       </c>
       <c r="C49" s="4">
         <v>562</v>
       </c>
       <c r="D49" s="4">
         <v>565</v>
       </c>
       <c r="E49" s="4">
         <v>584</v>
       </c>
       <c r="F49" s="4">
         <v>613</v>
       </c>
       <c r="G49" s="4">
         <v>617</v>
       </c>
       <c r="H49" s="4">
         <v>618</v>
       </c>
       <c r="I49" s="4">
         <v>609</v>
       </c>
@@ -31724,54 +31859,57 @@
       </c>
       <c r="HJ49" s="4">
         <v>965</v>
       </c>
       <c r="HK49" s="4">
         <v>973</v>
       </c>
       <c r="HL49" s="4">
         <v>995</v>
       </c>
       <c r="HM49" s="4">
         <v>982</v>
       </c>
       <c r="HN49" s="4">
         <v>995</v>
       </c>
       <c r="HO49" s="4">
         <v>1021</v>
       </c>
       <c r="HP49" s="4">
         <v>1028</v>
       </c>
       <c r="HQ49" s="4">
         <v>1016</v>
       </c>
+      <c r="HR49" s="4">
+        <v>1012</v>
+      </c>
     </row>
-    <row r="50" spans="1:226">
+    <row r="50" spans="1:227">
       <c r="A50" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B50" s="4">
         <v>10993</v>
       </c>
       <c r="C50" s="4">
         <v>11350</v>
       </c>
       <c r="D50" s="4">
         <v>11576</v>
       </c>
       <c r="E50" s="4">
         <v>11999</v>
       </c>
       <c r="F50" s="4">
         <v>11921</v>
       </c>
       <c r="G50" s="4">
         <v>12620</v>
       </c>
       <c r="H50" s="4">
         <v>12976</v>
       </c>
       <c r="I50" s="4">
         <v>12490</v>
       </c>
@@ -32401,54 +32539,57 @@
       </c>
       <c r="HJ50" s="4">
         <v>12687</v>
       </c>
       <c r="HK50" s="4">
         <v>12909</v>
       </c>
       <c r="HL50" s="4">
         <v>13547</v>
       </c>
       <c r="HM50" s="4">
         <v>13770</v>
       </c>
       <c r="HN50" s="4">
         <v>13862</v>
       </c>
       <c r="HO50" s="4">
         <v>14506</v>
       </c>
       <c r="HP50" s="4">
         <v>14399</v>
       </c>
       <c r="HQ50" s="4">
         <v>14575</v>
       </c>
+      <c r="HR50" s="4">
+        <v>14224</v>
+      </c>
     </row>
-    <row r="51" spans="1:226">
+    <row r="51" spans="1:227">
       <c r="A51" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B51" s="4">
         <v>8584</v>
       </c>
       <c r="C51" s="4">
         <v>8639</v>
       </c>
       <c r="D51" s="4">
         <v>8887</v>
       </c>
       <c r="E51" s="4">
         <v>9041</v>
       </c>
       <c r="F51" s="4">
         <v>9218</v>
       </c>
       <c r="G51" s="4">
         <v>9269</v>
       </c>
       <c r="H51" s="4">
         <v>9239</v>
       </c>
       <c r="I51" s="4">
         <v>9128</v>
       </c>
@@ -33078,54 +33219,57 @@
       </c>
       <c r="HJ51" s="4">
         <v>13441</v>
       </c>
       <c r="HK51" s="4">
         <v>13667</v>
       </c>
       <c r="HL51" s="4">
         <v>14063</v>
       </c>
       <c r="HM51" s="4">
         <v>14398</v>
       </c>
       <c r="HN51" s="4">
         <v>14418</v>
       </c>
       <c r="HO51" s="4">
         <v>14857</v>
       </c>
       <c r="HP51" s="4">
         <v>14405</v>
       </c>
       <c r="HQ51" s="4">
         <v>14398</v>
       </c>
+      <c r="HR51" s="4">
+        <v>14755</v>
+      </c>
     </row>
-    <row r="52" spans="1:226">
+    <row r="52" spans="1:227">
       <c r="A52" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B52" s="4">
         <v>115655</v>
       </c>
       <c r="C52" s="4">
         <v>115986</v>
       </c>
       <c r="D52" s="4">
         <v>116780</v>
       </c>
       <c r="E52" s="4">
         <v>116849</v>
       </c>
       <c r="F52" s="4">
         <v>116870</v>
       </c>
       <c r="G52" s="4">
         <v>116995</v>
       </c>
       <c r="H52" s="4">
         <v>117483</v>
       </c>
       <c r="I52" s="4">
         <v>116209</v>
       </c>
@@ -33755,54 +33899,57 @@
       </c>
       <c r="HJ52" s="4">
         <v>149411</v>
       </c>
       <c r="HK52" s="4">
         <v>149487</v>
       </c>
       <c r="HL52" s="4">
         <v>150161</v>
       </c>
       <c r="HM52" s="4">
         <v>150240</v>
       </c>
       <c r="HN52" s="4">
         <v>150420</v>
       </c>
       <c r="HO52" s="4">
         <v>150388</v>
       </c>
       <c r="HP52" s="4">
         <v>148973</v>
       </c>
       <c r="HQ52" s="4">
         <v>147574</v>
       </c>
+      <c r="HR52" s="4">
+        <v>149292</v>
+      </c>
     </row>
-    <row r="53" spans="1:226">
+    <row r="53" spans="1:227">
       <c r="A53" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B53" s="4">
         <v>17760</v>
       </c>
       <c r="C53" s="4">
         <v>17782</v>
       </c>
       <c r="D53" s="4">
         <v>17991</v>
       </c>
       <c r="E53" s="4">
         <v>18272</v>
       </c>
       <c r="F53" s="4">
         <v>18417</v>
       </c>
       <c r="G53" s="4">
         <v>18408</v>
       </c>
       <c r="H53" s="4">
         <v>18649</v>
       </c>
       <c r="I53" s="4">
         <v>18619</v>
       </c>
@@ -34432,74 +34579,77 @@
       </c>
       <c r="HJ53" s="4">
         <v>19731</v>
       </c>
       <c r="HK53" s="4">
         <v>19812</v>
       </c>
       <c r="HL53" s="4">
         <v>20169</v>
       </c>
       <c r="HM53" s="4">
         <v>20329</v>
       </c>
       <c r="HN53" s="4">
         <v>20392</v>
       </c>
       <c r="HO53" s="4">
         <v>20509</v>
       </c>
       <c r="HP53" s="4">
         <v>20659</v>
       </c>
       <c r="HQ53" s="4">
         <v>20700</v>
       </c>
+      <c r="HR53" s="4">
+        <v>20780</v>
+      </c>
     </row>
-    <row r="55" spans="1:226">
+    <row r="55" spans="1:227">
       <c r="A55" s="5" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>277</v>
+      </c>
+      <c r="HS55" s="5" t="s">
+        <v>277</v>
       </c>
     </row>
-    <row r="56" spans="1:226">
+    <row r="56" spans="1:227">
       <c r="A56" s="5" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>278</v>
+      </c>
+      <c r="HS56" s="5" t="s">
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:HQ1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A56:HQ56"/>
+    <mergeCell ref="A1:HR1"/>
+    <mergeCell ref="A2:HR2"/>
+    <mergeCell ref="A4:HR4"/>
+    <mergeCell ref="A55:HR55"/>
+    <mergeCell ref="A56:HR56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Monatsdaten</vt:lpstr>