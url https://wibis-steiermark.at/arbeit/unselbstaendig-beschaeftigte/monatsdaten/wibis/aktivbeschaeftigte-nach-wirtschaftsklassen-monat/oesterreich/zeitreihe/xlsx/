--- v0 (2026-05-02)
+++ v1 (2026-07-04)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monatsdaten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>Aktivbeschäftigte nach Wirtschaftsklassen (Monat)</t>
   </si>
   <si>
-    <t>Österreich, Zeitreihe 2008-01-31-2026-03-31</t>
+    <t>Österreich, Zeitreihe 2008-01-31-2026-05-31</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Wirtschaftsklassen 2025</t>
   </si>
   <si>
     <t>2008-01-31</t>
   </si>
   <si>
     <t>2008-02-29</t>
   </si>
   <si>
     <t>2008-03-31</t>
   </si>
   <si>
     <t>2008-04-30</t>
   </si>
   <si>
     <t>2008-05-31</t>
   </si>
   <si>
     <t>2008-06-30</t>
   </si>
@@ -683,50 +683,56 @@
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>A PRIMÄRSEKTOR</t>
   </si>
   <si>
     <t>B-F PRODUKTIONSSEKTOR</t>
   </si>
   <si>
     <t>B Bergbau und Gewinnung von Steinen und Erden</t>
   </si>
   <si>
     <t>C Herstellung von Waren</t>
   </si>
   <si>
     <t>… Technologiebereich (20, 21, 26-30)</t>
   </si>
   <si>
     <t>… 10-12 Nahrungs-, Futtermittel-, Getränkeherstellung u. Tabakverarb.</t>
   </si>
   <si>
     <t>… 13-14 Textilien und Bekleidung</t>
   </si>
   <si>
     <t>… 15 Leder, Lederwaren und Schuhe</t>
@@ -1219,77 +1225,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:HM56"/>
+  <dimension ref="A1:HO56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="HM56" sqref="HM56"/>
+      <selection activeCell="HO56" sqref="HO56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="221" max="221" width="2200" hidden="true" customWidth="true" style="0"/>
+    <col min="223" max="223" width="2220" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:221">
+    <row r="1" spans="1:223">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:221">
+    <row r="2" spans="1:223">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:221">
+    <row r="4" spans="1:223">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:221">
+    <row r="5" spans="1:223">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1906,54 +1912,60 @@
       </c>
       <c r="HE5" s="3" t="s">
         <v>215</v>
       </c>
       <c r="HF5" s="3" t="s">
         <v>216</v>
       </c>
       <c r="HG5" s="3" t="s">
         <v>217</v>
       </c>
       <c r="HH5" s="3" t="s">
         <v>218</v>
       </c>
       <c r="HI5" s="3" t="s">
         <v>219</v>
       </c>
       <c r="HJ5" s="3" t="s">
         <v>220</v>
       </c>
       <c r="HK5" s="3" t="s">
         <v>221</v>
       </c>
       <c r="HL5" s="3" t="s">
         <v>222</v>
       </c>
+      <c r="HM5" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="HN5" s="3" t="s">
+        <v>224</v>
+      </c>
     </row>
-    <row r="6" spans="1:221">
+    <row r="6" spans="1:223">
       <c r="A6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B6" s="4">
         <v>3197316</v>
       </c>
       <c r="C6" s="4">
         <v>3222205</v>
       </c>
       <c r="D6" s="4">
         <v>3260176</v>
       </c>
       <c r="E6" s="4">
         <v>3256984</v>
       </c>
       <c r="F6" s="4">
         <v>3278941</v>
       </c>
       <c r="G6" s="4">
         <v>3318487</v>
       </c>
       <c r="H6" s="4">
         <v>3383970</v>
       </c>
       <c r="I6" s="4">
         <v>3339164</v>
       </c>
@@ -2568,54 +2580,60 @@
       </c>
       <c r="HE6" s="4">
         <v>3933523</v>
       </c>
       <c r="HF6" s="4">
         <v>3940535</v>
       </c>
       <c r="HG6" s="4">
         <v>3912212</v>
       </c>
       <c r="HH6" s="4">
         <v>3896177</v>
       </c>
       <c r="HI6" s="4">
         <v>3879473</v>
       </c>
       <c r="HJ6" s="4">
         <v>3852657</v>
       </c>
       <c r="HK6" s="4">
         <v>3879257</v>
       </c>
       <c r="HL6" s="4">
         <v>3914949</v>
       </c>
+      <c r="HM6" s="4">
+        <v>3890708</v>
+      </c>
+      <c r="HN6" s="4">
+        <v>3918408</v>
+      </c>
     </row>
-    <row r="7" spans="1:221">
+    <row r="7" spans="1:223">
       <c r="A7" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B7" s="4">
         <v>12308</v>
       </c>
       <c r="C7" s="4">
         <v>14562</v>
       </c>
       <c r="D7" s="4">
         <v>17010</v>
       </c>
       <c r="E7" s="4">
         <v>19981</v>
       </c>
       <c r="F7" s="4">
         <v>22188</v>
       </c>
       <c r="G7" s="4">
         <v>23734</v>
       </c>
       <c r="H7" s="4">
         <v>23252</v>
       </c>
       <c r="I7" s="4">
         <v>21292</v>
       </c>
@@ -3230,54 +3248,60 @@
       </c>
       <c r="HE7" s="4">
         <v>29013</v>
       </c>
       <c r="HF7" s="4">
         <v>30714</v>
       </c>
       <c r="HG7" s="4">
         <v>25701</v>
       </c>
       <c r="HH7" s="4">
         <v>22387</v>
       </c>
       <c r="HI7" s="4">
         <v>18772</v>
       </c>
       <c r="HJ7" s="4">
         <v>19625</v>
       </c>
       <c r="HK7" s="4">
         <v>21215</v>
       </c>
       <c r="HL7" s="4">
         <v>24554</v>
       </c>
+      <c r="HM7" s="4">
+        <v>27031</v>
+      </c>
+      <c r="HN7" s="4">
+        <v>29537</v>
+      </c>
     </row>
-    <row r="8" spans="1:221">
+    <row r="8" spans="1:223">
       <c r="A8" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B8" s="4">
         <v>840075</v>
       </c>
       <c r="C8" s="4">
         <v>853733</v>
       </c>
       <c r="D8" s="4">
         <v>883560</v>
       </c>
       <c r="E8" s="4">
         <v>900651</v>
       </c>
       <c r="F8" s="4">
         <v>902911</v>
       </c>
       <c r="G8" s="4">
         <v>910828</v>
       </c>
       <c r="H8" s="4">
         <v>934965</v>
       </c>
       <c r="I8" s="4">
         <v>920195</v>
       </c>
@@ -3892,54 +3916,60 @@
       </c>
       <c r="HE8" s="4">
         <v>965473</v>
       </c>
       <c r="HF8" s="4">
         <v>971144</v>
       </c>
       <c r="HG8" s="4">
         <v>968905</v>
       </c>
       <c r="HH8" s="4">
         <v>958565</v>
       </c>
       <c r="HI8" s="4">
         <v>915277</v>
       </c>
       <c r="HJ8" s="4">
         <v>900805</v>
       </c>
       <c r="HK8" s="4">
         <v>916684</v>
       </c>
       <c r="HL8" s="4">
         <v>945897</v>
       </c>
+      <c r="HM8" s="4">
+        <v>953411</v>
+      </c>
+      <c r="HN8" s="4">
+        <v>953918</v>
+      </c>
     </row>
-    <row r="9" spans="1:221">
+    <row r="9" spans="1:223">
       <c r="A9" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B9" s="4">
         <v>5329</v>
       </c>
       <c r="C9" s="4">
         <v>5529</v>
       </c>
       <c r="D9" s="4">
         <v>5971</v>
       </c>
       <c r="E9" s="4">
         <v>6254</v>
       </c>
       <c r="F9" s="4">
         <v>6308</v>
       </c>
       <c r="G9" s="4">
         <v>6359</v>
       </c>
       <c r="H9" s="4">
         <v>6564</v>
       </c>
       <c r="I9" s="4">
         <v>6407</v>
       </c>
@@ -4554,54 +4584,60 @@
       </c>
       <c r="HE9" s="4">
         <v>5144</v>
       </c>
       <c r="HF9" s="4">
         <v>5146</v>
       </c>
       <c r="HG9" s="4">
         <v>5116</v>
       </c>
       <c r="HH9" s="4">
         <v>5021</v>
       </c>
       <c r="HI9" s="4">
         <v>4646</v>
       </c>
       <c r="HJ9" s="4">
         <v>4523</v>
       </c>
       <c r="HK9" s="4">
         <v>4645</v>
       </c>
       <c r="HL9" s="4">
         <v>4947</v>
       </c>
+      <c r="HM9" s="4">
+        <v>4750</v>
+      </c>
+      <c r="HN9" s="4">
+        <v>4797</v>
+      </c>
     </row>
-    <row r="10" spans="1:221">
+    <row r="10" spans="1:223">
       <c r="A10" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B10" s="4">
         <v>592404</v>
       </c>
       <c r="C10" s="4">
         <v>594825</v>
       </c>
       <c r="D10" s="4">
         <v>599238</v>
       </c>
       <c r="E10" s="4">
         <v>600174</v>
       </c>
       <c r="F10" s="4">
         <v>600019</v>
       </c>
       <c r="G10" s="4">
         <v>605036</v>
       </c>
       <c r="H10" s="4">
         <v>620952</v>
       </c>
       <c r="I10" s="4">
         <v>609877</v>
       </c>
@@ -5216,54 +5252,60 @@
       </c>
       <c r="HE10" s="4">
         <v>624304</v>
       </c>
       <c r="HF10" s="4">
         <v>625938</v>
       </c>
       <c r="HG10" s="4">
         <v>624471</v>
       </c>
       <c r="HH10" s="4">
         <v>622258</v>
       </c>
       <c r="HI10" s="4">
         <v>615778</v>
       </c>
       <c r="HJ10" s="4">
         <v>613919</v>
       </c>
       <c r="HK10" s="4">
         <v>615751</v>
       </c>
       <c r="HL10" s="4">
         <v>618173</v>
       </c>
+      <c r="HM10" s="4">
+        <v>617787</v>
+      </c>
+      <c r="HN10" s="4">
+        <v>617486</v>
+      </c>
     </row>
-    <row r="11" spans="1:221">
+    <row r="11" spans="1:223">
       <c r="A11" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B11" s="4">
         <v>206192</v>
       </c>
       <c r="C11" s="4">
         <v>206887</v>
       </c>
       <c r="D11" s="4">
         <v>207771</v>
       </c>
       <c r="E11" s="4">
         <v>207705</v>
       </c>
       <c r="F11" s="4">
         <v>207522</v>
       </c>
       <c r="G11" s="4">
         <v>209189</v>
       </c>
       <c r="H11" s="4">
         <v>214927</v>
       </c>
       <c r="I11" s="4">
         <v>211363</v>
       </c>
@@ -5878,54 +5920,60 @@
       </c>
       <c r="HE11" s="4">
         <v>258055</v>
       </c>
       <c r="HF11" s="4">
         <v>259051</v>
       </c>
       <c r="HG11" s="4">
         <v>259230</v>
       </c>
       <c r="HH11" s="4">
         <v>259255</v>
       </c>
       <c r="HI11" s="4">
         <v>258438</v>
       </c>
       <c r="HJ11" s="4">
         <v>257411</v>
       </c>
       <c r="HK11" s="4">
         <v>257705</v>
       </c>
       <c r="HL11" s="4">
         <v>257769</v>
       </c>
+      <c r="HM11" s="4">
+        <v>257547</v>
+      </c>
+      <c r="HN11" s="4">
+        <v>257407</v>
+      </c>
     </row>
-    <row r="12" spans="1:221">
+    <row r="12" spans="1:223">
       <c r="A12" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B12" s="4">
         <v>70652</v>
       </c>
       <c r="C12" s="4">
         <v>70598</v>
       </c>
       <c r="D12" s="4">
         <v>70644</v>
       </c>
       <c r="E12" s="4">
         <v>70591</v>
       </c>
       <c r="F12" s="4">
         <v>70842</v>
       </c>
       <c r="G12" s="4">
         <v>71497</v>
       </c>
       <c r="H12" s="4">
         <v>73316</v>
       </c>
       <c r="I12" s="4">
         <v>72386</v>
       </c>
@@ -6540,54 +6588,60 @@
       </c>
       <c r="HE12" s="4">
         <v>83093</v>
       </c>
       <c r="HF12" s="4">
         <v>82857</v>
       </c>
       <c r="HG12" s="4">
         <v>82583</v>
       </c>
       <c r="HH12" s="4">
         <v>82431</v>
       </c>
       <c r="HI12" s="4">
         <v>81977</v>
       </c>
       <c r="HJ12" s="4">
         <v>81540</v>
       </c>
       <c r="HK12" s="4">
         <v>81684</v>
       </c>
       <c r="HL12" s="4">
         <v>82141</v>
       </c>
+      <c r="HM12" s="4">
+        <v>82044</v>
+      </c>
+      <c r="HN12" s="4">
+        <v>82368</v>
+      </c>
     </row>
-    <row r="13" spans="1:221">
+    <row r="13" spans="1:223">
       <c r="A13" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B13" s="4">
         <v>18148</v>
       </c>
       <c r="C13" s="4">
         <v>18056</v>
       </c>
       <c r="D13" s="4">
         <v>18058</v>
       </c>
       <c r="E13" s="4">
         <v>17988</v>
       </c>
       <c r="F13" s="4">
         <v>17868</v>
       </c>
       <c r="G13" s="4">
         <v>17894</v>
       </c>
       <c r="H13" s="4">
         <v>17948</v>
       </c>
       <c r="I13" s="4">
         <v>17552</v>
       </c>
@@ -7202,54 +7256,60 @@
       </c>
       <c r="HE13" s="4">
         <v>7990</v>
       </c>
       <c r="HF13" s="4">
         <v>7995</v>
       </c>
       <c r="HG13" s="4">
         <v>8012</v>
       </c>
       <c r="HH13" s="4">
         <v>8057</v>
       </c>
       <c r="HI13" s="4">
         <v>7816</v>
       </c>
       <c r="HJ13" s="4">
         <v>7976</v>
       </c>
       <c r="HK13" s="4">
         <v>7994</v>
       </c>
       <c r="HL13" s="4">
         <v>7998</v>
       </c>
+      <c r="HM13" s="4">
+        <v>8052</v>
+      </c>
+      <c r="HN13" s="4">
+        <v>8031</v>
+      </c>
     </row>
-    <row r="14" spans="1:221">
+    <row r="14" spans="1:223">
       <c r="A14" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B14" s="4">
         <v>4148</v>
       </c>
       <c r="C14" s="4">
         <v>4151</v>
       </c>
       <c r="D14" s="4">
         <v>4156</v>
       </c>
       <c r="E14" s="4">
         <v>4168</v>
       </c>
       <c r="F14" s="4">
         <v>4152</v>
       </c>
       <c r="G14" s="4">
         <v>4197</v>
       </c>
       <c r="H14" s="4">
         <v>4329</v>
       </c>
       <c r="I14" s="4">
         <v>4169</v>
       </c>
@@ -7864,54 +7924,60 @@
       </c>
       <c r="HE14" s="4">
         <v>2477</v>
       </c>
       <c r="HF14" s="4">
         <v>2485</v>
       </c>
       <c r="HG14" s="4">
         <v>2483</v>
       </c>
       <c r="HH14" s="4">
         <v>2467</v>
       </c>
       <c r="HI14" s="4">
         <v>2446</v>
       </c>
       <c r="HJ14" s="4">
         <v>2412</v>
       </c>
       <c r="HK14" s="4">
         <v>2417</v>
       </c>
       <c r="HL14" s="4">
         <v>2406</v>
       </c>
+      <c r="HM14" s="4">
+        <v>2381</v>
+      </c>
+      <c r="HN14" s="4">
+        <v>2366</v>
+      </c>
     </row>
-    <row r="15" spans="1:221">
+    <row r="15" spans="1:223">
       <c r="A15" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B15" s="4">
         <v>31415</v>
       </c>
       <c r="C15" s="4">
         <v>31909</v>
       </c>
       <c r="D15" s="4">
         <v>32587</v>
       </c>
       <c r="E15" s="4">
         <v>32894</v>
       </c>
       <c r="F15" s="4">
         <v>32950</v>
       </c>
       <c r="G15" s="4">
         <v>33134</v>
       </c>
       <c r="H15" s="4">
         <v>33870</v>
       </c>
       <c r="I15" s="4">
         <v>33290</v>
       </c>
@@ -8526,54 +8592,60 @@
       </c>
       <c r="HE15" s="4">
         <v>29396</v>
       </c>
       <c r="HF15" s="4">
         <v>29660</v>
       </c>
       <c r="HG15" s="4">
         <v>29613</v>
       </c>
       <c r="HH15" s="4">
         <v>29457</v>
       </c>
       <c r="HI15" s="4">
         <v>28274</v>
       </c>
       <c r="HJ15" s="4">
         <v>28182</v>
       </c>
       <c r="HK15" s="4">
         <v>28536</v>
       </c>
       <c r="HL15" s="4">
         <v>29022</v>
       </c>
+      <c r="HM15" s="4">
+        <v>29093</v>
+      </c>
+      <c r="HN15" s="4">
+        <v>29110</v>
+      </c>
     </row>
-    <row r="16" spans="1:221">
+    <row r="16" spans="1:223">
       <c r="A16" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B16" s="4">
         <v>18087</v>
       </c>
       <c r="C16" s="4">
         <v>18052</v>
       </c>
       <c r="D16" s="4">
         <v>18045</v>
       </c>
       <c r="E16" s="4">
         <v>18018</v>
       </c>
       <c r="F16" s="4">
         <v>17969</v>
       </c>
       <c r="G16" s="4">
         <v>18124</v>
       </c>
       <c r="H16" s="4">
         <v>18923</v>
       </c>
       <c r="I16" s="4">
         <v>18247</v>
       </c>
@@ -9188,54 +9260,60 @@
       </c>
       <c r="HE16" s="4">
         <v>15090</v>
       </c>
       <c r="HF16" s="4">
         <v>15014</v>
       </c>
       <c r="HG16" s="4">
         <v>15025</v>
       </c>
       <c r="HH16" s="4">
         <v>14975</v>
       </c>
       <c r="HI16" s="4">
         <v>14882</v>
       </c>
       <c r="HJ16" s="4">
         <v>14866</v>
       </c>
       <c r="HK16" s="4">
         <v>14861</v>
       </c>
       <c r="HL16" s="4">
         <v>14788</v>
       </c>
+      <c r="HM16" s="4">
+        <v>14709</v>
+      </c>
+      <c r="HN16" s="4">
+        <v>14652</v>
+      </c>
     </row>
-    <row r="17" spans="1:221">
+    <row r="17" spans="1:223">
       <c r="A17" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B17" s="4">
         <v>15044</v>
       </c>
       <c r="C17" s="4">
         <v>15105</v>
       </c>
       <c r="D17" s="4">
         <v>15167</v>
       </c>
       <c r="E17" s="4">
         <v>15077</v>
       </c>
       <c r="F17" s="4">
         <v>15121</v>
       </c>
       <c r="G17" s="4">
         <v>15129</v>
       </c>
       <c r="H17" s="4">
         <v>15435</v>
       </c>
       <c r="I17" s="4">
         <v>15101</v>
       </c>
@@ -9850,54 +9928,60 @@
       </c>
       <c r="HE17" s="4">
         <v>7200</v>
       </c>
       <c r="HF17" s="4">
         <v>7206</v>
       </c>
       <c r="HG17" s="4">
         <v>7174</v>
       </c>
       <c r="HH17" s="4">
         <v>7152</v>
       </c>
       <c r="HI17" s="4">
         <v>7108</v>
       </c>
       <c r="HJ17" s="4">
         <v>7052</v>
       </c>
       <c r="HK17" s="4">
         <v>7095</v>
       </c>
       <c r="HL17" s="4">
         <v>7077</v>
       </c>
+      <c r="HM17" s="4">
+        <v>7168</v>
+      </c>
+      <c r="HN17" s="4">
+        <v>7131</v>
+      </c>
     </row>
-    <row r="18" spans="1:221">
+    <row r="18" spans="1:223">
       <c r="A18" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B18" s="4">
         <v>1606</v>
       </c>
       <c r="C18" s="4">
         <v>1597</v>
       </c>
       <c r="D18" s="4">
         <v>1624</v>
       </c>
       <c r="E18" s="4">
         <v>1647</v>
       </c>
       <c r="F18" s="4">
         <v>1640</v>
       </c>
       <c r="G18" s="4">
         <v>1645</v>
       </c>
       <c r="H18" s="4">
         <v>1756</v>
       </c>
       <c r="I18" s="4">
         <v>1640</v>
       </c>
@@ -10512,54 +10596,60 @@
       </c>
       <c r="HE18" s="4">
         <v>1824</v>
       </c>
       <c r="HF18" s="4">
         <v>1839</v>
       </c>
       <c r="HG18" s="4">
         <v>1828</v>
       </c>
       <c r="HH18" s="4">
         <v>1819</v>
       </c>
       <c r="HI18" s="4">
         <v>1818</v>
       </c>
       <c r="HJ18" s="4">
         <v>1809</v>
       </c>
       <c r="HK18" s="4">
         <v>1810</v>
       </c>
       <c r="HL18" s="4">
         <v>1811</v>
       </c>
+      <c r="HM18" s="4">
+        <v>1811</v>
+      </c>
+      <c r="HN18" s="4">
+        <v>1814</v>
+      </c>
     </row>
-    <row r="19" spans="1:221">
+    <row r="19" spans="1:223">
       <c r="A19" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B19" s="4">
         <v>16784</v>
       </c>
       <c r="C19" s="4">
         <v>16878</v>
       </c>
       <c r="D19" s="4">
         <v>17041</v>
       </c>
       <c r="E19" s="4">
         <v>16974</v>
       </c>
       <c r="F19" s="4">
         <v>17005</v>
       </c>
       <c r="G19" s="4">
         <v>17139</v>
       </c>
       <c r="H19" s="4">
         <v>17698</v>
       </c>
       <c r="I19" s="4">
         <v>17307</v>
       </c>
@@ -11174,54 +11264,60 @@
       </c>
       <c r="HE19" s="4">
         <v>19777</v>
       </c>
       <c r="HF19" s="4">
         <v>19711</v>
       </c>
       <c r="HG19" s="4">
         <v>19643</v>
       </c>
       <c r="HH19" s="4">
         <v>19633</v>
       </c>
       <c r="HI19" s="4">
         <v>19585</v>
       </c>
       <c r="HJ19" s="4">
         <v>19581</v>
       </c>
       <c r="HK19" s="4">
         <v>19586</v>
       </c>
       <c r="HL19" s="4">
         <v>19600</v>
       </c>
+      <c r="HM19" s="4">
+        <v>19479</v>
+      </c>
+      <c r="HN19" s="4">
+        <v>19450</v>
+      </c>
     </row>
-    <row r="20" spans="1:221">
+    <row r="20" spans="1:223">
       <c r="A20" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B20" s="4">
         <v>11829</v>
       </c>
       <c r="C20" s="4">
         <v>11930</v>
       </c>
       <c r="D20" s="4">
         <v>11970</v>
       </c>
       <c r="E20" s="4">
         <v>11181</v>
       </c>
       <c r="F20" s="4">
         <v>11201</v>
       </c>
       <c r="G20" s="4">
         <v>11256</v>
       </c>
       <c r="H20" s="4">
         <v>10709</v>
       </c>
       <c r="I20" s="4">
         <v>10657</v>
       </c>
@@ -11836,54 +11932,60 @@
       </c>
       <c r="HE20" s="4">
         <v>19691</v>
       </c>
       <c r="HF20" s="4">
         <v>19753</v>
       </c>
       <c r="HG20" s="4">
         <v>19693</v>
       </c>
       <c r="HH20" s="4">
         <v>19755</v>
       </c>
       <c r="HI20" s="4">
         <v>19704</v>
       </c>
       <c r="HJ20" s="4">
         <v>19765</v>
       </c>
       <c r="HK20" s="4">
         <v>19791</v>
       </c>
       <c r="HL20" s="4">
         <v>19792</v>
       </c>
+      <c r="HM20" s="4">
+        <v>20134</v>
+      </c>
+      <c r="HN20" s="4">
+        <v>20132</v>
+      </c>
     </row>
-    <row r="21" spans="1:221">
+    <row r="21" spans="1:223">
       <c r="A21" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B21" s="4">
         <v>27482</v>
       </c>
       <c r="C21" s="4">
         <v>27551</v>
       </c>
       <c r="D21" s="4">
         <v>27815</v>
       </c>
       <c r="E21" s="4">
         <v>27892</v>
       </c>
       <c r="F21" s="4">
         <v>27896</v>
       </c>
       <c r="G21" s="4">
         <v>28197</v>
       </c>
       <c r="H21" s="4">
         <v>28866</v>
       </c>
       <c r="I21" s="4">
         <v>28170</v>
       </c>
@@ -12498,54 +12600,60 @@
       </c>
       <c r="HE21" s="4">
         <v>29628</v>
       </c>
       <c r="HF21" s="4">
         <v>29728</v>
       </c>
       <c r="HG21" s="4">
         <v>29249</v>
       </c>
       <c r="HH21" s="4">
         <v>29366</v>
       </c>
       <c r="HI21" s="4">
         <v>28921</v>
       </c>
       <c r="HJ21" s="4">
         <v>29072</v>
       </c>
       <c r="HK21" s="4">
         <v>29286</v>
       </c>
       <c r="HL21" s="4">
         <v>29399</v>
       </c>
+      <c r="HM21" s="4">
+        <v>29255</v>
+      </c>
+      <c r="HN21" s="4">
+        <v>29231</v>
+      </c>
     </row>
-    <row r="22" spans="1:221">
+    <row r="22" spans="1:223">
       <c r="A22" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B22" s="4">
         <v>32023</v>
       </c>
       <c r="C22" s="4">
         <v>32871</v>
       </c>
       <c r="D22" s="4">
         <v>34321</v>
       </c>
       <c r="E22" s="4">
         <v>34919</v>
       </c>
       <c r="F22" s="4">
         <v>34981</v>
       </c>
       <c r="G22" s="4">
         <v>35215</v>
       </c>
       <c r="H22" s="4">
         <v>36248</v>
       </c>
       <c r="I22" s="4">
         <v>35288</v>
       </c>
@@ -13160,54 +13268,60 @@
       </c>
       <c r="HE22" s="4">
         <v>25807</v>
       </c>
       <c r="HF22" s="4">
         <v>25835</v>
       </c>
       <c r="HG22" s="4">
         <v>25701</v>
       </c>
       <c r="HH22" s="4">
         <v>24215</v>
       </c>
       <c r="HI22" s="4">
         <v>22657</v>
       </c>
       <c r="HJ22" s="4">
         <v>23130</v>
       </c>
       <c r="HK22" s="4">
         <v>23617</v>
       </c>
       <c r="HL22" s="4">
         <v>24688</v>
       </c>
+      <c r="HM22" s="4">
+        <v>25005</v>
+      </c>
+      <c r="HN22" s="4">
+        <v>24958</v>
+      </c>
     </row>
-    <row r="23" spans="1:221">
+    <row r="23" spans="1:223">
       <c r="A23" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B23" s="4">
         <v>34944</v>
       </c>
       <c r="C23" s="4">
         <v>35051</v>
       </c>
       <c r="D23" s="4">
         <v>35195</v>
       </c>
       <c r="E23" s="4">
         <v>35246</v>
       </c>
       <c r="F23" s="4">
         <v>35256</v>
       </c>
       <c r="G23" s="4">
         <v>35838</v>
       </c>
       <c r="H23" s="4">
         <v>37260</v>
       </c>
       <c r="I23" s="4">
         <v>36313</v>
       </c>
@@ -13822,54 +13936,60 @@
       </c>
       <c r="HE23" s="4">
         <v>38611</v>
       </c>
       <c r="HF23" s="4">
         <v>38562</v>
       </c>
       <c r="HG23" s="4">
         <v>38454</v>
       </c>
       <c r="HH23" s="4">
         <v>38176</v>
       </c>
       <c r="HI23" s="4">
         <v>38006</v>
       </c>
       <c r="HJ23" s="4">
         <v>37820</v>
       </c>
       <c r="HK23" s="4">
         <v>37795</v>
       </c>
       <c r="HL23" s="4">
         <v>37682</v>
       </c>
+      <c r="HM23" s="4">
+        <v>37477</v>
+      </c>
+      <c r="HN23" s="4">
+        <v>37523</v>
+      </c>
     </row>
-    <row r="24" spans="1:221">
+    <row r="24" spans="1:223">
       <c r="A24" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B24" s="4">
         <v>68540</v>
       </c>
       <c r="C24" s="4">
         <v>68727</v>
       </c>
       <c r="D24" s="4">
         <v>69087</v>
       </c>
       <c r="E24" s="4">
         <v>69301</v>
       </c>
       <c r="F24" s="4">
         <v>69334</v>
       </c>
       <c r="G24" s="4">
         <v>70025</v>
       </c>
       <c r="H24" s="4">
         <v>71991</v>
       </c>
       <c r="I24" s="4">
         <v>70770</v>
       </c>
@@ -14484,54 +14604,60 @@
       </c>
       <c r="HE24" s="4">
         <v>68203</v>
       </c>
       <c r="HF24" s="4">
         <v>68397</v>
       </c>
       <c r="HG24" s="4">
         <v>68309</v>
       </c>
       <c r="HH24" s="4">
         <v>68176</v>
       </c>
       <c r="HI24" s="4">
         <v>67501</v>
       </c>
       <c r="HJ24" s="4">
         <v>67340</v>
       </c>
       <c r="HK24" s="4">
         <v>67456</v>
       </c>
       <c r="HL24" s="4">
         <v>67699</v>
       </c>
+      <c r="HM24" s="4">
+        <v>67507</v>
+      </c>
+      <c r="HN24" s="4">
+        <v>67401</v>
+      </c>
     </row>
-    <row r="25" spans="1:221">
+    <row r="25" spans="1:223">
       <c r="A25" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B25" s="4">
         <v>63456</v>
       </c>
       <c r="C25" s="4">
         <v>63665</v>
       </c>
       <c r="D25" s="4">
         <v>64021</v>
       </c>
       <c r="E25" s="4">
         <v>64148</v>
       </c>
       <c r="F25" s="4">
         <v>64143</v>
       </c>
       <c r="G25" s="4">
         <v>64876</v>
       </c>
       <c r="H25" s="4">
         <v>67304</v>
       </c>
       <c r="I25" s="4">
         <v>66012</v>
       </c>
@@ -15146,54 +15272,60 @@
       </c>
       <c r="HE25" s="4">
         <v>79206</v>
       </c>
       <c r="HF25" s="4">
         <v>79252</v>
       </c>
       <c r="HG25" s="4">
         <v>79265</v>
       </c>
       <c r="HH25" s="4">
         <v>79199</v>
       </c>
       <c r="HI25" s="4">
         <v>78919</v>
       </c>
       <c r="HJ25" s="4">
         <v>78630</v>
       </c>
       <c r="HK25" s="4">
         <v>78646</v>
       </c>
       <c r="HL25" s="4">
         <v>78696</v>
       </c>
+      <c r="HM25" s="4">
+        <v>78324</v>
+      </c>
+      <c r="HN25" s="4">
+        <v>78373</v>
+      </c>
     </row>
-    <row r="26" spans="1:221">
+    <row r="26" spans="1:223">
       <c r="A26" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B26" s="4">
         <v>72620</v>
       </c>
       <c r="C26" s="4">
         <v>72859</v>
       </c>
       <c r="D26" s="4">
         <v>73189</v>
       </c>
       <c r="E26" s="4">
         <v>73584</v>
       </c>
       <c r="F26" s="4">
         <v>73527</v>
       </c>
       <c r="G26" s="4">
         <v>74237</v>
       </c>
       <c r="H26" s="4">
         <v>76402</v>
       </c>
       <c r="I26" s="4">
         <v>75449</v>
       </c>
@@ -15808,54 +15940,60 @@
       </c>
       <c r="HE26" s="4">
         <v>94657</v>
       </c>
       <c r="HF26" s="4">
         <v>95322</v>
       </c>
       <c r="HG26" s="4">
         <v>95263</v>
       </c>
       <c r="HH26" s="4">
         <v>95435</v>
       </c>
       <c r="HI26" s="4">
         <v>95032</v>
       </c>
       <c r="HJ26" s="4">
         <v>94593</v>
       </c>
       <c r="HK26" s="4">
         <v>94778</v>
       </c>
       <c r="HL26" s="4">
         <v>94888</v>
       </c>
+      <c r="HM26" s="4">
+        <v>94822</v>
+      </c>
+      <c r="HN26" s="4">
+        <v>94742</v>
+      </c>
     </row>
-    <row r="27" spans="1:221">
+    <row r="27" spans="1:223">
       <c r="A27" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B27" s="4">
         <v>41503</v>
       </c>
       <c r="C27" s="4">
         <v>41555</v>
       </c>
       <c r="D27" s="4">
         <v>41550</v>
       </c>
       <c r="E27" s="4">
         <v>41818</v>
       </c>
       <c r="F27" s="4">
         <v>41646</v>
       </c>
       <c r="G27" s="4">
         <v>41681</v>
       </c>
       <c r="H27" s="4">
         <v>42814</v>
       </c>
       <c r="I27" s="4">
         <v>41938</v>
       </c>
@@ -16470,54 +16608,60 @@
       </c>
       <c r="HE27" s="4">
         <v>44724</v>
       </c>
       <c r="HF27" s="4">
         <v>45013</v>
       </c>
       <c r="HG27" s="4">
         <v>45366</v>
       </c>
       <c r="HH27" s="4">
         <v>45233</v>
       </c>
       <c r="HI27" s="4">
         <v>45198</v>
       </c>
       <c r="HJ27" s="4">
         <v>44842</v>
       </c>
       <c r="HK27" s="4">
         <v>44904</v>
       </c>
       <c r="HL27" s="4">
         <v>44793</v>
       </c>
+      <c r="HM27" s="4">
+        <v>44788</v>
+      </c>
+      <c r="HN27" s="4">
+        <v>44710</v>
+      </c>
     </row>
-    <row r="28" spans="1:221">
+    <row r="28" spans="1:223">
       <c r="A28" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B28" s="4">
         <v>64123</v>
       </c>
       <c r="C28" s="4">
         <v>64270</v>
       </c>
       <c r="D28" s="4">
         <v>64768</v>
       </c>
       <c r="E28" s="4">
         <v>64728</v>
       </c>
       <c r="F28" s="4">
         <v>64488</v>
       </c>
       <c r="G28" s="4">
         <v>64952</v>
       </c>
       <c r="H28" s="4">
         <v>66083</v>
       </c>
       <c r="I28" s="4">
         <v>65588</v>
       </c>
@@ -17132,54 +17276,60 @@
       </c>
       <c r="HE28" s="4">
         <v>56930</v>
       </c>
       <c r="HF28" s="4">
         <v>57309</v>
       </c>
       <c r="HG28" s="4">
         <v>56810</v>
       </c>
       <c r="HH28" s="4">
         <v>56712</v>
       </c>
       <c r="HI28" s="4">
         <v>55934</v>
       </c>
       <c r="HJ28" s="4">
         <v>55309</v>
       </c>
       <c r="HK28" s="4">
         <v>55495</v>
       </c>
       <c r="HL28" s="4">
         <v>55693</v>
       </c>
+      <c r="HM28" s="4">
+        <v>55738</v>
+      </c>
+      <c r="HN28" s="4">
+        <v>55494</v>
+      </c>
     </row>
-    <row r="29" spans="1:221">
+    <row r="29" spans="1:223">
       <c r="A29" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B29" s="4">
         <v>39942</v>
       </c>
       <c r="C29" s="4">
         <v>40119</v>
       </c>
       <c r="D29" s="4">
         <v>40170</v>
       </c>
       <c r="E29" s="4">
         <v>40329</v>
       </c>
       <c r="F29" s="4">
         <v>40390</v>
       </c>
       <c r="G29" s="4">
         <v>40817</v>
       </c>
       <c r="H29" s="4">
         <v>42238</v>
       </c>
       <c r="I29" s="4">
         <v>41159</v>
       </c>
@@ -17794,54 +17944,60 @@
       </c>
       <c r="HE29" s="4">
         <v>49401</v>
       </c>
       <c r="HF29" s="4">
         <v>49543</v>
       </c>
       <c r="HG29" s="4">
         <v>49706</v>
       </c>
       <c r="HH29" s="4">
         <v>49320</v>
       </c>
       <c r="HI29" s="4">
         <v>48868</v>
       </c>
       <c r="HJ29" s="4">
         <v>48753</v>
       </c>
       <c r="HK29" s="4">
         <v>49003</v>
       </c>
       <c r="HL29" s="4">
         <v>49375</v>
       </c>
+      <c r="HM29" s="4">
+        <v>49630</v>
+      </c>
+      <c r="HN29" s="4">
+        <v>49656</v>
+      </c>
     </row>
-    <row r="30" spans="1:221">
+    <row r="30" spans="1:223">
       <c r="A30" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B30" s="4">
         <v>202400</v>
       </c>
       <c r="C30" s="4">
         <v>213260</v>
       </c>
       <c r="D30" s="4">
         <v>238181</v>
       </c>
       <c r="E30" s="4">
         <v>253894</v>
       </c>
       <c r="F30" s="4">
         <v>256194</v>
       </c>
       <c r="G30" s="4">
         <v>258616</v>
       </c>
       <c r="H30" s="4">
         <v>265211</v>
       </c>
       <c r="I30" s="4">
         <v>262752</v>
       </c>
@@ -18456,54 +18612,60 @@
       </c>
       <c r="HE30" s="4">
         <v>286624</v>
       </c>
       <c r="HF30" s="4">
         <v>290517</v>
       </c>
       <c r="HG30" s="4">
         <v>289612</v>
       </c>
       <c r="HH30" s="4">
         <v>281966</v>
       </c>
       <c r="HI30" s="4">
         <v>245985</v>
       </c>
       <c r="HJ30" s="4">
         <v>233610</v>
       </c>
       <c r="HK30" s="4">
         <v>247285</v>
       </c>
       <c r="HL30" s="4">
         <v>273402</v>
       </c>
+      <c r="HM30" s="4">
+        <v>281244</v>
+      </c>
+      <c r="HN30" s="4">
+        <v>281979</v>
+      </c>
     </row>
-    <row r="31" spans="1:221">
+    <row r="31" spans="1:223">
       <c r="A31" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B31" s="4">
         <v>2344933</v>
       </c>
       <c r="C31" s="4">
         <v>2353910</v>
       </c>
       <c r="D31" s="4">
         <v>2359606</v>
       </c>
       <c r="E31" s="4">
         <v>2336352</v>
       </c>
       <c r="F31" s="4">
         <v>2353842</v>
       </c>
       <c r="G31" s="4">
         <v>2383925</v>
       </c>
       <c r="H31" s="4">
         <v>2425753</v>
       </c>
       <c r="I31" s="4">
         <v>2397677</v>
       </c>
@@ -19118,54 +19280,60 @@
       </c>
       <c r="HE31" s="4">
         <v>2939037</v>
       </c>
       <c r="HF31" s="4">
         <v>2938677</v>
       </c>
       <c r="HG31" s="4">
         <v>2917606</v>
       </c>
       <c r="HH31" s="4">
         <v>2915225</v>
       </c>
       <c r="HI31" s="4">
         <v>2945424</v>
       </c>
       <c r="HJ31" s="4">
         <v>2932227</v>
       </c>
       <c r="HK31" s="4">
         <v>2941358</v>
       </c>
       <c r="HL31" s="4">
         <v>2944498</v>
       </c>
+      <c r="HM31" s="4">
+        <v>2910266</v>
+      </c>
+      <c r="HN31" s="4">
+        <v>2934953</v>
+      </c>
     </row>
-    <row r="32" spans="1:221">
+    <row r="32" spans="1:223">
       <c r="A32" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B32" s="4">
         <v>481649</v>
       </c>
       <c r="C32" s="4">
         <v>483146</v>
       </c>
       <c r="D32" s="4">
         <v>486177</v>
       </c>
       <c r="E32" s="4">
         <v>486359</v>
       </c>
       <c r="F32" s="4">
         <v>486109</v>
       </c>
       <c r="G32" s="4">
         <v>488019</v>
       </c>
       <c r="H32" s="4">
         <v>497970</v>
       </c>
       <c r="I32" s="4">
         <v>494338</v>
       </c>
@@ -19780,54 +19948,60 @@
       </c>
       <c r="HE32" s="4">
         <v>535136</v>
       </c>
       <c r="HF32" s="4">
         <v>536505</v>
       </c>
       <c r="HG32" s="4">
         <v>535035</v>
       </c>
       <c r="HH32" s="4">
         <v>535616</v>
       </c>
       <c r="HI32" s="4">
         <v>532612</v>
       </c>
       <c r="HJ32" s="4">
         <v>528266</v>
       </c>
       <c r="HK32" s="4">
         <v>530801</v>
       </c>
       <c r="HL32" s="4">
         <v>532569</v>
       </c>
+      <c r="HM32" s="4">
+        <v>530304</v>
+      </c>
+      <c r="HN32" s="4">
+        <v>530802</v>
+      </c>
     </row>
-    <row r="33" spans="1:221">
+    <row r="33" spans="1:223">
       <c r="A33" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B33" s="4">
         <v>193620</v>
       </c>
       <c r="C33" s="4">
         <v>194893</v>
       </c>
       <c r="D33" s="4">
         <v>195677</v>
       </c>
       <c r="E33" s="4">
         <v>192125</v>
       </c>
       <c r="F33" s="4">
         <v>191599</v>
       </c>
       <c r="G33" s="4">
         <v>193322</v>
       </c>
       <c r="H33" s="4">
         <v>195590</v>
       </c>
       <c r="I33" s="4">
         <v>193232</v>
       </c>
@@ -20442,54 +20616,60 @@
       </c>
       <c r="HE33" s="4">
         <v>208963</v>
       </c>
       <c r="HF33" s="4">
         <v>210482</v>
       </c>
       <c r="HG33" s="4">
         <v>209676</v>
       </c>
       <c r="HH33" s="4">
         <v>210874</v>
       </c>
       <c r="HI33" s="4">
         <v>214118</v>
       </c>
       <c r="HJ33" s="4">
         <v>213058</v>
       </c>
       <c r="HK33" s="4">
         <v>212326</v>
       </c>
       <c r="HL33" s="4">
         <v>212957</v>
       </c>
+      <c r="HM33" s="4">
+        <v>207465</v>
+      </c>
+      <c r="HN33" s="4">
+        <v>207563</v>
+      </c>
     </row>
-    <row r="34" spans="1:221">
+    <row r="34" spans="1:223">
       <c r="A34" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B34" s="4">
         <v>188321</v>
       </c>
       <c r="C34" s="4">
         <v>188636</v>
       </c>
       <c r="D34" s="4">
         <v>179953</v>
       </c>
       <c r="E34" s="4">
         <v>153476</v>
       </c>
       <c r="F34" s="4">
         <v>168136</v>
       </c>
       <c r="G34" s="4">
         <v>185823</v>
       </c>
       <c r="H34" s="4">
         <v>196771</v>
       </c>
       <c r="I34" s="4">
         <v>192706</v>
       </c>
@@ -21104,54 +21284,60 @@
       </c>
       <c r="HE34" s="4">
         <v>246946</v>
       </c>
       <c r="HF34" s="4">
         <v>228673</v>
       </c>
       <c r="HG34" s="4">
         <v>205678</v>
       </c>
       <c r="HH34" s="4">
         <v>203717</v>
       </c>
       <c r="HI34" s="4">
         <v>247969</v>
       </c>
       <c r="HJ34" s="4">
         <v>245275</v>
       </c>
       <c r="HK34" s="4">
         <v>245920</v>
       </c>
       <c r="HL34" s="4">
         <v>230899</v>
       </c>
+      <c r="HM34" s="4">
+        <v>202642</v>
+      </c>
+      <c r="HN34" s="4">
+        <v>223932</v>
+      </c>
     </row>
-    <row r="35" spans="1:221">
+    <row r="35" spans="1:223">
       <c r="A35" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B35" s="4">
         <v>69673</v>
       </c>
       <c r="C35" s="4">
         <v>70204</v>
       </c>
       <c r="D35" s="4">
         <v>70469</v>
       </c>
       <c r="E35" s="4">
         <v>70787</v>
       </c>
       <c r="F35" s="4">
         <v>70716</v>
       </c>
       <c r="G35" s="4">
         <v>70677</v>
       </c>
       <c r="H35" s="4">
         <v>72534</v>
       </c>
       <c r="I35" s="4">
         <v>71865</v>
       </c>
@@ -21766,54 +21952,60 @@
       </c>
       <c r="HE35" s="4">
         <v>122727</v>
       </c>
       <c r="HF35" s="4">
         <v>123117</v>
       </c>
       <c r="HG35" s="4">
         <v>122961</v>
       </c>
       <c r="HH35" s="4">
         <v>122888</v>
       </c>
       <c r="HI35" s="4">
         <v>121683</v>
       </c>
       <c r="HJ35" s="4">
         <v>121587</v>
       </c>
       <c r="HK35" s="4">
         <v>121803</v>
       </c>
       <c r="HL35" s="4">
         <v>122346</v>
       </c>
+      <c r="HM35" s="4">
+        <v>123277</v>
+      </c>
+      <c r="HN35" s="4">
+        <v>123234</v>
+      </c>
     </row>
-    <row r="36" spans="1:221">
+    <row r="36" spans="1:223">
       <c r="A36" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B36" s="4">
         <v>26409</v>
       </c>
       <c r="C36" s="4">
         <v>26665</v>
       </c>
       <c r="D36" s="4">
         <v>26920</v>
       </c>
       <c r="E36" s="4">
         <v>26996</v>
       </c>
       <c r="F36" s="4">
         <v>27012</v>
       </c>
       <c r="G36" s="4">
         <v>27224</v>
       </c>
       <c r="H36" s="4">
         <v>27933</v>
       </c>
       <c r="I36" s="4">
         <v>27751</v>
       </c>
@@ -22428,54 +22620,60 @@
       </c>
       <c r="HE36" s="4">
         <v>70101</v>
       </c>
       <c r="HF36" s="4">
         <v>70149</v>
       </c>
       <c r="HG36" s="4">
         <v>70302</v>
       </c>
       <c r="HH36" s="4">
         <v>70374</v>
       </c>
       <c r="HI36" s="4">
         <v>70062</v>
       </c>
       <c r="HJ36" s="4">
         <v>69975</v>
       </c>
       <c r="HK36" s="4">
         <v>70075</v>
       </c>
       <c r="HL36" s="4">
         <v>70391</v>
       </c>
+      <c r="HM36" s="4">
+        <v>70617</v>
+      </c>
+      <c r="HN36" s="4">
+        <v>70691</v>
+      </c>
     </row>
-    <row r="37" spans="1:221">
+    <row r="37" spans="1:223">
       <c r="A37" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B37" s="4">
         <v>11503</v>
       </c>
       <c r="C37" s="4">
         <v>11524</v>
       </c>
       <c r="D37" s="4">
         <v>11550</v>
       </c>
       <c r="E37" s="4">
         <v>11615</v>
       </c>
       <c r="F37" s="4">
         <v>11616</v>
       </c>
       <c r="G37" s="4">
         <v>11636</v>
       </c>
       <c r="H37" s="4">
         <v>11998</v>
       </c>
       <c r="I37" s="4">
         <v>11798</v>
       </c>
@@ -23090,54 +23288,60 @@
       </c>
       <c r="HE37" s="4">
         <v>16084</v>
       </c>
       <c r="HF37" s="4">
         <v>16210</v>
       </c>
       <c r="HG37" s="4">
         <v>16060</v>
       </c>
       <c r="HH37" s="4">
         <v>16203</v>
       </c>
       <c r="HI37" s="4">
         <v>16069</v>
       </c>
       <c r="HJ37" s="4">
         <v>16108</v>
       </c>
       <c r="HK37" s="4">
         <v>16052</v>
       </c>
       <c r="HL37" s="4">
         <v>16044</v>
       </c>
+      <c r="HM37" s="4">
+        <v>16622</v>
+      </c>
+      <c r="HN37" s="4">
+        <v>16553</v>
+      </c>
     </row>
-    <row r="38" spans="1:221">
+    <row r="38" spans="1:223">
       <c r="A38" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B38" s="4">
         <v>119405</v>
       </c>
       <c r="C38" s="4">
         <v>119670</v>
       </c>
       <c r="D38" s="4">
         <v>119991</v>
       </c>
       <c r="E38" s="4">
         <v>119446</v>
       </c>
       <c r="F38" s="4">
         <v>119541</v>
       </c>
       <c r="G38" s="4">
         <v>119848</v>
       </c>
       <c r="H38" s="4">
         <v>123102</v>
       </c>
       <c r="I38" s="4">
         <v>122006</v>
       </c>
@@ -23752,54 +23956,60 @@
       </c>
       <c r="HE38" s="4">
         <v>113415</v>
       </c>
       <c r="HF38" s="4">
         <v>113524</v>
       </c>
       <c r="HG38" s="4">
         <v>113173</v>
       </c>
       <c r="HH38" s="4">
         <v>113184</v>
       </c>
       <c r="HI38" s="4">
         <v>112861</v>
       </c>
       <c r="HJ38" s="4">
         <v>112793</v>
       </c>
       <c r="HK38" s="4">
         <v>112988</v>
       </c>
       <c r="HL38" s="4">
         <v>113196</v>
       </c>
+      <c r="HM38" s="4">
+        <v>113419</v>
+      </c>
+      <c r="HN38" s="4">
+        <v>113215</v>
+      </c>
     </row>
-    <row r="39" spans="1:221">
+    <row r="39" spans="1:223">
       <c r="A39" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B39" s="4">
         <v>340258</v>
       </c>
       <c r="C39" s="4">
         <v>343303</v>
       </c>
       <c r="D39" s="4">
         <v>348184</v>
       </c>
       <c r="E39" s="4">
         <v>354220</v>
       </c>
       <c r="F39" s="4">
         <v>356421</v>
       </c>
       <c r="G39" s="4">
         <v>364615</v>
       </c>
       <c r="H39" s="4">
         <v>373036</v>
       </c>
       <c r="I39" s="4">
         <v>367405</v>
       </c>
@@ -24414,54 +24624,60 @@
       </c>
       <c r="HE39" s="4">
         <v>486999</v>
       </c>
       <c r="HF39" s="4">
         <v>491077</v>
       </c>
       <c r="HG39" s="4">
         <v>489893</v>
       </c>
       <c r="HH39" s="4">
         <v>487020</v>
       </c>
       <c r="HI39" s="4">
         <v>471895</v>
       </c>
       <c r="HJ39" s="4">
         <v>471590</v>
       </c>
       <c r="HK39" s="4">
         <v>475939</v>
       </c>
       <c r="HL39" s="4">
         <v>484117</v>
       </c>
+      <c r="HM39" s="4">
+        <v>486030</v>
+      </c>
+      <c r="HN39" s="4">
+        <v>489020</v>
+      </c>
     </row>
-    <row r="40" spans="1:221">
+    <row r="40" spans="1:223">
       <c r="A40" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B40" s="4">
         <v>134004</v>
       </c>
       <c r="C40" s="4">
         <v>135115</v>
       </c>
       <c r="D40" s="4">
         <v>135945</v>
       </c>
       <c r="E40" s="4">
         <v>137568</v>
       </c>
       <c r="F40" s="4">
         <v>138514</v>
       </c>
       <c r="G40" s="4">
         <v>140458</v>
       </c>
       <c r="H40" s="4">
         <v>145445</v>
       </c>
       <c r="I40" s="4">
         <v>143872</v>
       </c>
@@ -25076,54 +25292,60 @@
       </c>
       <c r="HE40" s="4">
         <v>220018</v>
       </c>
       <c r="HF40" s="4">
         <v>219861</v>
       </c>
       <c r="HG40" s="4">
         <v>219920</v>
       </c>
       <c r="HH40" s="4">
         <v>221101</v>
       </c>
       <c r="HI40" s="4">
         <v>219333</v>
       </c>
       <c r="HJ40" s="4">
         <v>217391</v>
       </c>
       <c r="HK40" s="4">
         <v>217781</v>
       </c>
       <c r="HL40" s="4">
         <v>218623</v>
       </c>
+      <c r="HM40" s="4">
+        <v>218380</v>
+      </c>
+      <c r="HN40" s="4">
+        <v>219044</v>
+      </c>
     </row>
-    <row r="41" spans="1:221">
+    <row r="41" spans="1:223">
       <c r="A41" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B41" s="4">
         <v>43048</v>
       </c>
       <c r="C41" s="4">
         <v>43289</v>
       </c>
       <c r="D41" s="4">
         <v>43105</v>
       </c>
       <c r="E41" s="4">
         <v>43062</v>
       </c>
       <c r="F41" s="4">
         <v>42894</v>
       </c>
       <c r="G41" s="4">
         <v>43141</v>
       </c>
       <c r="H41" s="4">
         <v>43791</v>
       </c>
       <c r="I41" s="4">
         <v>43507</v>
       </c>
@@ -25738,54 +25960,60 @@
       </c>
       <c r="HE41" s="4">
         <v>47327</v>
       </c>
       <c r="HF41" s="4">
         <v>47309</v>
       </c>
       <c r="HG41" s="4">
         <v>47268</v>
       </c>
       <c r="HH41" s="4">
         <v>47074</v>
       </c>
       <c r="HI41" s="4">
         <v>46602</v>
       </c>
       <c r="HJ41" s="4">
         <v>46607</v>
       </c>
       <c r="HK41" s="4">
         <v>47101</v>
       </c>
       <c r="HL41" s="4">
         <v>47471</v>
       </c>
+      <c r="HM41" s="4">
+        <v>47511</v>
+      </c>
+      <c r="HN41" s="4">
+        <v>48127</v>
+      </c>
     </row>
-    <row r="42" spans="1:221">
+    <row r="42" spans="1:223">
       <c r="A42" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B42" s="4">
         <v>34347</v>
       </c>
       <c r="C42" s="4">
         <v>34518</v>
       </c>
       <c r="D42" s="4">
         <v>34179</v>
       </c>
       <c r="E42" s="4">
         <v>34249</v>
       </c>
       <c r="F42" s="4">
         <v>34319</v>
       </c>
       <c r="G42" s="4">
         <v>34866</v>
       </c>
       <c r="H42" s="4">
         <v>35906</v>
       </c>
       <c r="I42" s="4">
         <v>35935</v>
       </c>
@@ -26400,54 +26628,60 @@
       </c>
       <c r="HE42" s="4">
         <v>49234</v>
       </c>
       <c r="HF42" s="4">
         <v>49317</v>
       </c>
       <c r="HG42" s="4">
         <v>49436</v>
       </c>
       <c r="HH42" s="4">
         <v>49519</v>
       </c>
       <c r="HI42" s="4">
         <v>49305</v>
       </c>
       <c r="HJ42" s="4">
         <v>49235</v>
       </c>
       <c r="HK42" s="4">
         <v>49554</v>
       </c>
       <c r="HL42" s="4">
         <v>49628</v>
       </c>
+      <c r="HM42" s="4">
+        <v>49665</v>
+      </c>
+      <c r="HN42" s="4">
+        <v>49687</v>
+      </c>
     </row>
-    <row r="43" spans="1:221">
+    <row r="43" spans="1:223">
       <c r="A43" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B43" s="4">
         <v>28040</v>
       </c>
       <c r="C43" s="4">
         <v>28235</v>
       </c>
       <c r="D43" s="4">
         <v>28605</v>
       </c>
       <c r="E43" s="4">
         <v>28658</v>
       </c>
       <c r="F43" s="4">
         <v>28796</v>
       </c>
       <c r="G43" s="4">
         <v>28986</v>
       </c>
       <c r="H43" s="4">
         <v>30082</v>
       </c>
       <c r="I43" s="4">
         <v>29843</v>
       </c>
@@ -27062,54 +27296,60 @@
       </c>
       <c r="HE43" s="4">
         <v>66322</v>
       </c>
       <c r="HF43" s="4">
         <v>66287</v>
       </c>
       <c r="HG43" s="4">
         <v>66074</v>
       </c>
       <c r="HH43" s="4">
         <v>67287</v>
       </c>
       <c r="HI43" s="4">
         <v>67206</v>
       </c>
       <c r="HJ43" s="4">
         <v>66499</v>
       </c>
       <c r="HK43" s="4">
         <v>66657</v>
       </c>
       <c r="HL43" s="4">
         <v>66781</v>
       </c>
+      <c r="HM43" s="4">
+        <v>66536</v>
+      </c>
+      <c r="HN43" s="4">
+        <v>66808</v>
+      </c>
     </row>
-    <row r="44" spans="1:221">
+    <row r="44" spans="1:223">
       <c r="A44" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B44" s="4">
         <v>39559</v>
       </c>
       <c r="C44" s="4">
         <v>40003</v>
       </c>
       <c r="D44" s="4">
         <v>40535</v>
       </c>
       <c r="E44" s="4">
         <v>40909</v>
       </c>
       <c r="F44" s="4">
         <v>41327</v>
       </c>
       <c r="G44" s="4">
         <v>42143</v>
       </c>
       <c r="H44" s="4">
         <v>44386</v>
       </c>
       <c r="I44" s="4">
         <v>43648</v>
       </c>
@@ -27724,54 +27964,60 @@
       </c>
       <c r="HE44" s="4">
         <v>53652</v>
       </c>
       <c r="HF44" s="4">
         <v>53520</v>
       </c>
       <c r="HG44" s="4">
         <v>53438</v>
       </c>
       <c r="HH44" s="4">
         <v>53279</v>
       </c>
       <c r="HI44" s="4">
         <v>52491</v>
       </c>
       <c r="HJ44" s="4">
         <v>51964</v>
       </c>
       <c r="HK44" s="4">
         <v>52453</v>
       </c>
       <c r="HL44" s="4">
         <v>52866</v>
       </c>
+      <c r="HM44" s="4">
+        <v>53044</v>
+      </c>
+      <c r="HN44" s="4">
+        <v>53097</v>
+      </c>
     </row>
-    <row r="45" spans="1:221">
+    <row r="45" spans="1:223">
       <c r="A45" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B45" s="4">
         <v>9396</v>
       </c>
       <c r="C45" s="4">
         <v>9534</v>
       </c>
       <c r="D45" s="4">
         <v>9617</v>
       </c>
       <c r="E45" s="4">
         <v>10606</v>
       </c>
       <c r="F45" s="4">
         <v>10662</v>
       </c>
       <c r="G45" s="4">
         <v>10747</v>
       </c>
       <c r="H45" s="4">
         <v>11074</v>
       </c>
       <c r="I45" s="4">
         <v>10947</v>
       </c>
@@ -28386,54 +28632,60 @@
       </c>
       <c r="HE45" s="4">
         <v>21080</v>
       </c>
       <c r="HF45" s="4">
         <v>20955</v>
       </c>
       <c r="HG45" s="4">
         <v>20863</v>
       </c>
       <c r="HH45" s="4">
         <v>20871</v>
       </c>
       <c r="HI45" s="4">
         <v>20713</v>
       </c>
       <c r="HJ45" s="4">
         <v>20540</v>
       </c>
       <c r="HK45" s="4">
         <v>20595</v>
       </c>
       <c r="HL45" s="4">
         <v>20676</v>
       </c>
+      <c r="HM45" s="4">
+        <v>20655</v>
+      </c>
+      <c r="HN45" s="4">
+        <v>21024</v>
+      </c>
     </row>
-    <row r="46" spans="1:221">
+    <row r="46" spans="1:223">
       <c r="A46" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B46" s="4">
         <v>17143</v>
       </c>
       <c r="C46" s="4">
         <v>17224</v>
       </c>
       <c r="D46" s="4">
         <v>17412</v>
       </c>
       <c r="E46" s="4">
         <v>17513</v>
       </c>
       <c r="F46" s="4">
         <v>17821</v>
       </c>
       <c r="G46" s="4">
         <v>18072</v>
       </c>
       <c r="H46" s="4">
         <v>18245</v>
       </c>
       <c r="I46" s="4">
         <v>17859</v>
       </c>
@@ -29048,54 +29300,60 @@
       </c>
       <c r="HE46" s="4">
         <v>20007</v>
       </c>
       <c r="HF46" s="4">
         <v>20079</v>
       </c>
       <c r="HG46" s="4">
         <v>20344</v>
       </c>
       <c r="HH46" s="4">
         <v>20250</v>
       </c>
       <c r="HI46" s="4">
         <v>19916</v>
       </c>
       <c r="HJ46" s="4">
         <v>19625</v>
       </c>
       <c r="HK46" s="4">
         <v>19125</v>
       </c>
       <c r="HL46" s="4">
         <v>19263</v>
       </c>
+      <c r="HM46" s="4">
+        <v>19099</v>
+      </c>
+      <c r="HN46" s="4">
+        <v>19069</v>
+      </c>
     </row>
-    <row r="47" spans="1:221">
+    <row r="47" spans="1:223">
       <c r="A47" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B47" s="4">
         <v>4284</v>
       </c>
       <c r="C47" s="4">
         <v>4367</v>
       </c>
       <c r="D47" s="4">
         <v>4362</v>
       </c>
       <c r="E47" s="4">
         <v>4393</v>
       </c>
       <c r="F47" s="4">
         <v>4347</v>
       </c>
       <c r="G47" s="4">
         <v>4395</v>
       </c>
       <c r="H47" s="4">
         <v>4485</v>
       </c>
       <c r="I47" s="4">
         <v>4376</v>
       </c>
@@ -29710,54 +29968,60 @@
       </c>
       <c r="HE47" s="4">
         <v>6079</v>
       </c>
       <c r="HF47" s="4">
         <v>6021</v>
       </c>
       <c r="HG47" s="4">
         <v>6058</v>
       </c>
       <c r="HH47" s="4">
         <v>6088</v>
       </c>
       <c r="HI47" s="4">
         <v>5906</v>
       </c>
       <c r="HJ47" s="4">
         <v>5758</v>
       </c>
       <c r="HK47" s="4">
         <v>5646</v>
       </c>
       <c r="HL47" s="4">
         <v>5629</v>
       </c>
+      <c r="HM47" s="4">
+        <v>5583</v>
+      </c>
+      <c r="HN47" s="4">
+        <v>5558</v>
+      </c>
     </row>
-    <row r="48" spans="1:221">
+    <row r="48" spans="1:223">
       <c r="A48" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B48" s="4">
         <v>1235</v>
       </c>
       <c r="C48" s="4">
         <v>1234</v>
       </c>
       <c r="D48" s="4">
         <v>1235</v>
       </c>
       <c r="E48" s="4">
         <v>1240</v>
       </c>
       <c r="F48" s="4">
         <v>1242</v>
       </c>
       <c r="G48" s="4">
         <v>1249</v>
       </c>
       <c r="H48" s="4">
         <v>1267</v>
       </c>
       <c r="I48" s="4">
         <v>1264</v>
       </c>
@@ -30372,54 +30636,60 @@
       </c>
       <c r="HE48" s="4">
         <v>3644</v>
       </c>
       <c r="HF48" s="4">
         <v>3682</v>
       </c>
       <c r="HG48" s="4">
         <v>3707</v>
       </c>
       <c r="HH48" s="4">
         <v>3807</v>
       </c>
       <c r="HI48" s="4">
         <v>3796</v>
       </c>
       <c r="HJ48" s="4">
         <v>3770</v>
       </c>
       <c r="HK48" s="4">
         <v>3751</v>
       </c>
       <c r="HL48" s="4">
         <v>3780</v>
       </c>
+      <c r="HM48" s="4">
+        <v>3798</v>
+      </c>
+      <c r="HN48" s="4">
+        <v>3801</v>
+      </c>
     </row>
-    <row r="49" spans="1:221">
+    <row r="49" spans="1:223">
       <c r="A49" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B49" s="4">
         <v>7715</v>
       </c>
       <c r="C49" s="4">
         <v>7746</v>
       </c>
       <c r="D49" s="4">
         <v>7710</v>
       </c>
       <c r="E49" s="4">
         <v>7616</v>
       </c>
       <c r="F49" s="4">
         <v>7688</v>
       </c>
       <c r="G49" s="4">
         <v>7843</v>
       </c>
       <c r="H49" s="4">
         <v>8032</v>
       </c>
       <c r="I49" s="4">
         <v>7945</v>
       </c>
@@ -31034,54 +31304,60 @@
       </c>
       <c r="HE49" s="4">
         <v>10467</v>
       </c>
       <c r="HF49" s="4">
         <v>10329</v>
       </c>
       <c r="HG49" s="4">
         <v>10330</v>
       </c>
       <c r="HH49" s="4">
         <v>10421</v>
       </c>
       <c r="HI49" s="4">
         <v>10832</v>
       </c>
       <c r="HJ49" s="4">
         <v>10648</v>
       </c>
       <c r="HK49" s="4">
         <v>10723</v>
       </c>
       <c r="HL49" s="4">
         <v>10635</v>
       </c>
+      <c r="HM49" s="4">
+        <v>10136</v>
+      </c>
+      <c r="HN49" s="4">
+        <v>10161</v>
+      </c>
     </row>
-    <row r="50" spans="1:221">
+    <row r="50" spans="1:223">
       <c r="A50" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B50" s="4">
         <v>71348</v>
       </c>
       <c r="C50" s="4">
         <v>72436</v>
       </c>
       <c r="D50" s="4">
         <v>74426</v>
       </c>
       <c r="E50" s="4">
         <v>77266</v>
       </c>
       <c r="F50" s="4">
         <v>77599</v>
       </c>
       <c r="G50" s="4">
         <v>81702</v>
       </c>
       <c r="H50" s="4">
         <v>83898</v>
       </c>
       <c r="I50" s="4">
         <v>81612</v>
       </c>
@@ -31696,54 +31972,60 @@
       </c>
       <c r="HE50" s="4">
         <v>78790</v>
       </c>
       <c r="HF50" s="4">
         <v>80729</v>
       </c>
       <c r="HG50" s="4">
         <v>80122</v>
       </c>
       <c r="HH50" s="4">
         <v>77251</v>
       </c>
       <c r="HI50" s="4">
         <v>67385</v>
       </c>
       <c r="HJ50" s="4">
         <v>69717</v>
       </c>
       <c r="HK50" s="4">
         <v>71283</v>
       </c>
       <c r="HL50" s="4">
         <v>74606</v>
       </c>
+      <c r="HM50" s="4">
+        <v>76160</v>
+      </c>
+      <c r="HN50" s="4">
+        <v>77378</v>
+      </c>
     </row>
-    <row r="51" spans="1:221">
+    <row r="51" spans="1:223">
       <c r="A51" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B51" s="4">
         <v>84143</v>
       </c>
       <c r="C51" s="4">
         <v>84717</v>
       </c>
       <c r="D51" s="4">
         <v>86998</v>
       </c>
       <c r="E51" s="4">
         <v>88708</v>
       </c>
       <c r="F51" s="4">
         <v>89726</v>
       </c>
       <c r="G51" s="4">
         <v>91471</v>
       </c>
       <c r="H51" s="4">
         <v>91870</v>
       </c>
       <c r="I51" s="4">
         <v>90469</v>
       </c>
@@ -32358,54 +32640,60 @@
       </c>
       <c r="HE51" s="4">
         <v>130397</v>
       </c>
       <c r="HF51" s="4">
         <v>132849</v>
       </c>
       <c r="HG51" s="4">
         <v>132253</v>
       </c>
       <c r="HH51" s="4">
         <v>131173</v>
       </c>
       <c r="HI51" s="4">
         <v>127743</v>
       </c>
       <c r="HJ51" s="4">
         <v>127227</v>
       </c>
       <c r="HK51" s="4">
         <v>129051</v>
       </c>
       <c r="HL51" s="4">
         <v>132782</v>
       </c>
+      <c r="HM51" s="4">
+        <v>133843</v>
+      </c>
+      <c r="HN51" s="4">
+        <v>134310</v>
+      </c>
     </row>
-    <row r="52" spans="1:221">
+    <row r="52" spans="1:223">
       <c r="A52" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B52" s="4">
         <v>813575</v>
       </c>
       <c r="C52" s="4">
         <v>815409</v>
       </c>
       <c r="D52" s="4">
         <v>818874</v>
       </c>
       <c r="E52" s="4">
         <v>818508</v>
       </c>
       <c r="F52" s="4">
         <v>819339</v>
       </c>
       <c r="G52" s="4">
         <v>819007</v>
       </c>
       <c r="H52" s="4">
         <v>822233</v>
       </c>
       <c r="I52" s="4">
         <v>813292</v>
       </c>
@@ -33020,54 +33308,60 @@
       </c>
       <c r="HE52" s="4">
         <v>1066373</v>
       </c>
       <c r="HF52" s="4">
         <v>1076529</v>
       </c>
       <c r="HG52" s="4">
         <v>1082837</v>
       </c>
       <c r="HH52" s="4">
         <v>1084601</v>
       </c>
       <c r="HI52" s="4">
         <v>1088180</v>
       </c>
       <c r="HJ52" s="4">
         <v>1082464</v>
       </c>
       <c r="HK52" s="4">
         <v>1083946</v>
       </c>
       <c r="HL52" s="4">
         <v>1088396</v>
       </c>
+      <c r="HM52" s="4">
+        <v>1086272</v>
+      </c>
+      <c r="HN52" s="4">
+        <v>1085906</v>
+      </c>
     </row>
-    <row r="53" spans="1:221">
+    <row r="53" spans="1:223">
       <c r="A53" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B53" s="4">
         <v>138432</v>
       </c>
       <c r="C53" s="4">
         <v>138649</v>
       </c>
       <c r="D53" s="4">
         <v>140281</v>
       </c>
       <c r="E53" s="4">
         <v>141431</v>
       </c>
       <c r="F53" s="4">
         <v>141981</v>
       </c>
       <c r="G53" s="4">
         <v>142614</v>
       </c>
       <c r="H53" s="4">
         <v>144517</v>
       </c>
       <c r="I53" s="4">
         <v>142833</v>
       </c>
@@ -33682,74 +33976,80 @@
       </c>
       <c r="HE53" s="4">
         <v>158478</v>
       </c>
       <c r="HF53" s="4">
         <v>158770</v>
       </c>
       <c r="HG53" s="4">
         <v>158353</v>
       </c>
       <c r="HH53" s="4">
         <v>157325</v>
       </c>
       <c r="HI53" s="4">
         <v>156106</v>
       </c>
       <c r="HJ53" s="4">
         <v>157194</v>
       </c>
       <c r="HK53" s="4">
         <v>157635</v>
       </c>
       <c r="HL53" s="4">
         <v>160018</v>
       </c>
+      <c r="HM53" s="4">
+        <v>160857</v>
+      </c>
+      <c r="HN53" s="4">
+        <v>161281</v>
+      </c>
     </row>
-    <row r="55" spans="1:221">
+    <row r="55" spans="1:223">
       <c r="A55" s="5" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>273</v>
+      </c>
+      <c r="HO55" s="5" t="s">
+        <v>273</v>
       </c>
     </row>
-    <row r="56" spans="1:221">
+    <row r="56" spans="1:223">
       <c r="A56" s="5" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>274</v>
+      </c>
+      <c r="HO56" s="5" t="s">
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:HL1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A56:HL56"/>
+    <mergeCell ref="A1:HN1"/>
+    <mergeCell ref="A2:HN2"/>
+    <mergeCell ref="A4:HN4"/>
+    <mergeCell ref="A55:HN55"/>
+    <mergeCell ref="A56:HN56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Monatsdaten</vt:lpstr>