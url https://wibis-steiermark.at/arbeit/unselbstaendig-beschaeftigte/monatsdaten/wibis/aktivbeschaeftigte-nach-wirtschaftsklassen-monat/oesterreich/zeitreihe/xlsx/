--- v1 (2026-07-04)
+++ v2 (2026-07-24)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monatsdaten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>Aktivbeschäftigte nach Wirtschaftsklassen (Monat)</t>
   </si>
   <si>
-    <t>Österreich, Zeitreihe 2008-01-31-2026-05-31</t>
+    <t>Österreich, Zeitreihe 2008-01-31-2026-06-30</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Wirtschaftsklassen 2025</t>
   </si>
   <si>
     <t>2008-01-31</t>
   </si>
   <si>
     <t>2008-02-29</t>
   </si>
   <si>
     <t>2008-03-31</t>
   </si>
   <si>
     <t>2008-04-30</t>
   </si>
   <si>
     <t>2008-05-31</t>
   </si>
   <si>
     <t>2008-06-30</t>
   </si>
@@ -689,50 +689,53 @@
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>A PRIMÄRSEKTOR</t>
   </si>
   <si>
     <t>B-F PRODUKTIONSSEKTOR</t>
   </si>
   <si>
     <t>B Bergbau und Gewinnung von Steinen und Erden</t>
   </si>
   <si>
     <t>C Herstellung von Waren</t>
   </si>
   <si>
     <t>… Technologiebereich (20, 21, 26-30)</t>
   </si>
   <si>
     <t>… 10-12 Nahrungs-, Futtermittel-, Getränkeherstellung u. Tabakverarb.</t>
   </si>
   <si>
     <t>… 13-14 Textilien und Bekleidung</t>
   </si>
   <si>
     <t>… 15 Leder, Lederwaren und Schuhe</t>
@@ -1225,77 +1228,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:HO56"/>
+  <dimension ref="A1:HP56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="HO56" sqref="HO56"/>
+      <selection activeCell="HP56" sqref="HP56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="223" max="223" width="2220" hidden="true" customWidth="true" style="0"/>
+    <col min="224" max="224" width="2230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:223">
+    <row r="1" spans="1:224">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:223">
+    <row r="2" spans="1:224">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:223">
+    <row r="4" spans="1:224">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:223">
+    <row r="5" spans="1:224">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1918,54 +1921,57 @@
       </c>
       <c r="HG5" s="3" t="s">
         <v>217</v>
       </c>
       <c r="HH5" s="3" t="s">
         <v>218</v>
       </c>
       <c r="HI5" s="3" t="s">
         <v>219</v>
       </c>
       <c r="HJ5" s="3" t="s">
         <v>220</v>
       </c>
       <c r="HK5" s="3" t="s">
         <v>221</v>
       </c>
       <c r="HL5" s="3" t="s">
         <v>222</v>
       </c>
       <c r="HM5" s="3" t="s">
         <v>223</v>
       </c>
       <c r="HN5" s="3" t="s">
         <v>224</v>
       </c>
+      <c r="HO5" s="3" t="s">
+        <v>225</v>
+      </c>
     </row>
-    <row r="6" spans="1:223">
+    <row r="6" spans="1:224">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6" s="4">
         <v>3197316</v>
       </c>
       <c r="C6" s="4">
         <v>3222205</v>
       </c>
       <c r="D6" s="4">
         <v>3260176</v>
       </c>
       <c r="E6" s="4">
         <v>3256984</v>
       </c>
       <c r="F6" s="4">
         <v>3278941</v>
       </c>
       <c r="G6" s="4">
         <v>3318487</v>
       </c>
       <c r="H6" s="4">
         <v>3383970</v>
       </c>
       <c r="I6" s="4">
         <v>3339164</v>
       </c>
@@ -2586,54 +2592,57 @@
       </c>
       <c r="HG6" s="4">
         <v>3912212</v>
       </c>
       <c r="HH6" s="4">
         <v>3896177</v>
       </c>
       <c r="HI6" s="4">
         <v>3879473</v>
       </c>
       <c r="HJ6" s="4">
         <v>3852657</v>
       </c>
       <c r="HK6" s="4">
         <v>3879257</v>
       </c>
       <c r="HL6" s="4">
         <v>3914949</v>
       </c>
       <c r="HM6" s="4">
         <v>3890708</v>
       </c>
       <c r="HN6" s="4">
         <v>3918408</v>
       </c>
+      <c r="HO6" s="4">
+        <v>3953951</v>
+      </c>
     </row>
-    <row r="7" spans="1:223">
+    <row r="7" spans="1:224">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7" s="4">
         <v>12308</v>
       </c>
       <c r="C7" s="4">
         <v>14562</v>
       </c>
       <c r="D7" s="4">
         <v>17010</v>
       </c>
       <c r="E7" s="4">
         <v>19981</v>
       </c>
       <c r="F7" s="4">
         <v>22188</v>
       </c>
       <c r="G7" s="4">
         <v>23734</v>
       </c>
       <c r="H7" s="4">
         <v>23252</v>
       </c>
       <c r="I7" s="4">
         <v>21292</v>
       </c>
@@ -3254,54 +3263,57 @@
       </c>
       <c r="HG7" s="4">
         <v>25701</v>
       </c>
       <c r="HH7" s="4">
         <v>22387</v>
       </c>
       <c r="HI7" s="4">
         <v>18772</v>
       </c>
       <c r="HJ7" s="4">
         <v>19625</v>
       </c>
       <c r="HK7" s="4">
         <v>21215</v>
       </c>
       <c r="HL7" s="4">
         <v>24554</v>
       </c>
       <c r="HM7" s="4">
         <v>27031</v>
       </c>
       <c r="HN7" s="4">
         <v>29537</v>
       </c>
+      <c r="HO7" s="4">
+        <v>31458</v>
+      </c>
     </row>
-    <row r="8" spans="1:223">
+    <row r="8" spans="1:224">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8" s="4">
         <v>840075</v>
       </c>
       <c r="C8" s="4">
         <v>853733</v>
       </c>
       <c r="D8" s="4">
         <v>883560</v>
       </c>
       <c r="E8" s="4">
         <v>900651</v>
       </c>
       <c r="F8" s="4">
         <v>902911</v>
       </c>
       <c r="G8" s="4">
         <v>910828</v>
       </c>
       <c r="H8" s="4">
         <v>934965</v>
       </c>
       <c r="I8" s="4">
         <v>920195</v>
       </c>
@@ -3922,54 +3934,57 @@
       </c>
       <c r="HG8" s="4">
         <v>968905</v>
       </c>
       <c r="HH8" s="4">
         <v>958565</v>
       </c>
       <c r="HI8" s="4">
         <v>915277</v>
       </c>
       <c r="HJ8" s="4">
         <v>900805</v>
       </c>
       <c r="HK8" s="4">
         <v>916684</v>
       </c>
       <c r="HL8" s="4">
         <v>945897</v>
       </c>
       <c r="HM8" s="4">
         <v>953411</v>
       </c>
       <c r="HN8" s="4">
         <v>953918</v>
       </c>
+      <c r="HO8" s="4">
+        <v>956399</v>
+      </c>
     </row>
-    <row r="9" spans="1:223">
+    <row r="9" spans="1:224">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9" s="4">
         <v>5329</v>
       </c>
       <c r="C9" s="4">
         <v>5529</v>
       </c>
       <c r="D9" s="4">
         <v>5971</v>
       </c>
       <c r="E9" s="4">
         <v>6254</v>
       </c>
       <c r="F9" s="4">
         <v>6308</v>
       </c>
       <c r="G9" s="4">
         <v>6359</v>
       </c>
       <c r="H9" s="4">
         <v>6564</v>
       </c>
       <c r="I9" s="4">
         <v>6407</v>
       </c>
@@ -4590,54 +4605,57 @@
       </c>
       <c r="HG9" s="4">
         <v>5116</v>
       </c>
       <c r="HH9" s="4">
         <v>5021</v>
       </c>
       <c r="HI9" s="4">
         <v>4646</v>
       </c>
       <c r="HJ9" s="4">
         <v>4523</v>
       </c>
       <c r="HK9" s="4">
         <v>4645</v>
       </c>
       <c r="HL9" s="4">
         <v>4947</v>
       </c>
       <c r="HM9" s="4">
         <v>4750</v>
       </c>
       <c r="HN9" s="4">
         <v>4797</v>
       </c>
+      <c r="HO9" s="4">
+        <v>4810</v>
+      </c>
     </row>
-    <row r="10" spans="1:223">
+    <row r="10" spans="1:224">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10" s="4">
         <v>592404</v>
       </c>
       <c r="C10" s="4">
         <v>594825</v>
       </c>
       <c r="D10" s="4">
         <v>599238</v>
       </c>
       <c r="E10" s="4">
         <v>600174</v>
       </c>
       <c r="F10" s="4">
         <v>600019</v>
       </c>
       <c r="G10" s="4">
         <v>605036</v>
       </c>
       <c r="H10" s="4">
         <v>620952</v>
       </c>
       <c r="I10" s="4">
         <v>609877</v>
       </c>
@@ -5258,54 +5276,57 @@
       </c>
       <c r="HG10" s="4">
         <v>624471</v>
       </c>
       <c r="HH10" s="4">
         <v>622258</v>
       </c>
       <c r="HI10" s="4">
         <v>615778</v>
       </c>
       <c r="HJ10" s="4">
         <v>613919</v>
       </c>
       <c r="HK10" s="4">
         <v>615751</v>
       </c>
       <c r="HL10" s="4">
         <v>618173</v>
       </c>
       <c r="HM10" s="4">
         <v>617787</v>
       </c>
       <c r="HN10" s="4">
         <v>617486</v>
       </c>
+      <c r="HO10" s="4">
+        <v>618157</v>
+      </c>
     </row>
-    <row r="11" spans="1:223">
+    <row r="11" spans="1:224">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11" s="4">
         <v>206192</v>
       </c>
       <c r="C11" s="4">
         <v>206887</v>
       </c>
       <c r="D11" s="4">
         <v>207771</v>
       </c>
       <c r="E11" s="4">
         <v>207705</v>
       </c>
       <c r="F11" s="4">
         <v>207522</v>
       </c>
       <c r="G11" s="4">
         <v>209189</v>
       </c>
       <c r="H11" s="4">
         <v>214927</v>
       </c>
       <c r="I11" s="4">
         <v>211363</v>
       </c>
@@ -5926,54 +5947,57 @@
       </c>
       <c r="HG11" s="4">
         <v>259230</v>
       </c>
       <c r="HH11" s="4">
         <v>259255</v>
       </c>
       <c r="HI11" s="4">
         <v>258438</v>
       </c>
       <c r="HJ11" s="4">
         <v>257411</v>
       </c>
       <c r="HK11" s="4">
         <v>257705</v>
       </c>
       <c r="HL11" s="4">
         <v>257769</v>
       </c>
       <c r="HM11" s="4">
         <v>257547</v>
       </c>
       <c r="HN11" s="4">
         <v>257407</v>
       </c>
+      <c r="HO11" s="4">
+        <v>257171</v>
+      </c>
     </row>
-    <row r="12" spans="1:223">
+    <row r="12" spans="1:224">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12" s="4">
         <v>70652</v>
       </c>
       <c r="C12" s="4">
         <v>70598</v>
       </c>
       <c r="D12" s="4">
         <v>70644</v>
       </c>
       <c r="E12" s="4">
         <v>70591</v>
       </c>
       <c r="F12" s="4">
         <v>70842</v>
       </c>
       <c r="G12" s="4">
         <v>71497</v>
       </c>
       <c r="H12" s="4">
         <v>73316</v>
       </c>
       <c r="I12" s="4">
         <v>72386</v>
       </c>
@@ -6594,54 +6618,57 @@
       </c>
       <c r="HG12" s="4">
         <v>82583</v>
       </c>
       <c r="HH12" s="4">
         <v>82431</v>
       </c>
       <c r="HI12" s="4">
         <v>81977</v>
       </c>
       <c r="HJ12" s="4">
         <v>81540</v>
       </c>
       <c r="HK12" s="4">
         <v>81684</v>
       </c>
       <c r="HL12" s="4">
         <v>82141</v>
       </c>
       <c r="HM12" s="4">
         <v>82044</v>
       </c>
       <c r="HN12" s="4">
         <v>82368</v>
       </c>
+      <c r="HO12" s="4">
+        <v>83026</v>
+      </c>
     </row>
-    <row r="13" spans="1:223">
+    <row r="13" spans="1:224">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B13" s="4">
         <v>18148</v>
       </c>
       <c r="C13" s="4">
         <v>18056</v>
       </c>
       <c r="D13" s="4">
         <v>18058</v>
       </c>
       <c r="E13" s="4">
         <v>17988</v>
       </c>
       <c r="F13" s="4">
         <v>17868</v>
       </c>
       <c r="G13" s="4">
         <v>17894</v>
       </c>
       <c r="H13" s="4">
         <v>17948</v>
       </c>
       <c r="I13" s="4">
         <v>17552</v>
       </c>
@@ -7262,54 +7289,57 @@
       </c>
       <c r="HG13" s="4">
         <v>8012</v>
       </c>
       <c r="HH13" s="4">
         <v>8057</v>
       </c>
       <c r="HI13" s="4">
         <v>7816</v>
       </c>
       <c r="HJ13" s="4">
         <v>7976</v>
       </c>
       <c r="HK13" s="4">
         <v>7994</v>
       </c>
       <c r="HL13" s="4">
         <v>7998</v>
       </c>
       <c r="HM13" s="4">
         <v>8052</v>
       </c>
       <c r="HN13" s="4">
         <v>8031</v>
       </c>
+      <c r="HO13" s="4">
+        <v>7974</v>
+      </c>
     </row>
-    <row r="14" spans="1:223">
+    <row r="14" spans="1:224">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14" s="4">
         <v>4148</v>
       </c>
       <c r="C14" s="4">
         <v>4151</v>
       </c>
       <c r="D14" s="4">
         <v>4156</v>
       </c>
       <c r="E14" s="4">
         <v>4168</v>
       </c>
       <c r="F14" s="4">
         <v>4152</v>
       </c>
       <c r="G14" s="4">
         <v>4197</v>
       </c>
       <c r="H14" s="4">
         <v>4329</v>
       </c>
       <c r="I14" s="4">
         <v>4169</v>
       </c>
@@ -7930,54 +7960,57 @@
       </c>
       <c r="HG14" s="4">
         <v>2483</v>
       </c>
       <c r="HH14" s="4">
         <v>2467</v>
       </c>
       <c r="HI14" s="4">
         <v>2446</v>
       </c>
       <c r="HJ14" s="4">
         <v>2412</v>
       </c>
       <c r="HK14" s="4">
         <v>2417</v>
       </c>
       <c r="HL14" s="4">
         <v>2406</v>
       </c>
       <c r="HM14" s="4">
         <v>2381</v>
       </c>
       <c r="HN14" s="4">
         <v>2366</v>
       </c>
+      <c r="HO14" s="4">
+        <v>2357</v>
+      </c>
     </row>
-    <row r="15" spans="1:223">
+    <row r="15" spans="1:224">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B15" s="4">
         <v>31415</v>
       </c>
       <c r="C15" s="4">
         <v>31909</v>
       </c>
       <c r="D15" s="4">
         <v>32587</v>
       </c>
       <c r="E15" s="4">
         <v>32894</v>
       </c>
       <c r="F15" s="4">
         <v>32950</v>
       </c>
       <c r="G15" s="4">
         <v>33134</v>
       </c>
       <c r="H15" s="4">
         <v>33870</v>
       </c>
       <c r="I15" s="4">
         <v>33290</v>
       </c>
@@ -8598,54 +8631,57 @@
       </c>
       <c r="HG15" s="4">
         <v>29613</v>
       </c>
       <c r="HH15" s="4">
         <v>29457</v>
       </c>
       <c r="HI15" s="4">
         <v>28274</v>
       </c>
       <c r="HJ15" s="4">
         <v>28182</v>
       </c>
       <c r="HK15" s="4">
         <v>28536</v>
       </c>
       <c r="HL15" s="4">
         <v>29022</v>
       </c>
       <c r="HM15" s="4">
         <v>29093</v>
       </c>
       <c r="HN15" s="4">
         <v>29110</v>
       </c>
+      <c r="HO15" s="4">
+        <v>29166</v>
+      </c>
     </row>
-    <row r="16" spans="1:223">
+    <row r="16" spans="1:224">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B16" s="4">
         <v>18087</v>
       </c>
       <c r="C16" s="4">
         <v>18052</v>
       </c>
       <c r="D16" s="4">
         <v>18045</v>
       </c>
       <c r="E16" s="4">
         <v>18018</v>
       </c>
       <c r="F16" s="4">
         <v>17969</v>
       </c>
       <c r="G16" s="4">
         <v>18124</v>
       </c>
       <c r="H16" s="4">
         <v>18923</v>
       </c>
       <c r="I16" s="4">
         <v>18247</v>
       </c>
@@ -9266,54 +9302,57 @@
       </c>
       <c r="HG16" s="4">
         <v>15025</v>
       </c>
       <c r="HH16" s="4">
         <v>14975</v>
       </c>
       <c r="HI16" s="4">
         <v>14882</v>
       </c>
       <c r="HJ16" s="4">
         <v>14866</v>
       </c>
       <c r="HK16" s="4">
         <v>14861</v>
       </c>
       <c r="HL16" s="4">
         <v>14788</v>
       </c>
       <c r="HM16" s="4">
         <v>14709</v>
       </c>
       <c r="HN16" s="4">
         <v>14652</v>
       </c>
+      <c r="HO16" s="4">
+        <v>14610</v>
+      </c>
     </row>
-    <row r="17" spans="1:223">
+    <row r="17" spans="1:224">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17" s="4">
         <v>15044</v>
       </c>
       <c r="C17" s="4">
         <v>15105</v>
       </c>
       <c r="D17" s="4">
         <v>15167</v>
       </c>
       <c r="E17" s="4">
         <v>15077</v>
       </c>
       <c r="F17" s="4">
         <v>15121</v>
       </c>
       <c r="G17" s="4">
         <v>15129</v>
       </c>
       <c r="H17" s="4">
         <v>15435</v>
       </c>
       <c r="I17" s="4">
         <v>15101</v>
       </c>
@@ -9934,54 +9973,57 @@
       </c>
       <c r="HG17" s="4">
         <v>7174</v>
       </c>
       <c r="HH17" s="4">
         <v>7152</v>
       </c>
       <c r="HI17" s="4">
         <v>7108</v>
       </c>
       <c r="HJ17" s="4">
         <v>7052</v>
       </c>
       <c r="HK17" s="4">
         <v>7095</v>
       </c>
       <c r="HL17" s="4">
         <v>7077</v>
       </c>
       <c r="HM17" s="4">
         <v>7168</v>
       </c>
       <c r="HN17" s="4">
         <v>7131</v>
       </c>
+      <c r="HO17" s="4">
+        <v>7134</v>
+      </c>
     </row>
-    <row r="18" spans="1:223">
+    <row r="18" spans="1:224">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B18" s="4">
         <v>1606</v>
       </c>
       <c r="C18" s="4">
         <v>1597</v>
       </c>
       <c r="D18" s="4">
         <v>1624</v>
       </c>
       <c r="E18" s="4">
         <v>1647</v>
       </c>
       <c r="F18" s="4">
         <v>1640</v>
       </c>
       <c r="G18" s="4">
         <v>1645</v>
       </c>
       <c r="H18" s="4">
         <v>1756</v>
       </c>
       <c r="I18" s="4">
         <v>1640</v>
       </c>
@@ -10602,54 +10644,57 @@
       </c>
       <c r="HG18" s="4">
         <v>1828</v>
       </c>
       <c r="HH18" s="4">
         <v>1819</v>
       </c>
       <c r="HI18" s="4">
         <v>1818</v>
       </c>
       <c r="HJ18" s="4">
         <v>1809</v>
       </c>
       <c r="HK18" s="4">
         <v>1810</v>
       </c>
       <c r="HL18" s="4">
         <v>1811</v>
       </c>
       <c r="HM18" s="4">
         <v>1811</v>
       </c>
       <c r="HN18" s="4">
         <v>1814</v>
       </c>
+      <c r="HO18" s="4">
+        <v>1806</v>
+      </c>
     </row>
-    <row r="19" spans="1:223">
+    <row r="19" spans="1:224">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B19" s="4">
         <v>16784</v>
       </c>
       <c r="C19" s="4">
         <v>16878</v>
       </c>
       <c r="D19" s="4">
         <v>17041</v>
       </c>
       <c r="E19" s="4">
         <v>16974</v>
       </c>
       <c r="F19" s="4">
         <v>17005</v>
       </c>
       <c r="G19" s="4">
         <v>17139</v>
       </c>
       <c r="H19" s="4">
         <v>17698</v>
       </c>
       <c r="I19" s="4">
         <v>17307</v>
       </c>
@@ -11270,54 +11315,57 @@
       </c>
       <c r="HG19" s="4">
         <v>19643</v>
       </c>
       <c r="HH19" s="4">
         <v>19633</v>
       </c>
       <c r="HI19" s="4">
         <v>19585</v>
       </c>
       <c r="HJ19" s="4">
         <v>19581</v>
       </c>
       <c r="HK19" s="4">
         <v>19586</v>
       </c>
       <c r="HL19" s="4">
         <v>19600</v>
       </c>
       <c r="HM19" s="4">
         <v>19479</v>
       </c>
       <c r="HN19" s="4">
         <v>19450</v>
       </c>
+      <c r="HO19" s="4">
+        <v>19546</v>
+      </c>
     </row>
-    <row r="20" spans="1:223">
+    <row r="20" spans="1:224">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B20" s="4">
         <v>11829</v>
       </c>
       <c r="C20" s="4">
         <v>11930</v>
       </c>
       <c r="D20" s="4">
         <v>11970</v>
       </c>
       <c r="E20" s="4">
         <v>11181</v>
       </c>
       <c r="F20" s="4">
         <v>11201</v>
       </c>
       <c r="G20" s="4">
         <v>11256</v>
       </c>
       <c r="H20" s="4">
         <v>10709</v>
       </c>
       <c r="I20" s="4">
         <v>10657</v>
       </c>
@@ -11938,54 +11986,57 @@
       </c>
       <c r="HG20" s="4">
         <v>19693</v>
       </c>
       <c r="HH20" s="4">
         <v>19755</v>
       </c>
       <c r="HI20" s="4">
         <v>19704</v>
       </c>
       <c r="HJ20" s="4">
         <v>19765</v>
       </c>
       <c r="HK20" s="4">
         <v>19791</v>
       </c>
       <c r="HL20" s="4">
         <v>19792</v>
       </c>
       <c r="HM20" s="4">
         <v>20134</v>
       </c>
       <c r="HN20" s="4">
         <v>20132</v>
       </c>
+      <c r="HO20" s="4">
+        <v>20110</v>
+      </c>
     </row>
-    <row r="21" spans="1:223">
+    <row r="21" spans="1:224">
       <c r="A21" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B21" s="4">
         <v>27482</v>
       </c>
       <c r="C21" s="4">
         <v>27551</v>
       </c>
       <c r="D21" s="4">
         <v>27815</v>
       </c>
       <c r="E21" s="4">
         <v>27892</v>
       </c>
       <c r="F21" s="4">
         <v>27896</v>
       </c>
       <c r="G21" s="4">
         <v>28197</v>
       </c>
       <c r="H21" s="4">
         <v>28866</v>
       </c>
       <c r="I21" s="4">
         <v>28170</v>
       </c>
@@ -12606,54 +12657,57 @@
       </c>
       <c r="HG21" s="4">
         <v>29249</v>
       </c>
       <c r="HH21" s="4">
         <v>29366</v>
       </c>
       <c r="HI21" s="4">
         <v>28921</v>
       </c>
       <c r="HJ21" s="4">
         <v>29072</v>
       </c>
       <c r="HK21" s="4">
         <v>29286</v>
       </c>
       <c r="HL21" s="4">
         <v>29399</v>
       </c>
       <c r="HM21" s="4">
         <v>29255</v>
       </c>
       <c r="HN21" s="4">
         <v>29231</v>
       </c>
+      <c r="HO21" s="4">
+        <v>29405</v>
+      </c>
     </row>
-    <row r="22" spans="1:223">
+    <row r="22" spans="1:224">
       <c r="A22" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B22" s="4">
         <v>32023</v>
       </c>
       <c r="C22" s="4">
         <v>32871</v>
       </c>
       <c r="D22" s="4">
         <v>34321</v>
       </c>
       <c r="E22" s="4">
         <v>34919</v>
       </c>
       <c r="F22" s="4">
         <v>34981</v>
       </c>
       <c r="G22" s="4">
         <v>35215</v>
       </c>
       <c r="H22" s="4">
         <v>36248</v>
       </c>
       <c r="I22" s="4">
         <v>35288</v>
       </c>
@@ -13274,54 +13328,57 @@
       </c>
       <c r="HG22" s="4">
         <v>25701</v>
       </c>
       <c r="HH22" s="4">
         <v>24215</v>
       </c>
       <c r="HI22" s="4">
         <v>22657</v>
       </c>
       <c r="HJ22" s="4">
         <v>23130</v>
       </c>
       <c r="HK22" s="4">
         <v>23617</v>
       </c>
       <c r="HL22" s="4">
         <v>24688</v>
       </c>
       <c r="HM22" s="4">
         <v>25005</v>
       </c>
       <c r="HN22" s="4">
         <v>24958</v>
       </c>
+      <c r="HO22" s="4">
+        <v>24940</v>
+      </c>
     </row>
-    <row r="23" spans="1:223">
+    <row r="23" spans="1:224">
       <c r="A23" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B23" s="4">
         <v>34944</v>
       </c>
       <c r="C23" s="4">
         <v>35051</v>
       </c>
       <c r="D23" s="4">
         <v>35195</v>
       </c>
       <c r="E23" s="4">
         <v>35246</v>
       </c>
       <c r="F23" s="4">
         <v>35256</v>
       </c>
       <c r="G23" s="4">
         <v>35838</v>
       </c>
       <c r="H23" s="4">
         <v>37260</v>
       </c>
       <c r="I23" s="4">
         <v>36313</v>
       </c>
@@ -13942,54 +13999,57 @@
       </c>
       <c r="HG23" s="4">
         <v>38454</v>
       </c>
       <c r="HH23" s="4">
         <v>38176</v>
       </c>
       <c r="HI23" s="4">
         <v>38006</v>
       </c>
       <c r="HJ23" s="4">
         <v>37820</v>
       </c>
       <c r="HK23" s="4">
         <v>37795</v>
       </c>
       <c r="HL23" s="4">
         <v>37682</v>
       </c>
       <c r="HM23" s="4">
         <v>37477</v>
       </c>
       <c r="HN23" s="4">
         <v>37523</v>
       </c>
+      <c r="HO23" s="4">
+        <v>37554</v>
+      </c>
     </row>
-    <row r="24" spans="1:223">
+    <row r="24" spans="1:224">
       <c r="A24" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B24" s="4">
         <v>68540</v>
       </c>
       <c r="C24" s="4">
         <v>68727</v>
       </c>
       <c r="D24" s="4">
         <v>69087</v>
       </c>
       <c r="E24" s="4">
         <v>69301</v>
       </c>
       <c r="F24" s="4">
         <v>69334</v>
       </c>
       <c r="G24" s="4">
         <v>70025</v>
       </c>
       <c r="H24" s="4">
         <v>71991</v>
       </c>
       <c r="I24" s="4">
         <v>70770</v>
       </c>
@@ -14610,54 +14670,57 @@
       </c>
       <c r="HG24" s="4">
         <v>68309</v>
       </c>
       <c r="HH24" s="4">
         <v>68176</v>
       </c>
       <c r="HI24" s="4">
         <v>67501</v>
       </c>
       <c r="HJ24" s="4">
         <v>67340</v>
       </c>
       <c r="HK24" s="4">
         <v>67456</v>
       </c>
       <c r="HL24" s="4">
         <v>67699</v>
       </c>
       <c r="HM24" s="4">
         <v>67507</v>
       </c>
       <c r="HN24" s="4">
         <v>67401</v>
       </c>
+      <c r="HO24" s="4">
+        <v>67370</v>
+      </c>
     </row>
-    <row r="25" spans="1:223">
+    <row r="25" spans="1:224">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B25" s="4">
         <v>63456</v>
       </c>
       <c r="C25" s="4">
         <v>63665</v>
       </c>
       <c r="D25" s="4">
         <v>64021</v>
       </c>
       <c r="E25" s="4">
         <v>64148</v>
       </c>
       <c r="F25" s="4">
         <v>64143</v>
       </c>
       <c r="G25" s="4">
         <v>64876</v>
       </c>
       <c r="H25" s="4">
         <v>67304</v>
       </c>
       <c r="I25" s="4">
         <v>66012</v>
       </c>
@@ -15278,54 +15341,57 @@
       </c>
       <c r="HG25" s="4">
         <v>79265</v>
       </c>
       <c r="HH25" s="4">
         <v>79199</v>
       </c>
       <c r="HI25" s="4">
         <v>78919</v>
       </c>
       <c r="HJ25" s="4">
         <v>78630</v>
       </c>
       <c r="HK25" s="4">
         <v>78646</v>
       </c>
       <c r="HL25" s="4">
         <v>78696</v>
       </c>
       <c r="HM25" s="4">
         <v>78324</v>
       </c>
       <c r="HN25" s="4">
         <v>78373</v>
       </c>
+      <c r="HO25" s="4">
+        <v>78398</v>
+      </c>
     </row>
-    <row r="26" spans="1:223">
+    <row r="26" spans="1:224">
       <c r="A26" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B26" s="4">
         <v>72620</v>
       </c>
       <c r="C26" s="4">
         <v>72859</v>
       </c>
       <c r="D26" s="4">
         <v>73189</v>
       </c>
       <c r="E26" s="4">
         <v>73584</v>
       </c>
       <c r="F26" s="4">
         <v>73527</v>
       </c>
       <c r="G26" s="4">
         <v>74237</v>
       </c>
       <c r="H26" s="4">
         <v>76402</v>
       </c>
       <c r="I26" s="4">
         <v>75449</v>
       </c>
@@ -15946,54 +16012,57 @@
       </c>
       <c r="HG26" s="4">
         <v>95263</v>
       </c>
       <c r="HH26" s="4">
         <v>95435</v>
       </c>
       <c r="HI26" s="4">
         <v>95032</v>
       </c>
       <c r="HJ26" s="4">
         <v>94593</v>
       </c>
       <c r="HK26" s="4">
         <v>94778</v>
       </c>
       <c r="HL26" s="4">
         <v>94888</v>
       </c>
       <c r="HM26" s="4">
         <v>94822</v>
       </c>
       <c r="HN26" s="4">
         <v>94742</v>
       </c>
+      <c r="HO26" s="4">
+        <v>94679</v>
+      </c>
     </row>
-    <row r="27" spans="1:223">
+    <row r="27" spans="1:224">
       <c r="A27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B27" s="4">
         <v>41503</v>
       </c>
       <c r="C27" s="4">
         <v>41555</v>
       </c>
       <c r="D27" s="4">
         <v>41550</v>
       </c>
       <c r="E27" s="4">
         <v>41818</v>
       </c>
       <c r="F27" s="4">
         <v>41646</v>
       </c>
       <c r="G27" s="4">
         <v>41681</v>
       </c>
       <c r="H27" s="4">
         <v>42814</v>
       </c>
       <c r="I27" s="4">
         <v>41938</v>
       </c>
@@ -16614,54 +16683,57 @@
       </c>
       <c r="HG27" s="4">
         <v>45366</v>
       </c>
       <c r="HH27" s="4">
         <v>45233</v>
       </c>
       <c r="HI27" s="4">
         <v>45198</v>
       </c>
       <c r="HJ27" s="4">
         <v>44842</v>
       </c>
       <c r="HK27" s="4">
         <v>44904</v>
       </c>
       <c r="HL27" s="4">
         <v>44793</v>
       </c>
       <c r="HM27" s="4">
         <v>44788</v>
       </c>
       <c r="HN27" s="4">
         <v>44710</v>
       </c>
+      <c r="HO27" s="4">
+        <v>44438</v>
+      </c>
     </row>
-    <row r="28" spans="1:223">
+    <row r="28" spans="1:224">
       <c r="A28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B28" s="4">
         <v>64123</v>
       </c>
       <c r="C28" s="4">
         <v>64270</v>
       </c>
       <c r="D28" s="4">
         <v>64768</v>
       </c>
       <c r="E28" s="4">
         <v>64728</v>
       </c>
       <c r="F28" s="4">
         <v>64488</v>
       </c>
       <c r="G28" s="4">
         <v>64952</v>
       </c>
       <c r="H28" s="4">
         <v>66083</v>
       </c>
       <c r="I28" s="4">
         <v>65588</v>
       </c>
@@ -17282,54 +17354,57 @@
       </c>
       <c r="HG28" s="4">
         <v>56810</v>
       </c>
       <c r="HH28" s="4">
         <v>56712</v>
       </c>
       <c r="HI28" s="4">
         <v>55934</v>
       </c>
       <c r="HJ28" s="4">
         <v>55309</v>
       </c>
       <c r="HK28" s="4">
         <v>55495</v>
       </c>
       <c r="HL28" s="4">
         <v>55693</v>
       </c>
       <c r="HM28" s="4">
         <v>55738</v>
       </c>
       <c r="HN28" s="4">
         <v>55494</v>
       </c>
+      <c r="HO28" s="4">
+        <v>55644</v>
+      </c>
     </row>
-    <row r="29" spans="1:223">
+    <row r="29" spans="1:224">
       <c r="A29" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B29" s="4">
         <v>39942</v>
       </c>
       <c r="C29" s="4">
         <v>40119</v>
       </c>
       <c r="D29" s="4">
         <v>40170</v>
       </c>
       <c r="E29" s="4">
         <v>40329</v>
       </c>
       <c r="F29" s="4">
         <v>40390</v>
       </c>
       <c r="G29" s="4">
         <v>40817</v>
       </c>
       <c r="H29" s="4">
         <v>42238</v>
       </c>
       <c r="I29" s="4">
         <v>41159</v>
       </c>
@@ -17950,54 +18025,57 @@
       </c>
       <c r="HG29" s="4">
         <v>49706</v>
       </c>
       <c r="HH29" s="4">
         <v>49320</v>
       </c>
       <c r="HI29" s="4">
         <v>48868</v>
       </c>
       <c r="HJ29" s="4">
         <v>48753</v>
       </c>
       <c r="HK29" s="4">
         <v>49003</v>
       </c>
       <c r="HL29" s="4">
         <v>49375</v>
       </c>
       <c r="HM29" s="4">
         <v>49630</v>
       </c>
       <c r="HN29" s="4">
         <v>49656</v>
       </c>
+      <c r="HO29" s="4">
+        <v>49608</v>
+      </c>
     </row>
-    <row r="30" spans="1:223">
+    <row r="30" spans="1:224">
       <c r="A30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B30" s="4">
         <v>202400</v>
       </c>
       <c r="C30" s="4">
         <v>213260</v>
       </c>
       <c r="D30" s="4">
         <v>238181</v>
       </c>
       <c r="E30" s="4">
         <v>253894</v>
       </c>
       <c r="F30" s="4">
         <v>256194</v>
       </c>
       <c r="G30" s="4">
         <v>258616</v>
       </c>
       <c r="H30" s="4">
         <v>265211</v>
       </c>
       <c r="I30" s="4">
         <v>262752</v>
       </c>
@@ -18618,54 +18696,57 @@
       </c>
       <c r="HG30" s="4">
         <v>289612</v>
       </c>
       <c r="HH30" s="4">
         <v>281966</v>
       </c>
       <c r="HI30" s="4">
         <v>245985</v>
       </c>
       <c r="HJ30" s="4">
         <v>233610</v>
       </c>
       <c r="HK30" s="4">
         <v>247285</v>
       </c>
       <c r="HL30" s="4">
         <v>273402</v>
       </c>
       <c r="HM30" s="4">
         <v>281244</v>
       </c>
       <c r="HN30" s="4">
         <v>281979</v>
       </c>
+      <c r="HO30" s="4">
+        <v>283824</v>
+      </c>
     </row>
-    <row r="31" spans="1:223">
+    <row r="31" spans="1:224">
       <c r="A31" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B31" s="4">
         <v>2344933</v>
       </c>
       <c r="C31" s="4">
         <v>2353910</v>
       </c>
       <c r="D31" s="4">
         <v>2359606</v>
       </c>
       <c r="E31" s="4">
         <v>2336352</v>
       </c>
       <c r="F31" s="4">
         <v>2353842</v>
       </c>
       <c r="G31" s="4">
         <v>2383925</v>
       </c>
       <c r="H31" s="4">
         <v>2425753</v>
       </c>
       <c r="I31" s="4">
         <v>2397677</v>
       </c>
@@ -19286,54 +19367,57 @@
       </c>
       <c r="HG31" s="4">
         <v>2917606</v>
       </c>
       <c r="HH31" s="4">
         <v>2915225</v>
       </c>
       <c r="HI31" s="4">
         <v>2945424</v>
       </c>
       <c r="HJ31" s="4">
         <v>2932227</v>
       </c>
       <c r="HK31" s="4">
         <v>2941358</v>
       </c>
       <c r="HL31" s="4">
         <v>2944498</v>
       </c>
       <c r="HM31" s="4">
         <v>2910266</v>
       </c>
       <c r="HN31" s="4">
         <v>2934953</v>
       </c>
+      <c r="HO31" s="4">
+        <v>2966094</v>
+      </c>
     </row>
-    <row r="32" spans="1:223">
+    <row r="32" spans="1:224">
       <c r="A32" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B32" s="4">
         <v>481649</v>
       </c>
       <c r="C32" s="4">
         <v>483146</v>
       </c>
       <c r="D32" s="4">
         <v>486177</v>
       </c>
       <c r="E32" s="4">
         <v>486359</v>
       </c>
       <c r="F32" s="4">
         <v>486109</v>
       </c>
       <c r="G32" s="4">
         <v>488019</v>
       </c>
       <c r="H32" s="4">
         <v>497970</v>
       </c>
       <c r="I32" s="4">
         <v>494338</v>
       </c>
@@ -19954,54 +20038,57 @@
       </c>
       <c r="HG32" s="4">
         <v>535035</v>
       </c>
       <c r="HH32" s="4">
         <v>535616</v>
       </c>
       <c r="HI32" s="4">
         <v>532612</v>
       </c>
       <c r="HJ32" s="4">
         <v>528266</v>
       </c>
       <c r="HK32" s="4">
         <v>530801</v>
       </c>
       <c r="HL32" s="4">
         <v>532569</v>
       </c>
       <c r="HM32" s="4">
         <v>530304</v>
       </c>
       <c r="HN32" s="4">
         <v>530802</v>
       </c>
+      <c r="HO32" s="4">
+        <v>532133</v>
+      </c>
     </row>
-    <row r="33" spans="1:223">
+    <row r="33" spans="1:224">
       <c r="A33" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B33" s="4">
         <v>193620</v>
       </c>
       <c r="C33" s="4">
         <v>194893</v>
       </c>
       <c r="D33" s="4">
         <v>195677</v>
       </c>
       <c r="E33" s="4">
         <v>192125</v>
       </c>
       <c r="F33" s="4">
         <v>191599</v>
       </c>
       <c r="G33" s="4">
         <v>193322</v>
       </c>
       <c r="H33" s="4">
         <v>195590</v>
       </c>
       <c r="I33" s="4">
         <v>193232</v>
       </c>
@@ -20622,54 +20709,57 @@
       </c>
       <c r="HG33" s="4">
         <v>209676</v>
       </c>
       <c r="HH33" s="4">
         <v>210874</v>
       </c>
       <c r="HI33" s="4">
         <v>214118</v>
       </c>
       <c r="HJ33" s="4">
         <v>213058</v>
       </c>
       <c r="HK33" s="4">
         <v>212326</v>
       </c>
       <c r="HL33" s="4">
         <v>212957</v>
       </c>
       <c r="HM33" s="4">
         <v>207465</v>
       </c>
       <c r="HN33" s="4">
         <v>207563</v>
       </c>
+      <c r="HO33" s="4">
+        <v>209880</v>
+      </c>
     </row>
-    <row r="34" spans="1:223">
+    <row r="34" spans="1:224">
       <c r="A34" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B34" s="4">
         <v>188321</v>
       </c>
       <c r="C34" s="4">
         <v>188636</v>
       </c>
       <c r="D34" s="4">
         <v>179953</v>
       </c>
       <c r="E34" s="4">
         <v>153476</v>
       </c>
       <c r="F34" s="4">
         <v>168136</v>
       </c>
       <c r="G34" s="4">
         <v>185823</v>
       </c>
       <c r="H34" s="4">
         <v>196771</v>
       </c>
       <c r="I34" s="4">
         <v>192706</v>
       </c>
@@ -21290,54 +21380,57 @@
       </c>
       <c r="HG34" s="4">
         <v>205678</v>
       </c>
       <c r="HH34" s="4">
         <v>203717</v>
       </c>
       <c r="HI34" s="4">
         <v>247969</v>
       </c>
       <c r="HJ34" s="4">
         <v>245275</v>
       </c>
       <c r="HK34" s="4">
         <v>245920</v>
       </c>
       <c r="HL34" s="4">
         <v>230899</v>
       </c>
       <c r="HM34" s="4">
         <v>202642</v>
       </c>
       <c r="HN34" s="4">
         <v>223932</v>
       </c>
+      <c r="HO34" s="4">
+        <v>245819</v>
+      </c>
     </row>
-    <row r="35" spans="1:223">
+    <row r="35" spans="1:224">
       <c r="A35" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B35" s="4">
         <v>69673</v>
       </c>
       <c r="C35" s="4">
         <v>70204</v>
       </c>
       <c r="D35" s="4">
         <v>70469</v>
       </c>
       <c r="E35" s="4">
         <v>70787</v>
       </c>
       <c r="F35" s="4">
         <v>70716</v>
       </c>
       <c r="G35" s="4">
         <v>70677</v>
       </c>
       <c r="H35" s="4">
         <v>72534</v>
       </c>
       <c r="I35" s="4">
         <v>71865</v>
       </c>
@@ -21958,54 +22051,57 @@
       </c>
       <c r="HG35" s="4">
         <v>122961</v>
       </c>
       <c r="HH35" s="4">
         <v>122888</v>
       </c>
       <c r="HI35" s="4">
         <v>121683</v>
       </c>
       <c r="HJ35" s="4">
         <v>121587</v>
       </c>
       <c r="HK35" s="4">
         <v>121803</v>
       </c>
       <c r="HL35" s="4">
         <v>122346</v>
       </c>
       <c r="HM35" s="4">
         <v>123277</v>
       </c>
       <c r="HN35" s="4">
         <v>123234</v>
       </c>
+      <c r="HO35" s="4">
+        <v>123041</v>
+      </c>
     </row>
-    <row r="36" spans="1:223">
+    <row r="36" spans="1:224">
       <c r="A36" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B36" s="4">
         <v>26409</v>
       </c>
       <c r="C36" s="4">
         <v>26665</v>
       </c>
       <c r="D36" s="4">
         <v>26920</v>
       </c>
       <c r="E36" s="4">
         <v>26996</v>
       </c>
       <c r="F36" s="4">
         <v>27012</v>
       </c>
       <c r="G36" s="4">
         <v>27224</v>
       </c>
       <c r="H36" s="4">
         <v>27933</v>
       </c>
       <c r="I36" s="4">
         <v>27751</v>
       </c>
@@ -22626,54 +22722,57 @@
       </c>
       <c r="HG36" s="4">
         <v>70302</v>
       </c>
       <c r="HH36" s="4">
         <v>70374</v>
       </c>
       <c r="HI36" s="4">
         <v>70062</v>
       </c>
       <c r="HJ36" s="4">
         <v>69975</v>
       </c>
       <c r="HK36" s="4">
         <v>70075</v>
       </c>
       <c r="HL36" s="4">
         <v>70391</v>
       </c>
       <c r="HM36" s="4">
         <v>70617</v>
       </c>
       <c r="HN36" s="4">
         <v>70691</v>
       </c>
+      <c r="HO36" s="4">
+        <v>70408</v>
+      </c>
     </row>
-    <row r="37" spans="1:223">
+    <row r="37" spans="1:224">
       <c r="A37" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B37" s="4">
         <v>11503</v>
       </c>
       <c r="C37" s="4">
         <v>11524</v>
       </c>
       <c r="D37" s="4">
         <v>11550</v>
       </c>
       <c r="E37" s="4">
         <v>11615</v>
       </c>
       <c r="F37" s="4">
         <v>11616</v>
       </c>
       <c r="G37" s="4">
         <v>11636</v>
       </c>
       <c r="H37" s="4">
         <v>11998</v>
       </c>
       <c r="I37" s="4">
         <v>11798</v>
       </c>
@@ -23294,54 +23393,57 @@
       </c>
       <c r="HG37" s="4">
         <v>16060</v>
       </c>
       <c r="HH37" s="4">
         <v>16203</v>
       </c>
       <c r="HI37" s="4">
         <v>16069</v>
       </c>
       <c r="HJ37" s="4">
         <v>16108</v>
       </c>
       <c r="HK37" s="4">
         <v>16052</v>
       </c>
       <c r="HL37" s="4">
         <v>16044</v>
       </c>
       <c r="HM37" s="4">
         <v>16622</v>
       </c>
       <c r="HN37" s="4">
         <v>16553</v>
       </c>
+      <c r="HO37" s="4">
+        <v>16643</v>
+      </c>
     </row>
-    <row r="38" spans="1:223">
+    <row r="38" spans="1:224">
       <c r="A38" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B38" s="4">
         <v>119405</v>
       </c>
       <c r="C38" s="4">
         <v>119670</v>
       </c>
       <c r="D38" s="4">
         <v>119991</v>
       </c>
       <c r="E38" s="4">
         <v>119446</v>
       </c>
       <c r="F38" s="4">
         <v>119541</v>
       </c>
       <c r="G38" s="4">
         <v>119848</v>
       </c>
       <c r="H38" s="4">
         <v>123102</v>
       </c>
       <c r="I38" s="4">
         <v>122006</v>
       </c>
@@ -23962,54 +24064,57 @@
       </c>
       <c r="HG38" s="4">
         <v>113173</v>
       </c>
       <c r="HH38" s="4">
         <v>113184</v>
       </c>
       <c r="HI38" s="4">
         <v>112861</v>
       </c>
       <c r="HJ38" s="4">
         <v>112793</v>
       </c>
       <c r="HK38" s="4">
         <v>112988</v>
       </c>
       <c r="HL38" s="4">
         <v>113196</v>
       </c>
       <c r="HM38" s="4">
         <v>113419</v>
       </c>
       <c r="HN38" s="4">
         <v>113215</v>
       </c>
+      <c r="HO38" s="4">
+        <v>113052</v>
+      </c>
     </row>
-    <row r="39" spans="1:223">
+    <row r="39" spans="1:224">
       <c r="A39" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B39" s="4">
         <v>340258</v>
       </c>
       <c r="C39" s="4">
         <v>343303</v>
       </c>
       <c r="D39" s="4">
         <v>348184</v>
       </c>
       <c r="E39" s="4">
         <v>354220</v>
       </c>
       <c r="F39" s="4">
         <v>356421</v>
       </c>
       <c r="G39" s="4">
         <v>364615</v>
       </c>
       <c r="H39" s="4">
         <v>373036</v>
       </c>
       <c r="I39" s="4">
         <v>367405</v>
       </c>
@@ -24630,54 +24735,57 @@
       </c>
       <c r="HG39" s="4">
         <v>489893</v>
       </c>
       <c r="HH39" s="4">
         <v>487020</v>
       </c>
       <c r="HI39" s="4">
         <v>471895</v>
       </c>
       <c r="HJ39" s="4">
         <v>471590</v>
       </c>
       <c r="HK39" s="4">
         <v>475939</v>
       </c>
       <c r="HL39" s="4">
         <v>484117</v>
       </c>
       <c r="HM39" s="4">
         <v>486030</v>
       </c>
       <c r="HN39" s="4">
         <v>489020</v>
       </c>
+      <c r="HO39" s="4">
+        <v>495779</v>
+      </c>
     </row>
-    <row r="40" spans="1:223">
+    <row r="40" spans="1:224">
       <c r="A40" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B40" s="4">
         <v>134004</v>
       </c>
       <c r="C40" s="4">
         <v>135115</v>
       </c>
       <c r="D40" s="4">
         <v>135945</v>
       </c>
       <c r="E40" s="4">
         <v>137568</v>
       </c>
       <c r="F40" s="4">
         <v>138514</v>
       </c>
       <c r="G40" s="4">
         <v>140458</v>
       </c>
       <c r="H40" s="4">
         <v>145445</v>
       </c>
       <c r="I40" s="4">
         <v>143872</v>
       </c>
@@ -25298,54 +25406,57 @@
       </c>
       <c r="HG40" s="4">
         <v>219920</v>
       </c>
       <c r="HH40" s="4">
         <v>221101</v>
       </c>
       <c r="HI40" s="4">
         <v>219333</v>
       </c>
       <c r="HJ40" s="4">
         <v>217391</v>
       </c>
       <c r="HK40" s="4">
         <v>217781</v>
       </c>
       <c r="HL40" s="4">
         <v>218623</v>
       </c>
       <c r="HM40" s="4">
         <v>218380</v>
       </c>
       <c r="HN40" s="4">
         <v>219044</v>
       </c>
+      <c r="HO40" s="4">
+        <v>219240</v>
+      </c>
     </row>
-    <row r="41" spans="1:223">
+    <row r="41" spans="1:224">
       <c r="A41" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B41" s="4">
         <v>43048</v>
       </c>
       <c r="C41" s="4">
         <v>43289</v>
       </c>
       <c r="D41" s="4">
         <v>43105</v>
       </c>
       <c r="E41" s="4">
         <v>43062</v>
       </c>
       <c r="F41" s="4">
         <v>42894</v>
       </c>
       <c r="G41" s="4">
         <v>43141</v>
       </c>
       <c r="H41" s="4">
         <v>43791</v>
       </c>
       <c r="I41" s="4">
         <v>43507</v>
       </c>
@@ -25966,54 +26077,57 @@
       </c>
       <c r="HG41" s="4">
         <v>47268</v>
       </c>
       <c r="HH41" s="4">
         <v>47074</v>
       </c>
       <c r="HI41" s="4">
         <v>46602</v>
       </c>
       <c r="HJ41" s="4">
         <v>46607</v>
       </c>
       <c r="HK41" s="4">
         <v>47101</v>
       </c>
       <c r="HL41" s="4">
         <v>47471</v>
       </c>
       <c r="HM41" s="4">
         <v>47511</v>
       </c>
       <c r="HN41" s="4">
         <v>48127</v>
       </c>
+      <c r="HO41" s="4">
+        <v>48594</v>
+      </c>
     </row>
-    <row r="42" spans="1:223">
+    <row r="42" spans="1:224">
       <c r="A42" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B42" s="4">
         <v>34347</v>
       </c>
       <c r="C42" s="4">
         <v>34518</v>
       </c>
       <c r="D42" s="4">
         <v>34179</v>
       </c>
       <c r="E42" s="4">
         <v>34249</v>
       </c>
       <c r="F42" s="4">
         <v>34319</v>
       </c>
       <c r="G42" s="4">
         <v>34866</v>
       </c>
       <c r="H42" s="4">
         <v>35906</v>
       </c>
       <c r="I42" s="4">
         <v>35935</v>
       </c>
@@ -26634,54 +26748,57 @@
       </c>
       <c r="HG42" s="4">
         <v>49436</v>
       </c>
       <c r="HH42" s="4">
         <v>49519</v>
       </c>
       <c r="HI42" s="4">
         <v>49305</v>
       </c>
       <c r="HJ42" s="4">
         <v>49235</v>
       </c>
       <c r="HK42" s="4">
         <v>49554</v>
       </c>
       <c r="HL42" s="4">
         <v>49628</v>
       </c>
       <c r="HM42" s="4">
         <v>49665</v>
       </c>
       <c r="HN42" s="4">
         <v>49687</v>
       </c>
+      <c r="HO42" s="4">
+        <v>49597</v>
+      </c>
     </row>
-    <row r="43" spans="1:223">
+    <row r="43" spans="1:224">
       <c r="A43" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B43" s="4">
         <v>28040</v>
       </c>
       <c r="C43" s="4">
         <v>28235</v>
       </c>
       <c r="D43" s="4">
         <v>28605</v>
       </c>
       <c r="E43" s="4">
         <v>28658</v>
       </c>
       <c r="F43" s="4">
         <v>28796</v>
       </c>
       <c r="G43" s="4">
         <v>28986</v>
       </c>
       <c r="H43" s="4">
         <v>30082</v>
       </c>
       <c r="I43" s="4">
         <v>29843</v>
       </c>
@@ -27302,54 +27419,57 @@
       </c>
       <c r="HG43" s="4">
         <v>66074</v>
       </c>
       <c r="HH43" s="4">
         <v>67287</v>
       </c>
       <c r="HI43" s="4">
         <v>67206</v>
       </c>
       <c r="HJ43" s="4">
         <v>66499</v>
       </c>
       <c r="HK43" s="4">
         <v>66657</v>
       </c>
       <c r="HL43" s="4">
         <v>66781</v>
       </c>
       <c r="HM43" s="4">
         <v>66536</v>
       </c>
       <c r="HN43" s="4">
         <v>66808</v>
       </c>
+      <c r="HO43" s="4">
+        <v>67009</v>
+      </c>
     </row>
-    <row r="44" spans="1:223">
+    <row r="44" spans="1:224">
       <c r="A44" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B44" s="4">
         <v>39559</v>
       </c>
       <c r="C44" s="4">
         <v>40003</v>
       </c>
       <c r="D44" s="4">
         <v>40535</v>
       </c>
       <c r="E44" s="4">
         <v>40909</v>
       </c>
       <c r="F44" s="4">
         <v>41327</v>
       </c>
       <c r="G44" s="4">
         <v>42143</v>
       </c>
       <c r="H44" s="4">
         <v>44386</v>
       </c>
       <c r="I44" s="4">
         <v>43648</v>
       </c>
@@ -27970,54 +28090,57 @@
       </c>
       <c r="HG44" s="4">
         <v>53438</v>
       </c>
       <c r="HH44" s="4">
         <v>53279</v>
       </c>
       <c r="HI44" s="4">
         <v>52491</v>
       </c>
       <c r="HJ44" s="4">
         <v>51964</v>
       </c>
       <c r="HK44" s="4">
         <v>52453</v>
       </c>
       <c r="HL44" s="4">
         <v>52866</v>
       </c>
       <c r="HM44" s="4">
         <v>53044</v>
       </c>
       <c r="HN44" s="4">
         <v>53097</v>
       </c>
+      <c r="HO44" s="4">
+        <v>53177</v>
+      </c>
     </row>
-    <row r="45" spans="1:223">
+    <row r="45" spans="1:224">
       <c r="A45" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B45" s="4">
         <v>9396</v>
       </c>
       <c r="C45" s="4">
         <v>9534</v>
       </c>
       <c r="D45" s="4">
         <v>9617</v>
       </c>
       <c r="E45" s="4">
         <v>10606</v>
       </c>
       <c r="F45" s="4">
         <v>10662</v>
       </c>
       <c r="G45" s="4">
         <v>10747</v>
       </c>
       <c r="H45" s="4">
         <v>11074</v>
       </c>
       <c r="I45" s="4">
         <v>10947</v>
       </c>
@@ -28638,54 +28761,57 @@
       </c>
       <c r="HG45" s="4">
         <v>20863</v>
       </c>
       <c r="HH45" s="4">
         <v>20871</v>
       </c>
       <c r="HI45" s="4">
         <v>20713</v>
       </c>
       <c r="HJ45" s="4">
         <v>20540</v>
       </c>
       <c r="HK45" s="4">
         <v>20595</v>
       </c>
       <c r="HL45" s="4">
         <v>20676</v>
       </c>
       <c r="HM45" s="4">
         <v>20655</v>
       </c>
       <c r="HN45" s="4">
         <v>21024</v>
       </c>
+      <c r="HO45" s="4">
+        <v>20980</v>
+      </c>
     </row>
-    <row r="46" spans="1:223">
+    <row r="46" spans="1:224">
       <c r="A46" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B46" s="4">
         <v>17143</v>
       </c>
       <c r="C46" s="4">
         <v>17224</v>
       </c>
       <c r="D46" s="4">
         <v>17412</v>
       </c>
       <c r="E46" s="4">
         <v>17513</v>
       </c>
       <c r="F46" s="4">
         <v>17821</v>
       </c>
       <c r="G46" s="4">
         <v>18072</v>
       </c>
       <c r="H46" s="4">
         <v>18245</v>
       </c>
       <c r="I46" s="4">
         <v>17859</v>
       </c>
@@ -29306,54 +29432,57 @@
       </c>
       <c r="HG46" s="4">
         <v>20344</v>
       </c>
       <c r="HH46" s="4">
         <v>20250</v>
       </c>
       <c r="HI46" s="4">
         <v>19916</v>
       </c>
       <c r="HJ46" s="4">
         <v>19625</v>
       </c>
       <c r="HK46" s="4">
         <v>19125</v>
       </c>
       <c r="HL46" s="4">
         <v>19263</v>
       </c>
       <c r="HM46" s="4">
         <v>19099</v>
       </c>
       <c r="HN46" s="4">
         <v>19069</v>
       </c>
+      <c r="HO46" s="4">
+        <v>19075</v>
+      </c>
     </row>
-    <row r="47" spans="1:223">
+    <row r="47" spans="1:224">
       <c r="A47" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B47" s="4">
         <v>4284</v>
       </c>
       <c r="C47" s="4">
         <v>4367</v>
       </c>
       <c r="D47" s="4">
         <v>4362</v>
       </c>
       <c r="E47" s="4">
         <v>4393</v>
       </c>
       <c r="F47" s="4">
         <v>4347</v>
       </c>
       <c r="G47" s="4">
         <v>4395</v>
       </c>
       <c r="H47" s="4">
         <v>4485</v>
       </c>
       <c r="I47" s="4">
         <v>4376</v>
       </c>
@@ -29974,54 +30103,57 @@
       </c>
       <c r="HG47" s="4">
         <v>6058</v>
       </c>
       <c r="HH47" s="4">
         <v>6088</v>
       </c>
       <c r="HI47" s="4">
         <v>5906</v>
       </c>
       <c r="HJ47" s="4">
         <v>5758</v>
       </c>
       <c r="HK47" s="4">
         <v>5646</v>
       </c>
       <c r="HL47" s="4">
         <v>5629</v>
       </c>
       <c r="HM47" s="4">
         <v>5583</v>
       </c>
       <c r="HN47" s="4">
         <v>5558</v>
       </c>
+      <c r="HO47" s="4">
+        <v>5589</v>
+      </c>
     </row>
-    <row r="48" spans="1:223">
+    <row r="48" spans="1:224">
       <c r="A48" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B48" s="4">
         <v>1235</v>
       </c>
       <c r="C48" s="4">
         <v>1234</v>
       </c>
       <c r="D48" s="4">
         <v>1235</v>
       </c>
       <c r="E48" s="4">
         <v>1240</v>
       </c>
       <c r="F48" s="4">
         <v>1242</v>
       </c>
       <c r="G48" s="4">
         <v>1249</v>
       </c>
       <c r="H48" s="4">
         <v>1267</v>
       </c>
       <c r="I48" s="4">
         <v>1264</v>
       </c>
@@ -30642,54 +30774,57 @@
       </c>
       <c r="HG48" s="4">
         <v>3707</v>
       </c>
       <c r="HH48" s="4">
         <v>3807</v>
       </c>
       <c r="HI48" s="4">
         <v>3796</v>
       </c>
       <c r="HJ48" s="4">
         <v>3770</v>
       </c>
       <c r="HK48" s="4">
         <v>3751</v>
       </c>
       <c r="HL48" s="4">
         <v>3780</v>
       </c>
       <c r="HM48" s="4">
         <v>3798</v>
       </c>
       <c r="HN48" s="4">
         <v>3801</v>
       </c>
+      <c r="HO48" s="4">
+        <v>3813</v>
+      </c>
     </row>
-    <row r="49" spans="1:223">
+    <row r="49" spans="1:224">
       <c r="A49" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B49" s="4">
         <v>7715</v>
       </c>
       <c r="C49" s="4">
         <v>7746</v>
       </c>
       <c r="D49" s="4">
         <v>7710</v>
       </c>
       <c r="E49" s="4">
         <v>7616</v>
       </c>
       <c r="F49" s="4">
         <v>7688</v>
       </c>
       <c r="G49" s="4">
         <v>7843</v>
       </c>
       <c r="H49" s="4">
         <v>8032</v>
       </c>
       <c r="I49" s="4">
         <v>7945</v>
       </c>
@@ -31310,54 +31445,57 @@
       </c>
       <c r="HG49" s="4">
         <v>10330</v>
       </c>
       <c r="HH49" s="4">
         <v>10421</v>
       </c>
       <c r="HI49" s="4">
         <v>10832</v>
       </c>
       <c r="HJ49" s="4">
         <v>10648</v>
       </c>
       <c r="HK49" s="4">
         <v>10723</v>
       </c>
       <c r="HL49" s="4">
         <v>10635</v>
       </c>
       <c r="HM49" s="4">
         <v>10136</v>
       </c>
       <c r="HN49" s="4">
         <v>10161</v>
       </c>
+      <c r="HO49" s="4">
+        <v>10257</v>
+      </c>
     </row>
-    <row r="50" spans="1:223">
+    <row r="50" spans="1:224">
       <c r="A50" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B50" s="4">
         <v>71348</v>
       </c>
       <c r="C50" s="4">
         <v>72436</v>
       </c>
       <c r="D50" s="4">
         <v>74426</v>
       </c>
       <c r="E50" s="4">
         <v>77266</v>
       </c>
       <c r="F50" s="4">
         <v>77599</v>
       </c>
       <c r="G50" s="4">
         <v>81702</v>
       </c>
       <c r="H50" s="4">
         <v>83898</v>
       </c>
       <c r="I50" s="4">
         <v>81612</v>
       </c>
@@ -31978,54 +32116,57 @@
       </c>
       <c r="HG50" s="4">
         <v>80122</v>
       </c>
       <c r="HH50" s="4">
         <v>77251</v>
       </c>
       <c r="HI50" s="4">
         <v>67385</v>
       </c>
       <c r="HJ50" s="4">
         <v>69717</v>
       </c>
       <c r="HK50" s="4">
         <v>71283</v>
       </c>
       <c r="HL50" s="4">
         <v>74606</v>
       </c>
       <c r="HM50" s="4">
         <v>76160</v>
       </c>
       <c r="HN50" s="4">
         <v>77378</v>
       </c>
+      <c r="HO50" s="4">
+        <v>81543</v>
+      </c>
     </row>
-    <row r="51" spans="1:223">
+    <row r="51" spans="1:224">
       <c r="A51" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B51" s="4">
         <v>84143</v>
       </c>
       <c r="C51" s="4">
         <v>84717</v>
       </c>
       <c r="D51" s="4">
         <v>86998</v>
       </c>
       <c r="E51" s="4">
         <v>88708</v>
       </c>
       <c r="F51" s="4">
         <v>89726</v>
       </c>
       <c r="G51" s="4">
         <v>91471</v>
       </c>
       <c r="H51" s="4">
         <v>91870</v>
       </c>
       <c r="I51" s="4">
         <v>90469</v>
       </c>
@@ -32646,54 +32787,57 @@
       </c>
       <c r="HG51" s="4">
         <v>132253</v>
       </c>
       <c r="HH51" s="4">
         <v>131173</v>
       </c>
       <c r="HI51" s="4">
         <v>127743</v>
       </c>
       <c r="HJ51" s="4">
         <v>127227</v>
       </c>
       <c r="HK51" s="4">
         <v>129051</v>
       </c>
       <c r="HL51" s="4">
         <v>132782</v>
       </c>
       <c r="HM51" s="4">
         <v>133843</v>
       </c>
       <c r="HN51" s="4">
         <v>134310</v>
       </c>
+      <c r="HO51" s="4">
+        <v>136145</v>
+      </c>
     </row>
-    <row r="52" spans="1:223">
+    <row r="52" spans="1:224">
       <c r="A52" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B52" s="4">
         <v>813575</v>
       </c>
       <c r="C52" s="4">
         <v>815409</v>
       </c>
       <c r="D52" s="4">
         <v>818874</v>
       </c>
       <c r="E52" s="4">
         <v>818508</v>
       </c>
       <c r="F52" s="4">
         <v>819339</v>
       </c>
       <c r="G52" s="4">
         <v>819007</v>
       </c>
       <c r="H52" s="4">
         <v>822233</v>
       </c>
       <c r="I52" s="4">
         <v>813292</v>
       </c>
@@ -33314,54 +33458,57 @@
       </c>
       <c r="HG52" s="4">
         <v>1082837</v>
       </c>
       <c r="HH52" s="4">
         <v>1084601</v>
       </c>
       <c r="HI52" s="4">
         <v>1088180</v>
       </c>
       <c r="HJ52" s="4">
         <v>1082464</v>
       </c>
       <c r="HK52" s="4">
         <v>1083946</v>
       </c>
       <c r="HL52" s="4">
         <v>1088396</v>
       </c>
       <c r="HM52" s="4">
         <v>1086272</v>
       </c>
       <c r="HN52" s="4">
         <v>1085906</v>
       </c>
+      <c r="HO52" s="4">
+        <v>1083799</v>
+      </c>
     </row>
-    <row r="53" spans="1:223">
+    <row r="53" spans="1:224">
       <c r="A53" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B53" s="4">
         <v>138432</v>
       </c>
       <c r="C53" s="4">
         <v>138649</v>
       </c>
       <c r="D53" s="4">
         <v>140281</v>
       </c>
       <c r="E53" s="4">
         <v>141431</v>
       </c>
       <c r="F53" s="4">
         <v>141981</v>
       </c>
       <c r="G53" s="4">
         <v>142614</v>
       </c>
       <c r="H53" s="4">
         <v>144517</v>
       </c>
       <c r="I53" s="4">
         <v>142833</v>
       </c>
@@ -33982,74 +34129,77 @@
       </c>
       <c r="HG53" s="4">
         <v>158353</v>
       </c>
       <c r="HH53" s="4">
         <v>157325</v>
       </c>
       <c r="HI53" s="4">
         <v>156106</v>
       </c>
       <c r="HJ53" s="4">
         <v>157194</v>
       </c>
       <c r="HK53" s="4">
         <v>157635</v>
       </c>
       <c r="HL53" s="4">
         <v>160018</v>
       </c>
       <c r="HM53" s="4">
         <v>160857</v>
       </c>
       <c r="HN53" s="4">
         <v>161281</v>
       </c>
+      <c r="HO53" s="4">
+        <v>162591</v>
+      </c>
     </row>
-    <row r="55" spans="1:223">
+    <row r="55" spans="1:224">
       <c r="A55" s="5" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>274</v>
+      </c>
+      <c r="HP55" s="5" t="s">
+        <v>274</v>
       </c>
     </row>
-    <row r="56" spans="1:223">
+    <row r="56" spans="1:224">
       <c r="A56" s="5" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>275</v>
+      </c>
+      <c r="HP56" s="5" t="s">
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:HN1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A56:HN56"/>
+    <mergeCell ref="A1:HO1"/>
+    <mergeCell ref="A2:HO2"/>
+    <mergeCell ref="A4:HO4"/>
+    <mergeCell ref="A55:HO55"/>
+    <mergeCell ref="A56:HO56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Monatsdaten</vt:lpstr>