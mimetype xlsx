--- v2 (2026-07-24)
+++ v3 (2026-09-05)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monatsdaten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
   <si>
     <t>Aktivbeschäftigte nach Wirtschaftsklassen (Monat)</t>
   </si>
   <si>
-    <t>Österreich, Zeitreihe 2008-01-31-2026-06-30</t>
+    <t>Österreich, Zeitreihe 2008-01-31-2026-07-31</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Wirtschaftsklassen 2025</t>
   </si>
   <si>
     <t>2008-01-31</t>
   </si>
   <si>
     <t>2008-02-29</t>
   </si>
   <si>
     <t>2008-03-31</t>
   </si>
   <si>
     <t>2008-04-30</t>
   </si>
   <si>
     <t>2008-05-31</t>
   </si>
   <si>
     <t>2008-06-30</t>
   </si>
@@ -692,50 +692,53 @@
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>A PRIMÄRSEKTOR</t>
   </si>
   <si>
     <t>B-F PRODUKTIONSSEKTOR</t>
   </si>
   <si>
     <t>B Bergbau und Gewinnung von Steinen und Erden</t>
   </si>
   <si>
     <t>C Herstellung von Waren</t>
   </si>
   <si>
     <t>… Technologiebereich (20, 21, 26-30)</t>
   </si>
   <si>
     <t>… 10-12 Nahrungs-, Futtermittel-, Getränkeherstellung u. Tabakverarb.</t>
   </si>
   <si>
     <t>… 13-14 Textilien und Bekleidung</t>
   </si>
   <si>
     <t>… 15 Leder, Lederwaren und Schuhe</t>
@@ -788,54 +791,54 @@
   <si>
     <t>F Bauwesen</t>
   </si>
   <si>
     <t>G-V DIENSTLEISTUNGSSEKTOR</t>
   </si>
   <si>
     <t>G Handel</t>
   </si>
   <si>
     <t>H Verkehr und Lagerei</t>
   </si>
   <si>
     <t>I Beherbergung und Gastronomie</t>
   </si>
   <si>
     <t>J-K Medien und IT-Dienstleistungen</t>
   </si>
   <si>
     <t>… 62 Erbringung von Dienstleistungen der Informationstechnologie</t>
   </si>
   <si>
     <t>… 63 Informationsdienstleistungen</t>
   </si>
   <si>
-    <t>L Finanz- und Versicherungsdienstleistungen</t>
+    <t>M-O Wirtschaftsdienste</t>
   </si>
   <si>
-    <t>M-O Wirtschaftsdienste</t>
+    <t>L Finanz- und Versicherungsdienstleistungen</t>
   </si>
   <si>
     <t>… wissenschaftliche/technische Dienstleistungen (69-75)</t>
   </si>
   <si>
     <t>… 68 Grundstücks- und Wohnungswesen</t>
   </si>
   <si>
     <t>… 69 Rechts- und Steuerberatung, Wirtschaftsprüfung</t>
   </si>
   <si>
     <t>… 70 Verwalt./Führung v. Unternehm./Betrieben; Unternehmensberat.</t>
   </si>
   <si>
     <t>… 71 Architektur/Ingenieurbüros; techn./physikal./chem. Untersuchung</t>
   </si>
   <si>
     <t>… 72 Forschung und Entwicklung</t>
   </si>
   <si>
     <t>… 73 Werbung und Marktforschung</t>
   </si>
   <si>
     <t>… 74 Sonstige freiberufl./wissenschaftl./techn. Tätigkeiten</t>
   </si>
@@ -845,51 +848,51 @@
   <si>
     <t>… 77 Vermietung und Leasing</t>
   </si>
   <si>
     <t>… 78 Vermittlung und Überlassung von Arbeitskräften</t>
   </si>
   <si>
     <t>… 79-82 sonstige Wirtschaftsdienste</t>
   </si>
   <si>
     <t>P-R Öffent. Verwaltung, Unterrichtsw., Gesundheits- u. Sozialw.</t>
   </si>
   <si>
     <t>S-V Sonstige Dienstleistungen</t>
   </si>
   <si>
     <t>Quelle: DVSV</t>
   </si>
   <si>
     <t xml:space="preserve">Aktivbeschäftigte beziehen sich auf unselbstständig Beschäftigte am Arbeitsort. Das sind Arbeiter, Angestellte, Lehrlinge, Beamte und freie Dienstnehmer über der Geringfügigkeitsgrenze. Ausgenommen davon sind Präsenzdiener und Kinderbetreuungsgeldgezieher/innen mit aufrechtem Dienstverhältnis. Es werden Beschäftigungsverhältnisse gezählt. Daher scheint eine Person mit zwei Beschäftigungsverhältnissen auch zweimal auf. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1224,81 +1227,81 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:HP56"/>
+  <dimension ref="A1:HQ56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="HP56" sqref="HP56"/>
+      <selection activeCell="HQ56" sqref="HQ56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="224" max="224" width="2230" hidden="true" customWidth="true" style="0"/>
+    <col min="225" max="225" width="2240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:224">
+    <row r="1" spans="1:225">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:224">
+    <row r="2" spans="1:225">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:224">
+    <row r="4" spans="1:225">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:224">
+    <row r="5" spans="1:225">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1924,54 +1927,57 @@
       </c>
       <c r="HH5" s="3" t="s">
         <v>218</v>
       </c>
       <c r="HI5" s="3" t="s">
         <v>219</v>
       </c>
       <c r="HJ5" s="3" t="s">
         <v>220</v>
       </c>
       <c r="HK5" s="3" t="s">
         <v>221</v>
       </c>
       <c r="HL5" s="3" t="s">
         <v>222</v>
       </c>
       <c r="HM5" s="3" t="s">
         <v>223</v>
       </c>
       <c r="HN5" s="3" t="s">
         <v>224</v>
       </c>
       <c r="HO5" s="3" t="s">
         <v>225</v>
       </c>
+      <c r="HP5" s="3" t="s">
+        <v>226</v>
+      </c>
     </row>
-    <row r="6" spans="1:224">
+    <row r="6" spans="1:225">
       <c r="A6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B6" s="4">
         <v>3197316</v>
       </c>
       <c r="C6" s="4">
         <v>3222205</v>
       </c>
       <c r="D6" s="4">
         <v>3260176</v>
       </c>
       <c r="E6" s="4">
         <v>3256984</v>
       </c>
       <c r="F6" s="4">
         <v>3278941</v>
       </c>
       <c r="G6" s="4">
         <v>3318487</v>
       </c>
       <c r="H6" s="4">
         <v>3383970</v>
       </c>
       <c r="I6" s="4">
         <v>3339164</v>
       </c>
@@ -2595,54 +2601,57 @@
       </c>
       <c r="HH6" s="4">
         <v>3896177</v>
       </c>
       <c r="HI6" s="4">
         <v>3879473</v>
       </c>
       <c r="HJ6" s="4">
         <v>3852657</v>
       </c>
       <c r="HK6" s="4">
         <v>3879257</v>
       </c>
       <c r="HL6" s="4">
         <v>3914949</v>
       </c>
       <c r="HM6" s="4">
         <v>3890708</v>
       </c>
       <c r="HN6" s="4">
         <v>3918408</v>
       </c>
       <c r="HO6" s="4">
         <v>3953951</v>
       </c>
+      <c r="HP6" s="4">
+        <v>3990323</v>
+      </c>
     </row>
-    <row r="7" spans="1:224">
+    <row r="7" spans="1:225">
       <c r="A7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B7" s="4">
         <v>12308</v>
       </c>
       <c r="C7" s="4">
         <v>14562</v>
       </c>
       <c r="D7" s="4">
         <v>17010</v>
       </c>
       <c r="E7" s="4">
         <v>19981</v>
       </c>
       <c r="F7" s="4">
         <v>22188</v>
       </c>
       <c r="G7" s="4">
         <v>23734</v>
       </c>
       <c r="H7" s="4">
         <v>23252</v>
       </c>
       <c r="I7" s="4">
         <v>21292</v>
       </c>
@@ -3266,54 +3275,57 @@
       </c>
       <c r="HH7" s="4">
         <v>22387</v>
       </c>
       <c r="HI7" s="4">
         <v>18772</v>
       </c>
       <c r="HJ7" s="4">
         <v>19625</v>
       </c>
       <c r="HK7" s="4">
         <v>21215</v>
       </c>
       <c r="HL7" s="4">
         <v>24554</v>
       </c>
       <c r="HM7" s="4">
         <v>27031</v>
       </c>
       <c r="HN7" s="4">
         <v>29537</v>
       </c>
       <c r="HO7" s="4">
         <v>31458</v>
       </c>
+      <c r="HP7" s="4">
+        <v>29972</v>
+      </c>
     </row>
-    <row r="8" spans="1:224">
+    <row r="8" spans="1:225">
       <c r="A8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B8" s="4">
         <v>840075</v>
       </c>
       <c r="C8" s="4">
         <v>853733</v>
       </c>
       <c r="D8" s="4">
         <v>883560</v>
       </c>
       <c r="E8" s="4">
         <v>900651</v>
       </c>
       <c r="F8" s="4">
         <v>902911</v>
       </c>
       <c r="G8" s="4">
         <v>910828</v>
       </c>
       <c r="H8" s="4">
         <v>934965</v>
       </c>
       <c r="I8" s="4">
         <v>920195</v>
       </c>
@@ -3937,54 +3949,57 @@
       </c>
       <c r="HH8" s="4">
         <v>958565</v>
       </c>
       <c r="HI8" s="4">
         <v>915277</v>
       </c>
       <c r="HJ8" s="4">
         <v>900805</v>
       </c>
       <c r="HK8" s="4">
         <v>916684</v>
       </c>
       <c r="HL8" s="4">
         <v>945897</v>
       </c>
       <c r="HM8" s="4">
         <v>953411</v>
       </c>
       <c r="HN8" s="4">
         <v>953918</v>
       </c>
       <c r="HO8" s="4">
         <v>956399</v>
       </c>
+      <c r="HP8" s="4">
+        <v>968057</v>
+      </c>
     </row>
-    <row r="9" spans="1:224">
+    <row r="9" spans="1:225">
       <c r="A9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B9" s="4">
         <v>5329</v>
       </c>
       <c r="C9" s="4">
         <v>5529</v>
       </c>
       <c r="D9" s="4">
         <v>5971</v>
       </c>
       <c r="E9" s="4">
         <v>6254</v>
       </c>
       <c r="F9" s="4">
         <v>6308</v>
       </c>
       <c r="G9" s="4">
         <v>6359</v>
       </c>
       <c r="H9" s="4">
         <v>6564</v>
       </c>
       <c r="I9" s="4">
         <v>6407</v>
       </c>
@@ -4608,54 +4623,57 @@
       </c>
       <c r="HH9" s="4">
         <v>5021</v>
       </c>
       <c r="HI9" s="4">
         <v>4646</v>
       </c>
       <c r="HJ9" s="4">
         <v>4523</v>
       </c>
       <c r="HK9" s="4">
         <v>4645</v>
       </c>
       <c r="HL9" s="4">
         <v>4947</v>
       </c>
       <c r="HM9" s="4">
         <v>4750</v>
       </c>
       <c r="HN9" s="4">
         <v>4797</v>
       </c>
       <c r="HO9" s="4">
         <v>4810</v>
       </c>
+      <c r="HP9" s="4">
+        <v>4784</v>
+      </c>
     </row>
-    <row r="10" spans="1:224">
+    <row r="10" spans="1:225">
       <c r="A10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B10" s="4">
         <v>592404</v>
       </c>
       <c r="C10" s="4">
         <v>594825</v>
       </c>
       <c r="D10" s="4">
         <v>599238</v>
       </c>
       <c r="E10" s="4">
         <v>600174</v>
       </c>
       <c r="F10" s="4">
         <v>600019</v>
       </c>
       <c r="G10" s="4">
         <v>605036</v>
       </c>
       <c r="H10" s="4">
         <v>620952</v>
       </c>
       <c r="I10" s="4">
         <v>609877</v>
       </c>
@@ -5279,54 +5297,57 @@
       </c>
       <c r="HH10" s="4">
         <v>622258</v>
       </c>
       <c r="HI10" s="4">
         <v>615778</v>
       </c>
       <c r="HJ10" s="4">
         <v>613919</v>
       </c>
       <c r="HK10" s="4">
         <v>615751</v>
       </c>
       <c r="HL10" s="4">
         <v>618173</v>
       </c>
       <c r="HM10" s="4">
         <v>617787</v>
       </c>
       <c r="HN10" s="4">
         <v>617486</v>
       </c>
       <c r="HO10" s="4">
         <v>618157</v>
       </c>
+      <c r="HP10" s="4">
+        <v>626282</v>
+      </c>
     </row>
-    <row r="11" spans="1:224">
+    <row r="11" spans="1:225">
       <c r="A11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B11" s="4">
         <v>206192</v>
       </c>
       <c r="C11" s="4">
         <v>206887</v>
       </c>
       <c r="D11" s="4">
         <v>207771</v>
       </c>
       <c r="E11" s="4">
         <v>207705</v>
       </c>
       <c r="F11" s="4">
         <v>207522</v>
       </c>
       <c r="G11" s="4">
         <v>209189</v>
       </c>
       <c r="H11" s="4">
         <v>214927</v>
       </c>
       <c r="I11" s="4">
         <v>211363</v>
       </c>
@@ -5950,54 +5971,57 @@
       </c>
       <c r="HH11" s="4">
         <v>259255</v>
       </c>
       <c r="HI11" s="4">
         <v>258438</v>
       </c>
       <c r="HJ11" s="4">
         <v>257411</v>
       </c>
       <c r="HK11" s="4">
         <v>257705</v>
       </c>
       <c r="HL11" s="4">
         <v>257769</v>
       </c>
       <c r="HM11" s="4">
         <v>257547</v>
       </c>
       <c r="HN11" s="4">
         <v>257407</v>
       </c>
       <c r="HO11" s="4">
         <v>257171</v>
       </c>
+      <c r="HP11" s="4">
+        <v>260757</v>
+      </c>
     </row>
-    <row r="12" spans="1:224">
+    <row r="12" spans="1:225">
       <c r="A12" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B12" s="4">
         <v>70652</v>
       </c>
       <c r="C12" s="4">
         <v>70598</v>
       </c>
       <c r="D12" s="4">
         <v>70644</v>
       </c>
       <c r="E12" s="4">
         <v>70591</v>
       </c>
       <c r="F12" s="4">
         <v>70842</v>
       </c>
       <c r="G12" s="4">
         <v>71497</v>
       </c>
       <c r="H12" s="4">
         <v>73316</v>
       </c>
       <c r="I12" s="4">
         <v>72386</v>
       </c>
@@ -6621,54 +6645,57 @@
       </c>
       <c r="HH12" s="4">
         <v>82431</v>
       </c>
       <c r="HI12" s="4">
         <v>81977</v>
       </c>
       <c r="HJ12" s="4">
         <v>81540</v>
       </c>
       <c r="HK12" s="4">
         <v>81684</v>
       </c>
       <c r="HL12" s="4">
         <v>82141</v>
       </c>
       <c r="HM12" s="4">
         <v>82044</v>
       </c>
       <c r="HN12" s="4">
         <v>82368</v>
       </c>
       <c r="HO12" s="4">
         <v>83026</v>
       </c>
+      <c r="HP12" s="4">
+        <v>84703</v>
+      </c>
     </row>
-    <row r="13" spans="1:224">
+    <row r="13" spans="1:225">
       <c r="A13" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B13" s="4">
         <v>18148</v>
       </c>
       <c r="C13" s="4">
         <v>18056</v>
       </c>
       <c r="D13" s="4">
         <v>18058</v>
       </c>
       <c r="E13" s="4">
         <v>17988</v>
       </c>
       <c r="F13" s="4">
         <v>17868</v>
       </c>
       <c r="G13" s="4">
         <v>17894</v>
       </c>
       <c r="H13" s="4">
         <v>17948</v>
       </c>
       <c r="I13" s="4">
         <v>17552</v>
       </c>
@@ -7292,54 +7319,57 @@
       </c>
       <c r="HH13" s="4">
         <v>8057</v>
       </c>
       <c r="HI13" s="4">
         <v>7816</v>
       </c>
       <c r="HJ13" s="4">
         <v>7976</v>
       </c>
       <c r="HK13" s="4">
         <v>7994</v>
       </c>
       <c r="HL13" s="4">
         <v>7998</v>
       </c>
       <c r="HM13" s="4">
         <v>8052</v>
       </c>
       <c r="HN13" s="4">
         <v>8031</v>
       </c>
       <c r="HO13" s="4">
         <v>7974</v>
       </c>
+      <c r="HP13" s="4">
+        <v>7974</v>
+      </c>
     </row>
-    <row r="14" spans="1:224">
+    <row r="14" spans="1:225">
       <c r="A14" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B14" s="4">
         <v>4148</v>
       </c>
       <c r="C14" s="4">
         <v>4151</v>
       </c>
       <c r="D14" s="4">
         <v>4156</v>
       </c>
       <c r="E14" s="4">
         <v>4168</v>
       </c>
       <c r="F14" s="4">
         <v>4152</v>
       </c>
       <c r="G14" s="4">
         <v>4197</v>
       </c>
       <c r="H14" s="4">
         <v>4329</v>
       </c>
       <c r="I14" s="4">
         <v>4169</v>
       </c>
@@ -7963,54 +7993,57 @@
       </c>
       <c r="HH14" s="4">
         <v>2467</v>
       </c>
       <c r="HI14" s="4">
         <v>2446</v>
       </c>
       <c r="HJ14" s="4">
         <v>2412</v>
       </c>
       <c r="HK14" s="4">
         <v>2417</v>
       </c>
       <c r="HL14" s="4">
         <v>2406</v>
       </c>
       <c r="HM14" s="4">
         <v>2381</v>
       </c>
       <c r="HN14" s="4">
         <v>2366</v>
       </c>
       <c r="HO14" s="4">
         <v>2357</v>
       </c>
+      <c r="HP14" s="4">
+        <v>2060</v>
+      </c>
     </row>
-    <row r="15" spans="1:224">
+    <row r="15" spans="1:225">
       <c r="A15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B15" s="4">
         <v>31415</v>
       </c>
       <c r="C15" s="4">
         <v>31909</v>
       </c>
       <c r="D15" s="4">
         <v>32587</v>
       </c>
       <c r="E15" s="4">
         <v>32894</v>
       </c>
       <c r="F15" s="4">
         <v>32950</v>
       </c>
       <c r="G15" s="4">
         <v>33134</v>
       </c>
       <c r="H15" s="4">
         <v>33870</v>
       </c>
       <c r="I15" s="4">
         <v>33290</v>
       </c>
@@ -8634,54 +8667,57 @@
       </c>
       <c r="HH15" s="4">
         <v>29457</v>
       </c>
       <c r="HI15" s="4">
         <v>28274</v>
       </c>
       <c r="HJ15" s="4">
         <v>28182</v>
       </c>
       <c r="HK15" s="4">
         <v>28536</v>
       </c>
       <c r="HL15" s="4">
         <v>29022</v>
       </c>
       <c r="HM15" s="4">
         <v>29093</v>
       </c>
       <c r="HN15" s="4">
         <v>29110</v>
       </c>
       <c r="HO15" s="4">
         <v>29166</v>
       </c>
+      <c r="HP15" s="4">
+        <v>29579</v>
+      </c>
     </row>
-    <row r="16" spans="1:224">
+    <row r="16" spans="1:225">
       <c r="A16" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B16" s="4">
         <v>18087</v>
       </c>
       <c r="C16" s="4">
         <v>18052</v>
       </c>
       <c r="D16" s="4">
         <v>18045</v>
       </c>
       <c r="E16" s="4">
         <v>18018</v>
       </c>
       <c r="F16" s="4">
         <v>17969</v>
       </c>
       <c r="G16" s="4">
         <v>18124</v>
       </c>
       <c r="H16" s="4">
         <v>18923</v>
       </c>
       <c r="I16" s="4">
         <v>18247</v>
       </c>
@@ -9305,54 +9341,57 @@
       </c>
       <c r="HH16" s="4">
         <v>14975</v>
       </c>
       <c r="HI16" s="4">
         <v>14882</v>
       </c>
       <c r="HJ16" s="4">
         <v>14866</v>
       </c>
       <c r="HK16" s="4">
         <v>14861</v>
       </c>
       <c r="HL16" s="4">
         <v>14788</v>
       </c>
       <c r="HM16" s="4">
         <v>14709</v>
       </c>
       <c r="HN16" s="4">
         <v>14652</v>
       </c>
       <c r="HO16" s="4">
         <v>14610</v>
       </c>
+      <c r="HP16" s="4">
+        <v>14892</v>
+      </c>
     </row>
-    <row r="17" spans="1:224">
+    <row r="17" spans="1:225">
       <c r="A17" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B17" s="4">
         <v>15044</v>
       </c>
       <c r="C17" s="4">
         <v>15105</v>
       </c>
       <c r="D17" s="4">
         <v>15167</v>
       </c>
       <c r="E17" s="4">
         <v>15077</v>
       </c>
       <c r="F17" s="4">
         <v>15121</v>
       </c>
       <c r="G17" s="4">
         <v>15129</v>
       </c>
       <c r="H17" s="4">
         <v>15435</v>
       </c>
       <c r="I17" s="4">
         <v>15101</v>
       </c>
@@ -9976,54 +10015,57 @@
       </c>
       <c r="HH17" s="4">
         <v>7152</v>
       </c>
       <c r="HI17" s="4">
         <v>7108</v>
       </c>
       <c r="HJ17" s="4">
         <v>7052</v>
       </c>
       <c r="HK17" s="4">
         <v>7095</v>
       </c>
       <c r="HL17" s="4">
         <v>7077</v>
       </c>
       <c r="HM17" s="4">
         <v>7168</v>
       </c>
       <c r="HN17" s="4">
         <v>7131</v>
       </c>
       <c r="HO17" s="4">
         <v>7134</v>
       </c>
+      <c r="HP17" s="4">
+        <v>7170</v>
+      </c>
     </row>
-    <row r="18" spans="1:224">
+    <row r="18" spans="1:225">
       <c r="A18" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B18" s="4">
         <v>1606</v>
       </c>
       <c r="C18" s="4">
         <v>1597</v>
       </c>
       <c r="D18" s="4">
         <v>1624</v>
       </c>
       <c r="E18" s="4">
         <v>1647</v>
       </c>
       <c r="F18" s="4">
         <v>1640</v>
       </c>
       <c r="G18" s="4">
         <v>1645</v>
       </c>
       <c r="H18" s="4">
         <v>1756</v>
       </c>
       <c r="I18" s="4">
         <v>1640</v>
       </c>
@@ -10647,54 +10689,57 @@
       </c>
       <c r="HH18" s="4">
         <v>1819</v>
       </c>
       <c r="HI18" s="4">
         <v>1818</v>
       </c>
       <c r="HJ18" s="4">
         <v>1809</v>
       </c>
       <c r="HK18" s="4">
         <v>1810</v>
       </c>
       <c r="HL18" s="4">
         <v>1811</v>
       </c>
       <c r="HM18" s="4">
         <v>1811</v>
       </c>
       <c r="HN18" s="4">
         <v>1814</v>
       </c>
       <c r="HO18" s="4">
         <v>1806</v>
       </c>
+      <c r="HP18" s="4">
+        <v>1730</v>
+      </c>
     </row>
-    <row r="19" spans="1:224">
+    <row r="19" spans="1:225">
       <c r="A19" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B19" s="4">
         <v>16784</v>
       </c>
       <c r="C19" s="4">
         <v>16878</v>
       </c>
       <c r="D19" s="4">
         <v>17041</v>
       </c>
       <c r="E19" s="4">
         <v>16974</v>
       </c>
       <c r="F19" s="4">
         <v>17005</v>
       </c>
       <c r="G19" s="4">
         <v>17139</v>
       </c>
       <c r="H19" s="4">
         <v>17698</v>
       </c>
       <c r="I19" s="4">
         <v>17307</v>
       </c>
@@ -11318,54 +11363,57 @@
       </c>
       <c r="HH19" s="4">
         <v>19633</v>
       </c>
       <c r="HI19" s="4">
         <v>19585</v>
       </c>
       <c r="HJ19" s="4">
         <v>19581</v>
       </c>
       <c r="HK19" s="4">
         <v>19586</v>
       </c>
       <c r="HL19" s="4">
         <v>19600</v>
       </c>
       <c r="HM19" s="4">
         <v>19479</v>
       </c>
       <c r="HN19" s="4">
         <v>19450</v>
       </c>
       <c r="HO19" s="4">
         <v>19546</v>
       </c>
+      <c r="HP19" s="4">
+        <v>19891</v>
+      </c>
     </row>
-    <row r="20" spans="1:224">
+    <row r="20" spans="1:225">
       <c r="A20" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B20" s="4">
         <v>11829</v>
       </c>
       <c r="C20" s="4">
         <v>11930</v>
       </c>
       <c r="D20" s="4">
         <v>11970</v>
       </c>
       <c r="E20" s="4">
         <v>11181</v>
       </c>
       <c r="F20" s="4">
         <v>11201</v>
       </c>
       <c r="G20" s="4">
         <v>11256</v>
       </c>
       <c r="H20" s="4">
         <v>10709</v>
       </c>
       <c r="I20" s="4">
         <v>10657</v>
       </c>
@@ -11989,54 +12037,57 @@
       </c>
       <c r="HH20" s="4">
         <v>19755</v>
       </c>
       <c r="HI20" s="4">
         <v>19704</v>
       </c>
       <c r="HJ20" s="4">
         <v>19765</v>
       </c>
       <c r="HK20" s="4">
         <v>19791</v>
       </c>
       <c r="HL20" s="4">
         <v>19792</v>
       </c>
       <c r="HM20" s="4">
         <v>20134</v>
       </c>
       <c r="HN20" s="4">
         <v>20132</v>
       </c>
       <c r="HO20" s="4">
         <v>20110</v>
       </c>
+      <c r="HP20" s="4">
+        <v>20266</v>
+      </c>
     </row>
-    <row r="21" spans="1:224">
+    <row r="21" spans="1:225">
       <c r="A21" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B21" s="4">
         <v>27482</v>
       </c>
       <c r="C21" s="4">
         <v>27551</v>
       </c>
       <c r="D21" s="4">
         <v>27815</v>
       </c>
       <c r="E21" s="4">
         <v>27892</v>
       </c>
       <c r="F21" s="4">
         <v>27896</v>
       </c>
       <c r="G21" s="4">
         <v>28197</v>
       </c>
       <c r="H21" s="4">
         <v>28866</v>
       </c>
       <c r="I21" s="4">
         <v>28170</v>
       </c>
@@ -12660,54 +12711,57 @@
       </c>
       <c r="HH21" s="4">
         <v>29366</v>
       </c>
       <c r="HI21" s="4">
         <v>28921</v>
       </c>
       <c r="HJ21" s="4">
         <v>29072</v>
       </c>
       <c r="HK21" s="4">
         <v>29286</v>
       </c>
       <c r="HL21" s="4">
         <v>29399</v>
       </c>
       <c r="HM21" s="4">
         <v>29255</v>
       </c>
       <c r="HN21" s="4">
         <v>29231</v>
       </c>
       <c r="HO21" s="4">
         <v>29405</v>
       </c>
+      <c r="HP21" s="4">
+        <v>29606</v>
+      </c>
     </row>
-    <row r="22" spans="1:224">
+    <row r="22" spans="1:225">
       <c r="A22" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B22" s="4">
         <v>32023</v>
       </c>
       <c r="C22" s="4">
         <v>32871</v>
       </c>
       <c r="D22" s="4">
         <v>34321</v>
       </c>
       <c r="E22" s="4">
         <v>34919</v>
       </c>
       <c r="F22" s="4">
         <v>34981</v>
       </c>
       <c r="G22" s="4">
         <v>35215</v>
       </c>
       <c r="H22" s="4">
         <v>36248</v>
       </c>
       <c r="I22" s="4">
         <v>35288</v>
       </c>
@@ -13331,54 +13385,57 @@
       </c>
       <c r="HH22" s="4">
         <v>24215</v>
       </c>
       <c r="HI22" s="4">
         <v>22657</v>
       </c>
       <c r="HJ22" s="4">
         <v>23130</v>
       </c>
       <c r="HK22" s="4">
         <v>23617</v>
       </c>
       <c r="HL22" s="4">
         <v>24688</v>
       </c>
       <c r="HM22" s="4">
         <v>25005</v>
       </c>
       <c r="HN22" s="4">
         <v>24958</v>
       </c>
       <c r="HO22" s="4">
         <v>24940</v>
       </c>
+      <c r="HP22" s="4">
+        <v>25388</v>
+      </c>
     </row>
-    <row r="23" spans="1:224">
+    <row r="23" spans="1:225">
       <c r="A23" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B23" s="4">
         <v>34944</v>
       </c>
       <c r="C23" s="4">
         <v>35051</v>
       </c>
       <c r="D23" s="4">
         <v>35195</v>
       </c>
       <c r="E23" s="4">
         <v>35246</v>
       </c>
       <c r="F23" s="4">
         <v>35256</v>
       </c>
       <c r="G23" s="4">
         <v>35838</v>
       </c>
       <c r="H23" s="4">
         <v>37260</v>
       </c>
       <c r="I23" s="4">
         <v>36313</v>
       </c>
@@ -14002,54 +14059,57 @@
       </c>
       <c r="HH23" s="4">
         <v>38176</v>
       </c>
       <c r="HI23" s="4">
         <v>38006</v>
       </c>
       <c r="HJ23" s="4">
         <v>37820</v>
       </c>
       <c r="HK23" s="4">
         <v>37795</v>
       </c>
       <c r="HL23" s="4">
         <v>37682</v>
       </c>
       <c r="HM23" s="4">
         <v>37477</v>
       </c>
       <c r="HN23" s="4">
         <v>37523</v>
       </c>
       <c r="HO23" s="4">
         <v>37554</v>
       </c>
+      <c r="HP23" s="4">
+        <v>38245</v>
+      </c>
     </row>
-    <row r="24" spans="1:224">
+    <row r="24" spans="1:225">
       <c r="A24" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B24" s="4">
         <v>68540</v>
       </c>
       <c r="C24" s="4">
         <v>68727</v>
       </c>
       <c r="D24" s="4">
         <v>69087</v>
       </c>
       <c r="E24" s="4">
         <v>69301</v>
       </c>
       <c r="F24" s="4">
         <v>69334</v>
       </c>
       <c r="G24" s="4">
         <v>70025</v>
       </c>
       <c r="H24" s="4">
         <v>71991</v>
       </c>
       <c r="I24" s="4">
         <v>70770</v>
       </c>
@@ -14673,54 +14733,57 @@
       </c>
       <c r="HH24" s="4">
         <v>68176</v>
       </c>
       <c r="HI24" s="4">
         <v>67501</v>
       </c>
       <c r="HJ24" s="4">
         <v>67340</v>
       </c>
       <c r="HK24" s="4">
         <v>67456</v>
       </c>
       <c r="HL24" s="4">
         <v>67699</v>
       </c>
       <c r="HM24" s="4">
         <v>67507</v>
       </c>
       <c r="HN24" s="4">
         <v>67401</v>
       </c>
       <c r="HO24" s="4">
         <v>67370</v>
       </c>
+      <c r="HP24" s="4">
+        <v>68071</v>
+      </c>
     </row>
-    <row r="25" spans="1:224">
+    <row r="25" spans="1:225">
       <c r="A25" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B25" s="4">
         <v>63456</v>
       </c>
       <c r="C25" s="4">
         <v>63665</v>
       </c>
       <c r="D25" s="4">
         <v>64021</v>
       </c>
       <c r="E25" s="4">
         <v>64148</v>
       </c>
       <c r="F25" s="4">
         <v>64143</v>
       </c>
       <c r="G25" s="4">
         <v>64876</v>
       </c>
       <c r="H25" s="4">
         <v>67304</v>
       </c>
       <c r="I25" s="4">
         <v>66012</v>
       </c>
@@ -15344,54 +15407,57 @@
       </c>
       <c r="HH25" s="4">
         <v>79199</v>
       </c>
       <c r="HI25" s="4">
         <v>78919</v>
       </c>
       <c r="HJ25" s="4">
         <v>78630</v>
       </c>
       <c r="HK25" s="4">
         <v>78646</v>
       </c>
       <c r="HL25" s="4">
         <v>78696</v>
       </c>
       <c r="HM25" s="4">
         <v>78324</v>
       </c>
       <c r="HN25" s="4">
         <v>78373</v>
       </c>
       <c r="HO25" s="4">
         <v>78398</v>
       </c>
+      <c r="HP25" s="4">
+        <v>79876</v>
+      </c>
     </row>
-    <row r="26" spans="1:224">
+    <row r="26" spans="1:225">
       <c r="A26" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B26" s="4">
         <v>72620</v>
       </c>
       <c r="C26" s="4">
         <v>72859</v>
       </c>
       <c r="D26" s="4">
         <v>73189</v>
       </c>
       <c r="E26" s="4">
         <v>73584</v>
       </c>
       <c r="F26" s="4">
         <v>73527</v>
       </c>
       <c r="G26" s="4">
         <v>74237</v>
       </c>
       <c r="H26" s="4">
         <v>76402</v>
       </c>
       <c r="I26" s="4">
         <v>75449</v>
       </c>
@@ -16015,54 +16081,57 @@
       </c>
       <c r="HH26" s="4">
         <v>95435</v>
       </c>
       <c r="HI26" s="4">
         <v>95032</v>
       </c>
       <c r="HJ26" s="4">
         <v>94593</v>
       </c>
       <c r="HK26" s="4">
         <v>94778</v>
       </c>
       <c r="HL26" s="4">
         <v>94888</v>
       </c>
       <c r="HM26" s="4">
         <v>94822</v>
       </c>
       <c r="HN26" s="4">
         <v>94742</v>
       </c>
       <c r="HO26" s="4">
         <v>94679</v>
       </c>
+      <c r="HP26" s="4">
+        <v>95701</v>
+      </c>
     </row>
-    <row r="27" spans="1:224">
+    <row r="27" spans="1:225">
       <c r="A27" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B27" s="4">
         <v>41503</v>
       </c>
       <c r="C27" s="4">
         <v>41555</v>
       </c>
       <c r="D27" s="4">
         <v>41550</v>
       </c>
       <c r="E27" s="4">
         <v>41818</v>
       </c>
       <c r="F27" s="4">
         <v>41646</v>
       </c>
       <c r="G27" s="4">
         <v>41681</v>
       </c>
       <c r="H27" s="4">
         <v>42814</v>
       </c>
       <c r="I27" s="4">
         <v>41938</v>
       </c>
@@ -16686,54 +16755,57 @@
       </c>
       <c r="HH27" s="4">
         <v>45233</v>
       </c>
       <c r="HI27" s="4">
         <v>45198</v>
       </c>
       <c r="HJ27" s="4">
         <v>44842</v>
       </c>
       <c r="HK27" s="4">
         <v>44904</v>
       </c>
       <c r="HL27" s="4">
         <v>44793</v>
       </c>
       <c r="HM27" s="4">
         <v>44788</v>
       </c>
       <c r="HN27" s="4">
         <v>44710</v>
       </c>
       <c r="HO27" s="4">
         <v>44438</v>
       </c>
+      <c r="HP27" s="4">
+        <v>45023</v>
+      </c>
     </row>
-    <row r="28" spans="1:224">
+    <row r="28" spans="1:225">
       <c r="A28" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B28" s="4">
         <v>64123</v>
       </c>
       <c r="C28" s="4">
         <v>64270</v>
       </c>
       <c r="D28" s="4">
         <v>64768</v>
       </c>
       <c r="E28" s="4">
         <v>64728</v>
       </c>
       <c r="F28" s="4">
         <v>64488</v>
       </c>
       <c r="G28" s="4">
         <v>64952</v>
       </c>
       <c r="H28" s="4">
         <v>66083</v>
       </c>
       <c r="I28" s="4">
         <v>65588</v>
       </c>
@@ -17357,54 +17429,57 @@
       </c>
       <c r="HH28" s="4">
         <v>56712</v>
       </c>
       <c r="HI28" s="4">
         <v>55934</v>
       </c>
       <c r="HJ28" s="4">
         <v>55309</v>
       </c>
       <c r="HK28" s="4">
         <v>55495</v>
       </c>
       <c r="HL28" s="4">
         <v>55693</v>
       </c>
       <c r="HM28" s="4">
         <v>55738</v>
       </c>
       <c r="HN28" s="4">
         <v>55494</v>
       </c>
       <c r="HO28" s="4">
         <v>55644</v>
       </c>
+      <c r="HP28" s="4">
+        <v>56107</v>
+      </c>
     </row>
-    <row r="29" spans="1:224">
+    <row r="29" spans="1:225">
       <c r="A29" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B29" s="4">
         <v>39942</v>
       </c>
       <c r="C29" s="4">
         <v>40119</v>
       </c>
       <c r="D29" s="4">
         <v>40170</v>
       </c>
       <c r="E29" s="4">
         <v>40329</v>
       </c>
       <c r="F29" s="4">
         <v>40390</v>
       </c>
       <c r="G29" s="4">
         <v>40817</v>
       </c>
       <c r="H29" s="4">
         <v>42238</v>
       </c>
       <c r="I29" s="4">
         <v>41159</v>
       </c>
@@ -18028,54 +18103,57 @@
       </c>
       <c r="HH29" s="4">
         <v>49320</v>
       </c>
       <c r="HI29" s="4">
         <v>48868</v>
       </c>
       <c r="HJ29" s="4">
         <v>48753</v>
       </c>
       <c r="HK29" s="4">
         <v>49003</v>
       </c>
       <c r="HL29" s="4">
         <v>49375</v>
       </c>
       <c r="HM29" s="4">
         <v>49630</v>
       </c>
       <c r="HN29" s="4">
         <v>49656</v>
       </c>
       <c r="HO29" s="4">
         <v>49608</v>
       </c>
+      <c r="HP29" s="4">
+        <v>50151</v>
+      </c>
     </row>
-    <row r="30" spans="1:224">
+    <row r="30" spans="1:225">
       <c r="A30" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B30" s="4">
         <v>202400</v>
       </c>
       <c r="C30" s="4">
         <v>213260</v>
       </c>
       <c r="D30" s="4">
         <v>238181</v>
       </c>
       <c r="E30" s="4">
         <v>253894</v>
       </c>
       <c r="F30" s="4">
         <v>256194</v>
       </c>
       <c r="G30" s="4">
         <v>258616</v>
       </c>
       <c r="H30" s="4">
         <v>265211</v>
       </c>
       <c r="I30" s="4">
         <v>262752</v>
       </c>
@@ -18699,54 +18777,57 @@
       </c>
       <c r="HH30" s="4">
         <v>281966</v>
       </c>
       <c r="HI30" s="4">
         <v>245985</v>
       </c>
       <c r="HJ30" s="4">
         <v>233610</v>
       </c>
       <c r="HK30" s="4">
         <v>247285</v>
       </c>
       <c r="HL30" s="4">
         <v>273402</v>
       </c>
       <c r="HM30" s="4">
         <v>281244</v>
       </c>
       <c r="HN30" s="4">
         <v>281979</v>
       </c>
       <c r="HO30" s="4">
         <v>283824</v>
       </c>
+      <c r="HP30" s="4">
+        <v>286840</v>
+      </c>
     </row>
-    <row r="31" spans="1:224">
+    <row r="31" spans="1:225">
       <c r="A31" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B31" s="4">
         <v>2344933</v>
       </c>
       <c r="C31" s="4">
         <v>2353910</v>
       </c>
       <c r="D31" s="4">
         <v>2359606</v>
       </c>
       <c r="E31" s="4">
         <v>2336352</v>
       </c>
       <c r="F31" s="4">
         <v>2353842</v>
       </c>
       <c r="G31" s="4">
         <v>2383925</v>
       </c>
       <c r="H31" s="4">
         <v>2425753</v>
       </c>
       <c r="I31" s="4">
         <v>2397677</v>
       </c>
@@ -19370,54 +19451,57 @@
       </c>
       <c r="HH31" s="4">
         <v>2915225</v>
       </c>
       <c r="HI31" s="4">
         <v>2945424</v>
       </c>
       <c r="HJ31" s="4">
         <v>2932227</v>
       </c>
       <c r="HK31" s="4">
         <v>2941358</v>
       </c>
       <c r="HL31" s="4">
         <v>2944498</v>
       </c>
       <c r="HM31" s="4">
         <v>2910266</v>
       </c>
       <c r="HN31" s="4">
         <v>2934953</v>
       </c>
       <c r="HO31" s="4">
         <v>2966094</v>
       </c>
+      <c r="HP31" s="4">
+        <v>2992294</v>
+      </c>
     </row>
-    <row r="32" spans="1:224">
+    <row r="32" spans="1:225">
       <c r="A32" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B32" s="4">
         <v>481649</v>
       </c>
       <c r="C32" s="4">
         <v>483146</v>
       </c>
       <c r="D32" s="4">
         <v>486177</v>
       </c>
       <c r="E32" s="4">
         <v>486359</v>
       </c>
       <c r="F32" s="4">
         <v>486109</v>
       </c>
       <c r="G32" s="4">
         <v>488019</v>
       </c>
       <c r="H32" s="4">
         <v>497970</v>
       </c>
       <c r="I32" s="4">
         <v>494338</v>
       </c>
@@ -20041,54 +20125,57 @@
       </c>
       <c r="HH32" s="4">
         <v>535616</v>
       </c>
       <c r="HI32" s="4">
         <v>532612</v>
       </c>
       <c r="HJ32" s="4">
         <v>528266</v>
       </c>
       <c r="HK32" s="4">
         <v>530801</v>
       </c>
       <c r="HL32" s="4">
         <v>532569</v>
       </c>
       <c r="HM32" s="4">
         <v>530304</v>
       </c>
       <c r="HN32" s="4">
         <v>530802</v>
       </c>
       <c r="HO32" s="4">
         <v>532133</v>
       </c>
+      <c r="HP32" s="4">
+        <v>537342</v>
+      </c>
     </row>
-    <row r="33" spans="1:224">
+    <row r="33" spans="1:225">
       <c r="A33" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B33" s="4">
         <v>193620</v>
       </c>
       <c r="C33" s="4">
         <v>194893</v>
       </c>
       <c r="D33" s="4">
         <v>195677</v>
       </c>
       <c r="E33" s="4">
         <v>192125</v>
       </c>
       <c r="F33" s="4">
         <v>191599</v>
       </c>
       <c r="G33" s="4">
         <v>193322</v>
       </c>
       <c r="H33" s="4">
         <v>195590</v>
       </c>
       <c r="I33" s="4">
         <v>193232</v>
       </c>
@@ -20712,54 +20799,57 @@
       </c>
       <c r="HH33" s="4">
         <v>210874</v>
       </c>
       <c r="HI33" s="4">
         <v>214118</v>
       </c>
       <c r="HJ33" s="4">
         <v>213058</v>
       </c>
       <c r="HK33" s="4">
         <v>212326</v>
       </c>
       <c r="HL33" s="4">
         <v>212957</v>
       </c>
       <c r="HM33" s="4">
         <v>207465</v>
       </c>
       <c r="HN33" s="4">
         <v>207563</v>
       </c>
       <c r="HO33" s="4">
         <v>209880</v>
       </c>
+      <c r="HP33" s="4">
+        <v>209909</v>
+      </c>
     </row>
-    <row r="34" spans="1:224">
+    <row r="34" spans="1:225">
       <c r="A34" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B34" s="4">
         <v>188321</v>
       </c>
       <c r="C34" s="4">
         <v>188636</v>
       </c>
       <c r="D34" s="4">
         <v>179953</v>
       </c>
       <c r="E34" s="4">
         <v>153476</v>
       </c>
       <c r="F34" s="4">
         <v>168136</v>
       </c>
       <c r="G34" s="4">
         <v>185823</v>
       </c>
       <c r="H34" s="4">
         <v>196771</v>
       </c>
       <c r="I34" s="4">
         <v>192706</v>
       </c>
@@ -21383,54 +21473,57 @@
       </c>
       <c r="HH34" s="4">
         <v>203717</v>
       </c>
       <c r="HI34" s="4">
         <v>247969</v>
       </c>
       <c r="HJ34" s="4">
         <v>245275</v>
       </c>
       <c r="HK34" s="4">
         <v>245920</v>
       </c>
       <c r="HL34" s="4">
         <v>230899</v>
       </c>
       <c r="HM34" s="4">
         <v>202642</v>
       </c>
       <c r="HN34" s="4">
         <v>223932</v>
       </c>
       <c r="HO34" s="4">
         <v>245819</v>
       </c>
+      <c r="HP34" s="4">
+        <v>258424</v>
+      </c>
     </row>
-    <row r="35" spans="1:224">
+    <row r="35" spans="1:225">
       <c r="A35" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B35" s="4">
         <v>69673</v>
       </c>
       <c r="C35" s="4">
         <v>70204</v>
       </c>
       <c r="D35" s="4">
         <v>70469</v>
       </c>
       <c r="E35" s="4">
         <v>70787</v>
       </c>
       <c r="F35" s="4">
         <v>70716</v>
       </c>
       <c r="G35" s="4">
         <v>70677</v>
       </c>
       <c r="H35" s="4">
         <v>72534</v>
       </c>
       <c r="I35" s="4">
         <v>71865</v>
       </c>
@@ -22054,54 +22147,57 @@
       </c>
       <c r="HH35" s="4">
         <v>122888</v>
       </c>
       <c r="HI35" s="4">
         <v>121683</v>
       </c>
       <c r="HJ35" s="4">
         <v>121587</v>
       </c>
       <c r="HK35" s="4">
         <v>121803</v>
       </c>
       <c r="HL35" s="4">
         <v>122346</v>
       </c>
       <c r="HM35" s="4">
         <v>123277</v>
       </c>
       <c r="HN35" s="4">
         <v>123234</v>
       </c>
       <c r="HO35" s="4">
         <v>123041</v>
       </c>
+      <c r="HP35" s="4">
+        <v>126508</v>
+      </c>
     </row>
-    <row r="36" spans="1:224">
+    <row r="36" spans="1:225">
       <c r="A36" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B36" s="4">
         <v>26409</v>
       </c>
       <c r="C36" s="4">
         <v>26665</v>
       </c>
       <c r="D36" s="4">
         <v>26920</v>
       </c>
       <c r="E36" s="4">
         <v>26996</v>
       </c>
       <c r="F36" s="4">
         <v>27012</v>
       </c>
       <c r="G36" s="4">
         <v>27224</v>
       </c>
       <c r="H36" s="4">
         <v>27933</v>
       </c>
       <c r="I36" s="4">
         <v>27751</v>
       </c>
@@ -22725,54 +22821,57 @@
       </c>
       <c r="HH36" s="4">
         <v>70374</v>
       </c>
       <c r="HI36" s="4">
         <v>70062</v>
       </c>
       <c r="HJ36" s="4">
         <v>69975</v>
       </c>
       <c r="HK36" s="4">
         <v>70075</v>
       </c>
       <c r="HL36" s="4">
         <v>70391</v>
       </c>
       <c r="HM36" s="4">
         <v>70617</v>
       </c>
       <c r="HN36" s="4">
         <v>70691</v>
       </c>
       <c r="HO36" s="4">
         <v>70408</v>
       </c>
+      <c r="HP36" s="4">
+        <v>71562</v>
+      </c>
     </row>
-    <row r="37" spans="1:224">
+    <row r="37" spans="1:225">
       <c r="A37" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B37" s="4">
         <v>11503</v>
       </c>
       <c r="C37" s="4">
         <v>11524</v>
       </c>
       <c r="D37" s="4">
         <v>11550</v>
       </c>
       <c r="E37" s="4">
         <v>11615</v>
       </c>
       <c r="F37" s="4">
         <v>11616</v>
       </c>
       <c r="G37" s="4">
         <v>11636</v>
       </c>
       <c r="H37" s="4">
         <v>11998</v>
       </c>
       <c r="I37" s="4">
         <v>11798</v>
       </c>
@@ -23396,1396 +23495,1405 @@
       </c>
       <c r="HH37" s="4">
         <v>16203</v>
       </c>
       <c r="HI37" s="4">
         <v>16069</v>
       </c>
       <c r="HJ37" s="4">
         <v>16108</v>
       </c>
       <c r="HK37" s="4">
         <v>16052</v>
       </c>
       <c r="HL37" s="4">
         <v>16044</v>
       </c>
       <c r="HM37" s="4">
         <v>16622</v>
       </c>
       <c r="HN37" s="4">
         <v>16553</v>
       </c>
       <c r="HO37" s="4">
         <v>16643</v>
       </c>
+      <c r="HP37" s="4">
+        <v>16473</v>
+      </c>
     </row>
-    <row r="38" spans="1:224">
+    <row r="38" spans="1:225">
       <c r="A38" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B38" s="4">
+        <v>340258</v>
+      </c>
+      <c r="C38" s="4">
+        <v>343303</v>
+      </c>
+      <c r="D38" s="4">
+        <v>348184</v>
+      </c>
+      <c r="E38" s="4">
+        <v>354220</v>
+      </c>
+      <c r="F38" s="4">
+        <v>356421</v>
+      </c>
+      <c r="G38" s="4">
+        <v>364615</v>
+      </c>
+      <c r="H38" s="4">
+        <v>373036</v>
+      </c>
+      <c r="I38" s="4">
+        <v>367405</v>
+      </c>
+      <c r="J38" s="4">
+        <v>368219</v>
+      </c>
+      <c r="K38" s="4">
+        <v>363699</v>
+      </c>
+      <c r="L38" s="4">
+        <v>354397</v>
+      </c>
+      <c r="M38" s="4">
+        <v>339164</v>
+      </c>
+      <c r="N38" s="4">
+        <v>336051</v>
+      </c>
+      <c r="O38" s="4">
+        <v>333466</v>
+      </c>
+      <c r="P38" s="4">
+        <v>335737</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>333384</v>
+      </c>
+      <c r="R38" s="4">
+        <v>340990</v>
+      </c>
+      <c r="S38" s="4">
+        <v>344951</v>
+      </c>
+      <c r="T38" s="4">
+        <v>354981</v>
+      </c>
+      <c r="U38" s="4">
+        <v>353676</v>
+      </c>
+      <c r="V38" s="4">
+        <v>351141</v>
+      </c>
+      <c r="W38" s="4">
+        <v>346295</v>
+      </c>
+      <c r="X38" s="4">
+        <v>345342</v>
+      </c>
+      <c r="Y38" s="4">
+        <v>330837</v>
+      </c>
+      <c r="Z38" s="4">
+        <v>330960</v>
+      </c>
+      <c r="AA38" s="4">
+        <v>333146</v>
+      </c>
+      <c r="AB38" s="4">
+        <v>343119</v>
+      </c>
+      <c r="AC38" s="4">
+        <v>349483</v>
+      </c>
+      <c r="AD38" s="4">
+        <v>355614</v>
+      </c>
+      <c r="AE38" s="4">
+        <v>360851</v>
+      </c>
+      <c r="AF38" s="4">
+        <v>368421</v>
+      </c>
+      <c r="AG38" s="4">
+        <v>372920</v>
+      </c>
+      <c r="AH38" s="4">
+        <v>371374</v>
+      </c>
+      <c r="AI38" s="4">
+        <v>370291</v>
+      </c>
+      <c r="AJ38" s="4">
+        <v>370128</v>
+      </c>
+      <c r="AK38" s="4">
+        <v>354573</v>
+      </c>
+      <c r="AL38" s="4">
+        <v>357419</v>
+      </c>
+      <c r="AM38" s="4">
+        <v>360165</v>
+      </c>
+      <c r="AN38" s="4">
+        <v>368148</v>
+      </c>
+      <c r="AO38" s="4">
+        <v>372541</v>
+      </c>
+      <c r="AP38" s="4">
+        <v>380411</v>
+      </c>
+      <c r="AQ38" s="4">
+        <v>384548</v>
+      </c>
+      <c r="AR38" s="4">
+        <v>391564</v>
+      </c>
+      <c r="AS38" s="4">
+        <v>394660</v>
+      </c>
+      <c r="AT38" s="4">
+        <v>392052</v>
+      </c>
+      <c r="AU38" s="4">
+        <v>389170</v>
+      </c>
+      <c r="AV38" s="4">
+        <v>386976</v>
+      </c>
+      <c r="AW38" s="4">
+        <v>368832</v>
+      </c>
+      <c r="AX38" s="4">
+        <v>372012</v>
+      </c>
+      <c r="AY38" s="4">
+        <v>373545</v>
+      </c>
+      <c r="AZ38" s="4">
+        <v>379299</v>
+      </c>
+      <c r="BA38" s="4">
+        <v>379446</v>
+      </c>
+      <c r="BB38" s="4">
+        <v>382368</v>
+      </c>
+      <c r="BC38" s="4">
+        <v>383098</v>
+      </c>
+      <c r="BD38" s="4">
+        <v>397095</v>
+      </c>
+      <c r="BE38" s="4">
+        <v>398201</v>
+      </c>
+      <c r="BF38" s="4">
+        <v>389913</v>
+      </c>
+      <c r="BG38" s="4">
+        <v>390377</v>
+      </c>
+      <c r="BH38" s="4">
+        <v>386316</v>
+      </c>
+      <c r="BI38" s="4">
+        <v>368555</v>
+      </c>
+      <c r="BJ38" s="4">
+        <v>370152</v>
+      </c>
+      <c r="BK38" s="4">
+        <v>371455</v>
+      </c>
+      <c r="BL38" s="4">
+        <v>375443</v>
+      </c>
+      <c r="BM38" s="4">
+        <v>383335</v>
+      </c>
+      <c r="BN38" s="4">
+        <v>387425</v>
+      </c>
+      <c r="BO38" s="4">
+        <v>389687</v>
+      </c>
+      <c r="BP38" s="4">
+        <v>401414</v>
+      </c>
+      <c r="BQ38" s="4">
+        <v>396178</v>
+      </c>
+      <c r="BR38" s="4">
+        <v>396764</v>
+      </c>
+      <c r="BS38" s="4">
+        <v>396128</v>
+      </c>
+      <c r="BT38" s="4">
+        <v>389397</v>
+      </c>
+      <c r="BU38" s="4">
+        <v>375973</v>
+      </c>
+      <c r="BV38" s="4">
+        <v>377478</v>
+      </c>
+      <c r="BW38" s="4">
+        <v>379656</v>
+      </c>
+      <c r="BX38" s="4">
+        <v>385837</v>
+      </c>
+      <c r="BY38" s="4">
+        <v>390237</v>
+      </c>
+      <c r="BZ38" s="4">
+        <v>392179</v>
+      </c>
+      <c r="CA38" s="4">
+        <v>399662</v>
+      </c>
+      <c r="CB38" s="4">
+        <v>407115</v>
+      </c>
+      <c r="CC38" s="4">
+        <v>400933</v>
+      </c>
+      <c r="CD38" s="4">
+        <v>400800</v>
+      </c>
+      <c r="CE38" s="4">
+        <v>398048</v>
+      </c>
+      <c r="CF38" s="4">
+        <v>391475</v>
+      </c>
+      <c r="CG38" s="4">
+        <v>376809</v>
+      </c>
+      <c r="CH38" s="4">
+        <v>377973</v>
+      </c>
+      <c r="CI38" s="4">
+        <v>379443</v>
+      </c>
+      <c r="CJ38" s="4">
+        <v>387737</v>
+      </c>
+      <c r="CK38" s="4">
+        <v>391552</v>
+      </c>
+      <c r="CL38" s="4">
+        <v>396142</v>
+      </c>
+      <c r="CM38" s="4">
+        <v>402847</v>
+      </c>
+      <c r="CN38" s="4">
+        <v>412567</v>
+      </c>
+      <c r="CO38" s="4">
+        <v>409262</v>
+      </c>
+      <c r="CP38" s="4">
+        <v>408096</v>
+      </c>
+      <c r="CQ38" s="4">
+        <v>403780</v>
+      </c>
+      <c r="CR38" s="4">
+        <v>403047</v>
+      </c>
+      <c r="CS38" s="4">
+        <v>387281</v>
+      </c>
+      <c r="CT38" s="4">
+        <v>388017</v>
+      </c>
+      <c r="CU38" s="4">
+        <v>393269</v>
+      </c>
+      <c r="CV38" s="4">
+        <v>399326</v>
+      </c>
+      <c r="CW38" s="4">
+        <v>402555</v>
+      </c>
+      <c r="CX38" s="4">
+        <v>408898</v>
+      </c>
+      <c r="CY38" s="4">
+        <v>415528</v>
+      </c>
+      <c r="CZ38" s="4">
+        <v>422113</v>
+      </c>
+      <c r="DA38" s="4">
+        <v>424625</v>
+      </c>
+      <c r="DB38" s="4">
+        <v>422726</v>
+      </c>
+      <c r="DC38" s="4">
+        <v>421043</v>
+      </c>
+      <c r="DD38" s="4">
+        <v>420155</v>
+      </c>
+      <c r="DE38" s="4">
+        <v>400879</v>
+      </c>
+      <c r="DF38" s="4">
+        <v>404281</v>
+      </c>
+      <c r="DG38" s="4">
+        <v>410250</v>
+      </c>
+      <c r="DH38" s="4">
+        <v>417478</v>
+      </c>
+      <c r="DI38" s="4">
+        <v>421692</v>
+      </c>
+      <c r="DJ38" s="4">
+        <v>430792</v>
+      </c>
+      <c r="DK38" s="4">
+        <v>437366</v>
+      </c>
+      <c r="DL38" s="4">
+        <v>446997</v>
+      </c>
+      <c r="DM38" s="4">
+        <v>447371</v>
+      </c>
+      <c r="DN38" s="4">
+        <v>443877</v>
+      </c>
+      <c r="DO38" s="4">
+        <v>448252</v>
+      </c>
+      <c r="DP38" s="4">
+        <v>446512</v>
+      </c>
+      <c r="DQ38" s="4">
+        <v>424986</v>
+      </c>
+      <c r="DR38" s="4">
+        <v>429643</v>
+      </c>
+      <c r="DS38" s="4">
+        <v>431552</v>
+      </c>
+      <c r="DT38" s="4">
+        <v>436433</v>
+      </c>
+      <c r="DU38" s="4">
+        <v>444473</v>
+      </c>
+      <c r="DV38" s="4">
+        <v>450070</v>
+      </c>
+      <c r="DW38" s="4">
+        <v>454261</v>
+      </c>
+      <c r="DX38" s="4">
+        <v>465411</v>
+      </c>
+      <c r="DY38" s="4">
+        <v>465005</v>
+      </c>
+      <c r="DZ38" s="4">
+        <v>460094</v>
+      </c>
+      <c r="EA38" s="4">
+        <v>464280</v>
+      </c>
+      <c r="EB38" s="4">
+        <v>460733</v>
+      </c>
+      <c r="EC38" s="4">
+        <v>439472</v>
+      </c>
+      <c r="ED38" s="4">
+        <v>443929</v>
+      </c>
+      <c r="EE38" s="4">
+        <v>448766</v>
+      </c>
+      <c r="EF38" s="4">
+        <v>451925</v>
+      </c>
+      <c r="EG38" s="4">
+        <v>459233</v>
+      </c>
+      <c r="EH38" s="4">
+        <v>461101</v>
+      </c>
+      <c r="EI38" s="4">
+        <v>465293</v>
+      </c>
+      <c r="EJ38" s="4">
+        <v>475833</v>
+      </c>
+      <c r="EK38" s="4">
+        <v>469377</v>
+      </c>
+      <c r="EL38" s="4">
+        <v>473773</v>
+      </c>
+      <c r="EM38" s="4">
+        <v>471219</v>
+      </c>
+      <c r="EN38" s="4">
+        <v>464350</v>
+      </c>
+      <c r="EO38" s="4">
+        <v>446051</v>
+      </c>
+      <c r="EP38" s="4">
+        <v>450903</v>
+      </c>
+      <c r="EQ38" s="4">
+        <v>450836</v>
+      </c>
+      <c r="ER38" s="4">
+        <v>427081</v>
+      </c>
+      <c r="ES38" s="4">
+        <v>423720</v>
+      </c>
+      <c r="ET38" s="4">
+        <v>430777</v>
+      </c>
+      <c r="EU38" s="4">
+        <v>443046</v>
+      </c>
+      <c r="EV38" s="4">
+        <v>453745</v>
+      </c>
+      <c r="EW38" s="4">
+        <v>454576</v>
+      </c>
+      <c r="EX38" s="4">
+        <v>460850</v>
+      </c>
+      <c r="EY38" s="4">
+        <v>461160</v>
+      </c>
+      <c r="EZ38" s="4">
+        <v>457367</v>
+      </c>
+      <c r="FA38" s="4">
+        <v>434705</v>
+      </c>
+      <c r="FB38" s="4">
+        <v>438177</v>
+      </c>
+      <c r="FC38" s="4">
+        <v>444531</v>
+      </c>
+      <c r="FD38" s="4">
+        <v>454952</v>
+      </c>
+      <c r="FE38" s="4">
+        <v>462166</v>
+      </c>
+      <c r="FF38" s="4">
+        <v>470985</v>
+      </c>
+      <c r="FG38" s="4">
+        <v>477679</v>
+      </c>
+      <c r="FH38" s="4">
+        <v>481431</v>
+      </c>
+      <c r="FI38" s="4">
+        <v>485277</v>
+      </c>
+      <c r="FJ38" s="4">
+        <v>486747</v>
+      </c>
+      <c r="FK38" s="4">
+        <v>485620</v>
+      </c>
+      <c r="FL38" s="4">
+        <v>488738</v>
+      </c>
+      <c r="FM38" s="4">
+        <v>465663</v>
+      </c>
+      <c r="FN38" s="4">
+        <v>474865</v>
+      </c>
+      <c r="FO38" s="4">
+        <v>480504</v>
+      </c>
+      <c r="FP38" s="4">
+        <v>485705</v>
+      </c>
+      <c r="FQ38" s="4">
+        <v>485353</v>
+      </c>
+      <c r="FR38" s="4">
+        <v>491416</v>
+      </c>
+      <c r="FS38" s="4">
+        <v>494538</v>
+      </c>
+      <c r="FT38" s="4">
+        <v>496353</v>
+      </c>
+      <c r="FU38" s="4">
+        <v>499251</v>
+      </c>
+      <c r="FV38" s="4">
+        <v>500260</v>
+      </c>
+      <c r="FW38" s="4">
+        <v>499266</v>
+      </c>
+      <c r="FX38" s="4">
+        <v>498934</v>
+      </c>
+      <c r="FY38" s="4">
+        <v>473271</v>
+      </c>
+      <c r="FZ38" s="4">
+        <v>480680</v>
+      </c>
+      <c r="GA38" s="4">
+        <v>485677</v>
+      </c>
+      <c r="GB38" s="4">
+        <v>490119</v>
+      </c>
+      <c r="GC38" s="4">
+        <v>490026</v>
+      </c>
+      <c r="GD38" s="4">
+        <v>495385</v>
+      </c>
+      <c r="GE38" s="4">
+        <v>497632</v>
+      </c>
+      <c r="GF38" s="4">
+        <v>502273</v>
+      </c>
+      <c r="GG38" s="4">
+        <v>499971</v>
+      </c>
+      <c r="GH38" s="4">
+        <v>496419</v>
+      </c>
+      <c r="GI38" s="4">
+        <v>497143</v>
+      </c>
+      <c r="GJ38" s="4">
+        <v>493397</v>
+      </c>
+      <c r="GK38" s="4">
+        <v>470092</v>
+      </c>
+      <c r="GL38" s="4">
+        <v>472675</v>
+      </c>
+      <c r="GM38" s="4">
+        <v>475137</v>
+      </c>
+      <c r="GN38" s="4">
+        <v>476918</v>
+      </c>
+      <c r="GO38" s="4">
+        <v>481939</v>
+      </c>
+      <c r="GP38" s="4">
+        <v>484288</v>
+      </c>
+      <c r="GQ38" s="4">
+        <v>485207</v>
+      </c>
+      <c r="GR38" s="4">
+        <v>492881</v>
+      </c>
+      <c r="GS38" s="4">
+        <v>485578</v>
+      </c>
+      <c r="GT38" s="4">
+        <v>489877</v>
+      </c>
+      <c r="GU38" s="4">
+        <v>488964</v>
+      </c>
+      <c r="GV38" s="4">
+        <v>483105</v>
+      </c>
+      <c r="GW38" s="4">
+        <v>468683</v>
+      </c>
+      <c r="GX38" s="4">
+        <v>470190</v>
+      </c>
+      <c r="GY38" s="4">
+        <v>475015</v>
+      </c>
+      <c r="GZ38" s="4">
+        <v>477564</v>
+      </c>
+      <c r="HA38" s="4">
+        <v>481249</v>
+      </c>
+      <c r="HB38" s="4">
+        <v>483226</v>
+      </c>
+      <c r="HC38" s="4">
+        <v>489125</v>
+      </c>
+      <c r="HD38" s="4">
+        <v>493510</v>
+      </c>
+      <c r="HE38" s="4">
+        <v>486999</v>
+      </c>
+      <c r="HF38" s="4">
+        <v>491077</v>
+      </c>
+      <c r="HG38" s="4">
+        <v>489893</v>
+      </c>
+      <c r="HH38" s="4">
+        <v>487020</v>
+      </c>
+      <c r="HI38" s="4">
+        <v>471895</v>
+      </c>
+      <c r="HJ38" s="4">
+        <v>471590</v>
+      </c>
+      <c r="HK38" s="4">
+        <v>475939</v>
+      </c>
+      <c r="HL38" s="4">
+        <v>484117</v>
+      </c>
+      <c r="HM38" s="4">
+        <v>486030</v>
+      </c>
+      <c r="HN38" s="4">
+        <v>489020</v>
+      </c>
+      <c r="HO38" s="4">
+        <v>495779</v>
+      </c>
+      <c r="HP38" s="4">
+        <v>497590</v>
+      </c>
+    </row>
+    <row r="39" spans="1:225">
+      <c r="A39" t="s">
+        <v>260</v>
+      </c>
+      <c r="B39" s="4">
         <v>119405</v>
       </c>
-      <c r="C38" s="4">
+      <c r="C39" s="4">
         <v>119670</v>
       </c>
-      <c r="D38" s="4">
+      <c r="D39" s="4">
         <v>119991</v>
       </c>
-      <c r="E38" s="4">
+      <c r="E39" s="4">
         <v>119446</v>
       </c>
-      <c r="F38" s="4">
+      <c r="F39" s="4">
         <v>119541</v>
       </c>
-      <c r="G38" s="4">
+      <c r="G39" s="4">
         <v>119848</v>
       </c>
-      <c r="H38" s="4">
+      <c r="H39" s="4">
         <v>123102</v>
       </c>
-      <c r="I38" s="4">
+      <c r="I39" s="4">
         <v>122006</v>
       </c>
-      <c r="J38" s="4">
+      <c r="J39" s="4">
         <v>121229</v>
       </c>
-      <c r="K38" s="4">
+      <c r="K39" s="4">
         <v>121169</v>
       </c>
-      <c r="L38" s="4">
+      <c r="L39" s="4">
         <v>120948</v>
       </c>
-      <c r="M38" s="4">
+      <c r="M39" s="4">
         <v>120732</v>
       </c>
-      <c r="N38" s="4">
+      <c r="N39" s="4">
         <v>120074</v>
       </c>
-      <c r="O38" s="4">
+      <c r="O39" s="4">
         <v>120051</v>
       </c>
-      <c r="P38" s="4">
+      <c r="P39" s="4">
         <v>120000</v>
       </c>
-      <c r="Q38" s="4">
+      <c r="Q39" s="4">
         <v>119035</v>
       </c>
-      <c r="R38" s="4">
+      <c r="R39" s="4">
         <v>119538</v>
       </c>
-      <c r="S38" s="4">
+      <c r="S39" s="4">
         <v>119499</v>
       </c>
-      <c r="T38" s="4">
+      <c r="T39" s="4">
         <v>121914</v>
       </c>
-      <c r="U38" s="4">
+      <c r="U39" s="4">
         <v>121301</v>
       </c>
-      <c r="V38" s="4">
+      <c r="V39" s="4">
         <v>119683</v>
       </c>
-      <c r="W38" s="4">
+      <c r="W39" s="4">
         <v>118832</v>
       </c>
-      <c r="X38" s="4">
+      <c r="X39" s="4">
         <v>118680</v>
       </c>
-      <c r="Y38" s="4">
+      <c r="Y39" s="4">
         <v>118222</v>
       </c>
-      <c r="Z38" s="4">
+      <c r="Z39" s="4">
         <v>117356</v>
       </c>
-      <c r="AA38" s="4">
+      <c r="AA39" s="4">
         <v>117388</v>
       </c>
-      <c r="AB38" s="4">
+      <c r="AB39" s="4">
         <v>117349</v>
       </c>
-      <c r="AC38" s="4">
+      <c r="AC39" s="4">
         <v>118137</v>
       </c>
-      <c r="AD38" s="4">
+      <c r="AD39" s="4">
         <v>118194</v>
       </c>
-      <c r="AE38" s="4">
+      <c r="AE39" s="4">
         <v>118228</v>
       </c>
-      <c r="AF38" s="4">
+      <c r="AF39" s="4">
         <v>120453</v>
       </c>
-      <c r="AG38" s="4">
+      <c r="AG39" s="4">
         <v>119993</v>
       </c>
-      <c r="AH38" s="4">
+      <c r="AH39" s="4">
         <v>118599</v>
       </c>
-      <c r="AI38" s="4">
+      <c r="AI39" s="4">
         <v>116599</v>
       </c>
-      <c r="AJ38" s="4">
+      <c r="AJ39" s="4">
         <v>116640</v>
       </c>
-      <c r="AK38" s="4">
+      <c r="AK39" s="4">
         <v>116527</v>
       </c>
-      <c r="AL38" s="4">
+      <c r="AL39" s="4">
         <v>116435</v>
       </c>
-      <c r="AM38" s="4">
+      <c r="AM39" s="4">
         <v>116621</v>
       </c>
-      <c r="AN38" s="4">
+      <c r="AN39" s="4">
         <v>116767</v>
       </c>
-      <c r="AO38" s="4">
+      <c r="AO39" s="4">
         <v>116906</v>
       </c>
-      <c r="AP38" s="4">
+      <c r="AP39" s="4">
         <v>117102</v>
       </c>
-      <c r="AQ38" s="4">
+      <c r="AQ39" s="4">
         <v>117059</v>
       </c>
-      <c r="AR38" s="4">
+      <c r="AR39" s="4">
         <v>119132</v>
       </c>
-      <c r="AS38" s="4">
+      <c r="AS39" s="4">
         <v>118958</v>
       </c>
-      <c r="AT38" s="4">
+      <c r="AT39" s="4">
         <v>117531</v>
       </c>
-      <c r="AU38" s="4">
+      <c r="AU39" s="4">
         <v>117451</v>
       </c>
-      <c r="AV38" s="4">
+      <c r="AV39" s="4">
         <v>117492</v>
       </c>
-      <c r="AW38" s="4">
+      <c r="AW39" s="4">
         <v>117925</v>
       </c>
-      <c r="AX38" s="4">
+      <c r="AX39" s="4">
         <v>116920</v>
       </c>
-      <c r="AY38" s="4">
+      <c r="AY39" s="4">
         <v>117003</v>
       </c>
-      <c r="AZ38" s="4">
+      <c r="AZ39" s="4">
         <v>117039</v>
       </c>
-      <c r="BA38" s="4">
+      <c r="BA39" s="4">
         <v>117620</v>
       </c>
-      <c r="BB38" s="4">
+      <c r="BB39" s="4">
         <v>117703</v>
       </c>
-      <c r="BC38" s="4">
+      <c r="BC39" s="4">
         <v>117774</v>
       </c>
-      <c r="BD38" s="4">
+      <c r="BD39" s="4">
         <v>120445</v>
       </c>
-      <c r="BE38" s="4">
+      <c r="BE39" s="4">
         <v>119718</v>
       </c>
-      <c r="BF38" s="4">
+      <c r="BF39" s="4">
         <v>118050</v>
       </c>
-      <c r="BG38" s="4">
+      <c r="BG39" s="4">
         <v>117934</v>
       </c>
-      <c r="BH38" s="4">
+      <c r="BH39" s="4">
         <v>117879</v>
       </c>
-      <c r="BI38" s="4">
+      <c r="BI39" s="4">
         <v>117745</v>
       </c>
-      <c r="BJ38" s="4">
+      <c r="BJ39" s="4">
         <v>117226</v>
       </c>
-      <c r="BK38" s="4">
+      <c r="BK39" s="4">
         <v>117388</v>
       </c>
-      <c r="BL38" s="4">
+      <c r="BL39" s="4">
         <v>117279</v>
       </c>
-      <c r="BM38" s="4">
+      <c r="BM39" s="4">
         <v>117199</v>
       </c>
-      <c r="BN38" s="4">
+      <c r="BN39" s="4">
         <v>117195</v>
       </c>
-      <c r="BO38" s="4">
+      <c r="BO39" s="4">
         <v>117374</v>
       </c>
-      <c r="BP38" s="4">
+      <c r="BP39" s="4">
         <v>119878</v>
       </c>
-      <c r="BQ38" s="4">
+      <c r="BQ39" s="4">
         <v>118592</v>
       </c>
-      <c r="BR38" s="4">
+      <c r="BR39" s="4">
         <v>117662</v>
       </c>
-      <c r="BS38" s="4">
+      <c r="BS39" s="4">
         <v>117839</v>
       </c>
-      <c r="BT38" s="4">
+      <c r="BT39" s="4">
         <v>117543</v>
       </c>
-      <c r="BU38" s="4">
+      <c r="BU39" s="4">
         <v>117331</v>
       </c>
-      <c r="BV38" s="4">
+      <c r="BV39" s="4">
         <v>115340</v>
       </c>
-      <c r="BW38" s="4">
+      <c r="BW39" s="4">
         <v>115527</v>
       </c>
-      <c r="BX38" s="4">
+      <c r="BX39" s="4">
         <v>115624</v>
       </c>
-      <c r="BY38" s="4">
+      <c r="BY39" s="4">
         <v>115599</v>
       </c>
-      <c r="BZ38" s="4">
+      <c r="BZ39" s="4">
         <v>115543</v>
       </c>
-      <c r="CA38" s="4">
+      <c r="CA39" s="4">
         <v>115745</v>
       </c>
-      <c r="CB38" s="4">
+      <c r="CB39" s="4">
         <v>117716</v>
       </c>
-      <c r="CC38" s="4">
+      <c r="CC39" s="4">
         <v>116587</v>
       </c>
-      <c r="CD38" s="4">
+      <c r="CD39" s="4">
         <v>115814</v>
       </c>
-      <c r="CE38" s="4">
+      <c r="CE39" s="4">
         <v>115896</v>
       </c>
-      <c r="CF38" s="4">
+      <c r="CF39" s="4">
         <v>115425</v>
       </c>
-      <c r="CG38" s="4">
+      <c r="CG39" s="4">
         <v>115211</v>
       </c>
-      <c r="CH38" s="4">
+      <c r="CH39" s="4">
         <v>114909</v>
       </c>
-      <c r="CI38" s="4">
+      <c r="CI39" s="4">
         <v>115004</v>
       </c>
-      <c r="CJ38" s="4">
+      <c r="CJ39" s="4">
         <v>115186</v>
       </c>
-      <c r="CK38" s="4">
+      <c r="CK39" s="4">
         <v>115195</v>
       </c>
-      <c r="CL38" s="4">
+      <c r="CL39" s="4">
         <v>115160</v>
       </c>
-      <c r="CM38" s="4">
+      <c r="CM39" s="4">
         <v>115338</v>
       </c>
-      <c r="CN38" s="4">
+      <c r="CN39" s="4">
         <v>117700</v>
       </c>
-      <c r="CO38" s="4">
+      <c r="CO39" s="4">
         <v>117133</v>
       </c>
-      <c r="CP38" s="4">
+      <c r="CP39" s="4">
         <v>115966</v>
       </c>
-      <c r="CQ38" s="4">
+      <c r="CQ39" s="4">
         <v>115689</v>
       </c>
-      <c r="CR38" s="4">
+      <c r="CR39" s="4">
         <v>115772</v>
       </c>
-      <c r="CS38" s="4">
+      <c r="CS39" s="4">
         <v>115686</v>
       </c>
-      <c r="CT38" s="4">
+      <c r="CT39" s="4">
         <v>115466</v>
       </c>
-      <c r="CU38" s="4">
+      <c r="CU39" s="4">
         <v>115508</v>
       </c>
-      <c r="CV38" s="4">
+      <c r="CV39" s="4">
         <v>115564</v>
       </c>
-      <c r="CW38" s="4">
+      <c r="CW39" s="4">
         <v>115535</v>
       </c>
-      <c r="CX38" s="4">
+      <c r="CX39" s="4">
         <v>115605</v>
       </c>
-      <c r="CY38" s="4">
+      <c r="CY39" s="4">
         <v>115560</v>
       </c>
-      <c r="CZ38" s="4">
+      <c r="CZ39" s="4">
         <v>117127</v>
       </c>
-      <c r="DA38" s="4">
+      <c r="DA39" s="4">
         <v>116594</v>
       </c>
-      <c r="DB38" s="4">
+      <c r="DB39" s="4">
         <v>115936</v>
       </c>
-      <c r="DC38" s="4">
+      <c r="DC39" s="4">
         <v>115772</v>
       </c>
-      <c r="DD38" s="4">
+      <c r="DD39" s="4">
         <v>115536</v>
       </c>
-      <c r="DE38" s="4">
+      <c r="DE39" s="4">
         <v>115144</v>
       </c>
-      <c r="DF38" s="4">
+      <c r="DF39" s="4">
         <v>114756</v>
       </c>
-      <c r="DG38" s="4">
+      <c r="DG39" s="4">
         <v>112409</v>
       </c>
-      <c r="DH38" s="4">
+      <c r="DH39" s="4">
         <v>112466</v>
       </c>
-      <c r="DI38" s="4">
+      <c r="DI39" s="4">
         <v>112402</v>
       </c>
-      <c r="DJ38" s="4">
+      <c r="DJ39" s="4">
         <v>112447</v>
       </c>
-      <c r="DK38" s="4">
+      <c r="DK39" s="4">
         <v>112974</v>
       </c>
-      <c r="DL38" s="4">
+      <c r="DL39" s="4">
         <v>115003</v>
       </c>
-      <c r="DM38" s="4">
+      <c r="DM39" s="4">
         <v>114215</v>
       </c>
-      <c r="DN38" s="4">
+      <c r="DN39" s="4">
         <v>113258</v>
       </c>
-      <c r="DO38" s="4">
+      <c r="DO39" s="4">
         <v>113710</v>
       </c>
-      <c r="DP38" s="4">
+      <c r="DP39" s="4">
         <v>113278</v>
       </c>
-      <c r="DQ38" s="4">
+      <c r="DQ39" s="4">
         <v>113453</v>
       </c>
-      <c r="DR38" s="4">
+      <c r="DR39" s="4">
         <v>113041</v>
       </c>
-      <c r="DS38" s="4">
+      <c r="DS39" s="4">
         <v>113072</v>
       </c>
-      <c r="DT38" s="4">
+      <c r="DT39" s="4">
         <v>113084</v>
       </c>
-      <c r="DU38" s="4">
+      <c r="DU39" s="4">
         <v>113076</v>
       </c>
-      <c r="DV38" s="4">
+      <c r="DV39" s="4">
         <v>113053</v>
       </c>
-      <c r="DW38" s="4">
+      <c r="DW39" s="4">
         <v>113075</v>
       </c>
-      <c r="DX38" s="4">
+      <c r="DX39" s="4">
         <v>114927</v>
       </c>
-      <c r="DY38" s="4">
+      <c r="DY39" s="4">
         <v>114323</v>
       </c>
-      <c r="DZ38" s="4">
+      <c r="DZ39" s="4">
         <v>113278</v>
       </c>
-      <c r="EA38" s="4">
+      <c r="EA39" s="4">
         <v>114040</v>
       </c>
-      <c r="EB38" s="4">
+      <c r="EB39" s="4">
         <v>113459</v>
       </c>
-      <c r="EC38" s="4">
+      <c r="EC39" s="4">
         <v>113136</v>
       </c>
-      <c r="ED38" s="4">
+      <c r="ED39" s="4">
         <v>112902</v>
       </c>
-      <c r="EE38" s="4">
+      <c r="EE39" s="4">
         <v>112976</v>
       </c>
-      <c r="EF38" s="4">
+      <c r="EF39" s="4">
         <v>112963</v>
       </c>
-      <c r="EG38" s="4">
+      <c r="EG39" s="4">
         <v>112996</v>
       </c>
-      <c r="EH38" s="4">
+      <c r="EH39" s="4">
         <v>112999</v>
       </c>
-      <c r="EI38" s="4">
+      <c r="EI39" s="4">
         <v>113042</v>
       </c>
-      <c r="EJ38" s="4">
+      <c r="EJ39" s="4">
         <v>114985</v>
       </c>
-      <c r="EK38" s="4">
+      <c r="EK39" s="4">
         <v>113743</v>
       </c>
-      <c r="EL38" s="4">
+      <c r="EL39" s="4">
         <v>113736</v>
       </c>
-      <c r="EM38" s="4">
+      <c r="EM39" s="4">
         <v>114310</v>
       </c>
-      <c r="EN38" s="4">
+      <c r="EN39" s="4">
         <v>114154</v>
       </c>
-      <c r="EO38" s="4">
+      <c r="EO39" s="4">
         <v>114075</v>
       </c>
-      <c r="EP38" s="4">
+      <c r="EP39" s="4">
         <v>113721</v>
       </c>
-      <c r="EQ38" s="4">
+      <c r="EQ39" s="4">
         <v>113221</v>
       </c>
-      <c r="ER38" s="4">
+      <c r="ER39" s="4">
         <v>113149</v>
       </c>
-      <c r="ES38" s="4">
+      <c r="ES39" s="4">
         <v>112466</v>
       </c>
-      <c r="ET38" s="4">
+      <c r="ET39" s="4">
         <v>112436</v>
       </c>
-      <c r="EU38" s="4">
+      <c r="EU39" s="4">
         <v>112776</v>
       </c>
-      <c r="EV38" s="4">
+      <c r="EV39" s="4">
         <v>114230</v>
       </c>
-      <c r="EW38" s="4">
+      <c r="EW39" s="4">
         <v>113876</v>
       </c>
-      <c r="EX38" s="4">
+      <c r="EX39" s="4">
         <v>112813</v>
       </c>
-      <c r="EY38" s="4">
+      <c r="EY39" s="4">
         <v>111656</v>
       </c>
-      <c r="EZ38" s="4">
+      <c r="EZ39" s="4">
         <v>111775</v>
       </c>
-      <c r="FA38" s="4">
+      <c r="FA39" s="4">
         <v>111445</v>
       </c>
-      <c r="FB38" s="4">
+      <c r="FB39" s="4">
         <v>111109</v>
       </c>
-      <c r="FC38" s="4">
+      <c r="FC39" s="4">
         <v>111289</v>
       </c>
-      <c r="FD38" s="4">
+      <c r="FD39" s="4">
         <v>111383</v>
       </c>
-      <c r="FE38" s="4">
+      <c r="FE39" s="4">
         <v>111229</v>
       </c>
-      <c r="FF38" s="4">
+      <c r="FF39" s="4">
         <v>111248</v>
       </c>
-      <c r="FG38" s="4">
+      <c r="FG39" s="4">
         <v>111138</v>
       </c>
-      <c r="FH38" s="4">
+      <c r="FH39" s="4">
         <v>111988</v>
       </c>
-      <c r="FI38" s="4">
+      <c r="FI39" s="4">
         <v>111754</v>
       </c>
-      <c r="FJ38" s="4">
+      <c r="FJ39" s="4">
         <v>111435</v>
       </c>
-      <c r="FK38" s="4">
+      <c r="FK39" s="4">
         <v>111395</v>
       </c>
-      <c r="FL38" s="4">
+      <c r="FL39" s="4">
         <v>111509</v>
       </c>
-      <c r="FM38" s="4">
+      <c r="FM39" s="4">
         <v>110984</v>
       </c>
-      <c r="FN38" s="4">
+      <c r="FN39" s="4">
         <v>110566</v>
       </c>
-      <c r="FO38" s="4">
+      <c r="FO39" s="4">
         <v>110735</v>
       </c>
-      <c r="FP38" s="4">
+      <c r="FP39" s="4">
         <v>111581</v>
       </c>
-      <c r="FQ38" s="4">
+      <c r="FQ39" s="4">
         <v>111452</v>
       </c>
-      <c r="FR38" s="4">
+      <c r="FR39" s="4">
         <v>111529</v>
       </c>
-      <c r="FS38" s="4">
+      <c r="FS39" s="4">
         <v>111496</v>
       </c>
-      <c r="FT38" s="4">
+      <c r="FT39" s="4">
         <v>112611</v>
       </c>
-      <c r="FU38" s="4">
+      <c r="FU39" s="4">
         <v>112077</v>
       </c>
-      <c r="FV38" s="4">
+      <c r="FV39" s="4">
         <v>111807</v>
       </c>
-      <c r="FW38" s="4">
+      <c r="FW39" s="4">
         <v>114144</v>
       </c>
-      <c r="FX38" s="4">
+      <c r="FX39" s="4">
         <v>112318</v>
       </c>
-      <c r="FY38" s="4">
+      <c r="FY39" s="4">
         <v>111914</v>
       </c>
-      <c r="FZ38" s="4">
+      <c r="FZ39" s="4">
         <v>112022</v>
       </c>
-      <c r="GA38" s="4">
+      <c r="GA39" s="4">
         <v>111862</v>
       </c>
-      <c r="GB38" s="4">
+      <c r="GB39" s="4">
         <v>111817</v>
       </c>
-      <c r="GC38" s="4">
+      <c r="GC39" s="4">
         <v>110004</v>
       </c>
-      <c r="GD38" s="4">
+      <c r="GD39" s="4">
         <v>110282</v>
       </c>
-      <c r="GE38" s="4">
+      <c r="GE39" s="4">
         <v>110362</v>
       </c>
-      <c r="GF38" s="4">
+      <c r="GF39" s="4">
         <v>111582</v>
       </c>
-      <c r="GG38" s="4">
+      <c r="GG39" s="4">
         <v>110368</v>
       </c>
-      <c r="GH38" s="4">
+      <c r="GH39" s="4">
         <v>110199</v>
       </c>
-      <c r="GI38" s="4">
+      <c r="GI39" s="4">
         <v>110670</v>
       </c>
-      <c r="GJ38" s="4">
+      <c r="GJ39" s="4">
         <v>111359</v>
       </c>
-      <c r="GK38" s="4">
+      <c r="GK39" s="4">
         <v>111160</v>
       </c>
-      <c r="GL38" s="4">
+      <c r="GL39" s="4">
         <v>111849</v>
       </c>
-      <c r="GM38" s="4">
+      <c r="GM39" s="4">
         <v>112074</v>
       </c>
-      <c r="GN38" s="4">
+      <c r="GN39" s="4">
         <v>112466</v>
       </c>
-      <c r="GO38" s="4">
+      <c r="GO39" s="4">
         <v>113143</v>
       </c>
-      <c r="GP38" s="4">
+      <c r="GP39" s="4">
         <v>112764</v>
       </c>
-      <c r="GQ38" s="4">
+      <c r="GQ39" s="4">
         <v>113672</v>
       </c>
-      <c r="GR38" s="4">
+      <c r="GR39" s="4">
         <v>114165</v>
       </c>
-      <c r="GS38" s="4">
+      <c r="GS39" s="4">
         <v>113470</v>
       </c>
-      <c r="GT38" s="4">
+      <c r="GT39" s="4">
         <v>112854</v>
       </c>
-      <c r="GU38" s="4">
+      <c r="GU39" s="4">
         <v>113080</v>
       </c>
-      <c r="GV38" s="4">
+      <c r="GV39" s="4">
         <v>113409</v>
       </c>
-      <c r="GW38" s="4">
+      <c r="GW39" s="4">
         <v>112997</v>
       </c>
-      <c r="GX38" s="4">
+      <c r="GX39" s="4">
         <v>112649</v>
       </c>
-      <c r="GY38" s="4">
+      <c r="GY39" s="4">
         <v>112427</v>
       </c>
-      <c r="GZ38" s="4">
+      <c r="GZ39" s="4">
         <v>113014</v>
       </c>
-      <c r="HA38" s="4">
+      <c r="HA39" s="4">
         <v>113045</v>
       </c>
-      <c r="HB38" s="4">
+      <c r="HB39" s="4">
         <v>113283</v>
       </c>
-      <c r="HC38" s="4">
+      <c r="HC39" s="4">
         <v>113566</v>
       </c>
-      <c r="HD38" s="4">
+      <c r="HD39" s="4">
         <v>114278</v>
       </c>
-      <c r="HE38" s="4">
+      <c r="HE39" s="4">
         <v>113415</v>
       </c>
-      <c r="HF38" s="4">
+      <c r="HF39" s="4">
         <v>113524</v>
       </c>
-      <c r="HG38" s="4">
+      <c r="HG39" s="4">
         <v>113173</v>
       </c>
-      <c r="HH38" s="4">
+      <c r="HH39" s="4">
         <v>113184</v>
       </c>
-      <c r="HI38" s="4">
+      <c r="HI39" s="4">
         <v>112861</v>
       </c>
-      <c r="HJ38" s="4">
+      <c r="HJ39" s="4">
         <v>112793</v>
       </c>
-      <c r="HK38" s="4">
+      <c r="HK39" s="4">
         <v>112988</v>
       </c>
-      <c r="HL38" s="4">
+      <c r="HL39" s="4">
         <v>113196</v>
       </c>
-      <c r="HM38" s="4">
+      <c r="HM39" s="4">
         <v>113419</v>
       </c>
-      <c r="HN38" s="4">
+      <c r="HN39" s="4">
         <v>113215</v>
       </c>
-      <c r="HO38" s="4">
+      <c r="HO39" s="4">
         <v>113052</v>
       </c>
+      <c r="HP39" s="4">
+        <v>114166</v>
+      </c>
     </row>
-    <row r="39" spans="1:224">
-[...670 lines deleted...]
-    <row r="40" spans="1:224">
+    <row r="40" spans="1:225">
       <c r="A40" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B40" s="4">
         <v>134004</v>
       </c>
       <c r="C40" s="4">
         <v>135115</v>
       </c>
       <c r="D40" s="4">
         <v>135945</v>
       </c>
       <c r="E40" s="4">
         <v>137568</v>
       </c>
       <c r="F40" s="4">
         <v>138514</v>
       </c>
       <c r="G40" s="4">
         <v>140458</v>
       </c>
       <c r="H40" s="4">
         <v>145445</v>
       </c>
       <c r="I40" s="4">
         <v>143872</v>
       </c>
@@ -25409,54 +25517,57 @@
       </c>
       <c r="HH40" s="4">
         <v>221101</v>
       </c>
       <c r="HI40" s="4">
         <v>219333</v>
       </c>
       <c r="HJ40" s="4">
         <v>217391</v>
       </c>
       <c r="HK40" s="4">
         <v>217781</v>
       </c>
       <c r="HL40" s="4">
         <v>218623</v>
       </c>
       <c r="HM40" s="4">
         <v>218380</v>
       </c>
       <c r="HN40" s="4">
         <v>219044</v>
       </c>
       <c r="HO40" s="4">
         <v>219240</v>
       </c>
+      <c r="HP40" s="4">
+        <v>222953</v>
+      </c>
     </row>
-    <row r="41" spans="1:224">
+    <row r="41" spans="1:225">
       <c r="A41" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B41" s="4">
         <v>43048</v>
       </c>
       <c r="C41" s="4">
         <v>43289</v>
       </c>
       <c r="D41" s="4">
         <v>43105</v>
       </c>
       <c r="E41" s="4">
         <v>43062</v>
       </c>
       <c r="F41" s="4">
         <v>42894</v>
       </c>
       <c r="G41" s="4">
         <v>43141</v>
       </c>
       <c r="H41" s="4">
         <v>43791</v>
       </c>
       <c r="I41" s="4">
         <v>43507</v>
       </c>
@@ -26080,54 +26191,57 @@
       </c>
       <c r="HH41" s="4">
         <v>47074</v>
       </c>
       <c r="HI41" s="4">
         <v>46602</v>
       </c>
       <c r="HJ41" s="4">
         <v>46607</v>
       </c>
       <c r="HK41" s="4">
         <v>47101</v>
       </c>
       <c r="HL41" s="4">
         <v>47471</v>
       </c>
       <c r="HM41" s="4">
         <v>47511</v>
       </c>
       <c r="HN41" s="4">
         <v>48127</v>
       </c>
       <c r="HO41" s="4">
         <v>48594</v>
       </c>
+      <c r="HP41" s="4">
+        <v>49117</v>
+      </c>
     </row>
-    <row r="42" spans="1:224">
+    <row r="42" spans="1:225">
       <c r="A42" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B42" s="4">
         <v>34347</v>
       </c>
       <c r="C42" s="4">
         <v>34518</v>
       </c>
       <c r="D42" s="4">
         <v>34179</v>
       </c>
       <c r="E42" s="4">
         <v>34249</v>
       </c>
       <c r="F42" s="4">
         <v>34319</v>
       </c>
       <c r="G42" s="4">
         <v>34866</v>
       </c>
       <c r="H42" s="4">
         <v>35906</v>
       </c>
       <c r="I42" s="4">
         <v>35935</v>
       </c>
@@ -26751,54 +26865,57 @@
       </c>
       <c r="HH42" s="4">
         <v>49519</v>
       </c>
       <c r="HI42" s="4">
         <v>49305</v>
       </c>
       <c r="HJ42" s="4">
         <v>49235</v>
       </c>
       <c r="HK42" s="4">
         <v>49554</v>
       </c>
       <c r="HL42" s="4">
         <v>49628</v>
       </c>
       <c r="HM42" s="4">
         <v>49665</v>
       </c>
       <c r="HN42" s="4">
         <v>49687</v>
       </c>
       <c r="HO42" s="4">
         <v>49597</v>
       </c>
+      <c r="HP42" s="4">
+        <v>50689</v>
+      </c>
     </row>
-    <row r="43" spans="1:224">
+    <row r="43" spans="1:225">
       <c r="A43" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B43" s="4">
         <v>28040</v>
       </c>
       <c r="C43" s="4">
         <v>28235</v>
       </c>
       <c r="D43" s="4">
         <v>28605</v>
       </c>
       <c r="E43" s="4">
         <v>28658</v>
       </c>
       <c r="F43" s="4">
         <v>28796</v>
       </c>
       <c r="G43" s="4">
         <v>28986</v>
       </c>
       <c r="H43" s="4">
         <v>30082</v>
       </c>
       <c r="I43" s="4">
         <v>29843</v>
       </c>
@@ -27422,54 +27539,57 @@
       </c>
       <c r="HH43" s="4">
         <v>67287</v>
       </c>
       <c r="HI43" s="4">
         <v>67206</v>
       </c>
       <c r="HJ43" s="4">
         <v>66499</v>
       </c>
       <c r="HK43" s="4">
         <v>66657</v>
       </c>
       <c r="HL43" s="4">
         <v>66781</v>
       </c>
       <c r="HM43" s="4">
         <v>66536</v>
       </c>
       <c r="HN43" s="4">
         <v>66808</v>
       </c>
       <c r="HO43" s="4">
         <v>67009</v>
       </c>
+      <c r="HP43" s="4">
+        <v>67603</v>
+      </c>
     </row>
-    <row r="44" spans="1:224">
+    <row r="44" spans="1:225">
       <c r="A44" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B44" s="4">
         <v>39559</v>
       </c>
       <c r="C44" s="4">
         <v>40003</v>
       </c>
       <c r="D44" s="4">
         <v>40535</v>
       </c>
       <c r="E44" s="4">
         <v>40909</v>
       </c>
       <c r="F44" s="4">
         <v>41327</v>
       </c>
       <c r="G44" s="4">
         <v>42143</v>
       </c>
       <c r="H44" s="4">
         <v>44386</v>
       </c>
       <c r="I44" s="4">
         <v>43648</v>
       </c>
@@ -28093,54 +28213,57 @@
       </c>
       <c r="HH44" s="4">
         <v>53279</v>
       </c>
       <c r="HI44" s="4">
         <v>52491</v>
       </c>
       <c r="HJ44" s="4">
         <v>51964</v>
       </c>
       <c r="HK44" s="4">
         <v>52453</v>
       </c>
       <c r="HL44" s="4">
         <v>52866</v>
       </c>
       <c r="HM44" s="4">
         <v>53044</v>
       </c>
       <c r="HN44" s="4">
         <v>53097</v>
       </c>
       <c r="HO44" s="4">
         <v>53177</v>
       </c>
+      <c r="HP44" s="4">
+        <v>54295</v>
+      </c>
     </row>
-    <row r="45" spans="1:224">
+    <row r="45" spans="1:225">
       <c r="A45" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B45" s="4">
         <v>9396</v>
       </c>
       <c r="C45" s="4">
         <v>9534</v>
       </c>
       <c r="D45" s="4">
         <v>9617</v>
       </c>
       <c r="E45" s="4">
         <v>10606</v>
       </c>
       <c r="F45" s="4">
         <v>10662</v>
       </c>
       <c r="G45" s="4">
         <v>10747</v>
       </c>
       <c r="H45" s="4">
         <v>11074</v>
       </c>
       <c r="I45" s="4">
         <v>10947</v>
       </c>
@@ -28764,54 +28887,57 @@
       </c>
       <c r="HH45" s="4">
         <v>20871</v>
       </c>
       <c r="HI45" s="4">
         <v>20713</v>
       </c>
       <c r="HJ45" s="4">
         <v>20540</v>
       </c>
       <c r="HK45" s="4">
         <v>20595</v>
       </c>
       <c r="HL45" s="4">
         <v>20676</v>
       </c>
       <c r="HM45" s="4">
         <v>20655</v>
       </c>
       <c r="HN45" s="4">
         <v>21024</v>
       </c>
       <c r="HO45" s="4">
         <v>20980</v>
       </c>
+      <c r="HP45" s="4">
+        <v>21241</v>
+      </c>
     </row>
-    <row r="46" spans="1:224">
+    <row r="46" spans="1:225">
       <c r="A46" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B46" s="4">
         <v>17143</v>
       </c>
       <c r="C46" s="4">
         <v>17224</v>
       </c>
       <c r="D46" s="4">
         <v>17412</v>
       </c>
       <c r="E46" s="4">
         <v>17513</v>
       </c>
       <c r="F46" s="4">
         <v>17821</v>
       </c>
       <c r="G46" s="4">
         <v>18072</v>
       </c>
       <c r="H46" s="4">
         <v>18245</v>
       </c>
       <c r="I46" s="4">
         <v>17859</v>
       </c>
@@ -29435,54 +29561,57 @@
       </c>
       <c r="HH46" s="4">
         <v>20250</v>
       </c>
       <c r="HI46" s="4">
         <v>19916</v>
       </c>
       <c r="HJ46" s="4">
         <v>19625</v>
       </c>
       <c r="HK46" s="4">
         <v>19125</v>
       </c>
       <c r="HL46" s="4">
         <v>19263</v>
       </c>
       <c r="HM46" s="4">
         <v>19099</v>
       </c>
       <c r="HN46" s="4">
         <v>19069</v>
       </c>
       <c r="HO46" s="4">
         <v>19075</v>
       </c>
+      <c r="HP46" s="4">
+        <v>19635</v>
+      </c>
     </row>
-    <row r="47" spans="1:224">
+    <row r="47" spans="1:225">
       <c r="A47" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B47" s="4">
         <v>4284</v>
       </c>
       <c r="C47" s="4">
         <v>4367</v>
       </c>
       <c r="D47" s="4">
         <v>4362</v>
       </c>
       <c r="E47" s="4">
         <v>4393</v>
       </c>
       <c r="F47" s="4">
         <v>4347</v>
       </c>
       <c r="G47" s="4">
         <v>4395</v>
       </c>
       <c r="H47" s="4">
         <v>4485</v>
       </c>
       <c r="I47" s="4">
         <v>4376</v>
       </c>
@@ -30106,54 +30235,57 @@
       </c>
       <c r="HH47" s="4">
         <v>6088</v>
       </c>
       <c r="HI47" s="4">
         <v>5906</v>
       </c>
       <c r="HJ47" s="4">
         <v>5758</v>
       </c>
       <c r="HK47" s="4">
         <v>5646</v>
       </c>
       <c r="HL47" s="4">
         <v>5629</v>
       </c>
       <c r="HM47" s="4">
         <v>5583</v>
       </c>
       <c r="HN47" s="4">
         <v>5558</v>
       </c>
       <c r="HO47" s="4">
         <v>5589</v>
       </c>
+      <c r="HP47" s="4">
+        <v>5610</v>
+      </c>
     </row>
-    <row r="48" spans="1:224">
+    <row r="48" spans="1:225">
       <c r="A48" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B48" s="4">
         <v>1235</v>
       </c>
       <c r="C48" s="4">
         <v>1234</v>
       </c>
       <c r="D48" s="4">
         <v>1235</v>
       </c>
       <c r="E48" s="4">
         <v>1240</v>
       </c>
       <c r="F48" s="4">
         <v>1242</v>
       </c>
       <c r="G48" s="4">
         <v>1249</v>
       </c>
       <c r="H48" s="4">
         <v>1267</v>
       </c>
       <c r="I48" s="4">
         <v>1264</v>
       </c>
@@ -30777,54 +30909,57 @@
       </c>
       <c r="HH48" s="4">
         <v>3807</v>
       </c>
       <c r="HI48" s="4">
         <v>3796</v>
       </c>
       <c r="HJ48" s="4">
         <v>3770</v>
       </c>
       <c r="HK48" s="4">
         <v>3751</v>
       </c>
       <c r="HL48" s="4">
         <v>3780</v>
       </c>
       <c r="HM48" s="4">
         <v>3798</v>
       </c>
       <c r="HN48" s="4">
         <v>3801</v>
       </c>
       <c r="HO48" s="4">
         <v>3813</v>
       </c>
+      <c r="HP48" s="4">
+        <v>3880</v>
+      </c>
     </row>
-    <row r="49" spans="1:224">
+    <row r="49" spans="1:225">
       <c r="A49" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B49" s="4">
         <v>7715</v>
       </c>
       <c r="C49" s="4">
         <v>7746</v>
       </c>
       <c r="D49" s="4">
         <v>7710</v>
       </c>
       <c r="E49" s="4">
         <v>7616</v>
       </c>
       <c r="F49" s="4">
         <v>7688</v>
       </c>
       <c r="G49" s="4">
         <v>7843</v>
       </c>
       <c r="H49" s="4">
         <v>8032</v>
       </c>
       <c r="I49" s="4">
         <v>7945</v>
       </c>
@@ -31448,54 +31583,57 @@
       </c>
       <c r="HH49" s="4">
         <v>10421</v>
       </c>
       <c r="HI49" s="4">
         <v>10832</v>
       </c>
       <c r="HJ49" s="4">
         <v>10648</v>
       </c>
       <c r="HK49" s="4">
         <v>10723</v>
       </c>
       <c r="HL49" s="4">
         <v>10635</v>
       </c>
       <c r="HM49" s="4">
         <v>10136</v>
       </c>
       <c r="HN49" s="4">
         <v>10161</v>
       </c>
       <c r="HO49" s="4">
         <v>10257</v>
       </c>
+      <c r="HP49" s="4">
+        <v>10451</v>
+      </c>
     </row>
-    <row r="50" spans="1:224">
+    <row r="50" spans="1:225">
       <c r="A50" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B50" s="4">
         <v>71348</v>
       </c>
       <c r="C50" s="4">
         <v>72436</v>
       </c>
       <c r="D50" s="4">
         <v>74426</v>
       </c>
       <c r="E50" s="4">
         <v>77266</v>
       </c>
       <c r="F50" s="4">
         <v>77599</v>
       </c>
       <c r="G50" s="4">
         <v>81702</v>
       </c>
       <c r="H50" s="4">
         <v>83898</v>
       </c>
       <c r="I50" s="4">
         <v>81612</v>
       </c>
@@ -32119,54 +32257,57 @@
       </c>
       <c r="HH50" s="4">
         <v>77251</v>
       </c>
       <c r="HI50" s="4">
         <v>67385</v>
       </c>
       <c r="HJ50" s="4">
         <v>69717</v>
       </c>
       <c r="HK50" s="4">
         <v>71283</v>
       </c>
       <c r="HL50" s="4">
         <v>74606</v>
       </c>
       <c r="HM50" s="4">
         <v>76160</v>
       </c>
       <c r="HN50" s="4">
         <v>77378</v>
       </c>
       <c r="HO50" s="4">
         <v>81543</v>
       </c>
+      <c r="HP50" s="4">
+        <v>79842</v>
+      </c>
     </row>
-    <row r="51" spans="1:224">
+    <row r="51" spans="1:225">
       <c r="A51" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B51" s="4">
         <v>84143</v>
       </c>
       <c r="C51" s="4">
         <v>84717</v>
       </c>
       <c r="D51" s="4">
         <v>86998</v>
       </c>
       <c r="E51" s="4">
         <v>88708</v>
       </c>
       <c r="F51" s="4">
         <v>89726</v>
       </c>
       <c r="G51" s="4">
         <v>91471</v>
       </c>
       <c r="H51" s="4">
         <v>91870</v>
       </c>
       <c r="I51" s="4">
         <v>90469</v>
       </c>
@@ -32790,54 +32931,57 @@
       </c>
       <c r="HH51" s="4">
         <v>131173</v>
       </c>
       <c r="HI51" s="4">
         <v>127743</v>
       </c>
       <c r="HJ51" s="4">
         <v>127227</v>
       </c>
       <c r="HK51" s="4">
         <v>129051</v>
       </c>
       <c r="HL51" s="4">
         <v>132782</v>
       </c>
       <c r="HM51" s="4">
         <v>133843</v>
       </c>
       <c r="HN51" s="4">
         <v>134310</v>
       </c>
       <c r="HO51" s="4">
         <v>136145</v>
       </c>
+      <c r="HP51" s="4">
+        <v>135227</v>
+      </c>
     </row>
-    <row r="52" spans="1:224">
+    <row r="52" spans="1:225">
       <c r="A52" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B52" s="4">
         <v>813575</v>
       </c>
       <c r="C52" s="4">
         <v>815409</v>
       </c>
       <c r="D52" s="4">
         <v>818874</v>
       </c>
       <c r="E52" s="4">
         <v>818508</v>
       </c>
       <c r="F52" s="4">
         <v>819339</v>
       </c>
       <c r="G52" s="4">
         <v>819007</v>
       </c>
       <c r="H52" s="4">
         <v>822233</v>
       </c>
       <c r="I52" s="4">
         <v>813292</v>
       </c>
@@ -33461,54 +33605,57 @@
       </c>
       <c r="HH52" s="4">
         <v>1084601</v>
       </c>
       <c r="HI52" s="4">
         <v>1088180</v>
       </c>
       <c r="HJ52" s="4">
         <v>1082464</v>
       </c>
       <c r="HK52" s="4">
         <v>1083946</v>
       </c>
       <c r="HL52" s="4">
         <v>1088396</v>
       </c>
       <c r="HM52" s="4">
         <v>1086272</v>
       </c>
       <c r="HN52" s="4">
         <v>1085906</v>
       </c>
       <c r="HO52" s="4">
         <v>1083799</v>
       </c>
+      <c r="HP52" s="4">
+        <v>1083458</v>
+      </c>
     </row>
-    <row r="53" spans="1:224">
+    <row r="53" spans="1:225">
       <c r="A53" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B53" s="4">
         <v>138432</v>
       </c>
       <c r="C53" s="4">
         <v>138649</v>
       </c>
       <c r="D53" s="4">
         <v>140281</v>
       </c>
       <c r="E53" s="4">
         <v>141431</v>
       </c>
       <c r="F53" s="4">
         <v>141981</v>
       </c>
       <c r="G53" s="4">
         <v>142614</v>
       </c>
       <c r="H53" s="4">
         <v>144517</v>
       </c>
       <c r="I53" s="4">
         <v>142833</v>
       </c>
@@ -34132,74 +34279,77 @@
       </c>
       <c r="HH53" s="4">
         <v>157325</v>
       </c>
       <c r="HI53" s="4">
         <v>156106</v>
       </c>
       <c r="HJ53" s="4">
         <v>157194</v>
       </c>
       <c r="HK53" s="4">
         <v>157635</v>
       </c>
       <c r="HL53" s="4">
         <v>160018</v>
       </c>
       <c r="HM53" s="4">
         <v>160857</v>
       </c>
       <c r="HN53" s="4">
         <v>161281</v>
       </c>
       <c r="HO53" s="4">
         <v>162591</v>
       </c>
+      <c r="HP53" s="4">
+        <v>164897</v>
+      </c>
     </row>
-    <row r="55" spans="1:224">
+    <row r="55" spans="1:225">
       <c r="A55" s="5" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>275</v>
+      </c>
+      <c r="HQ55" s="5" t="s">
+        <v>275</v>
       </c>
     </row>
-    <row r="56" spans="1:224">
+    <row r="56" spans="1:225">
       <c r="A56" s="5" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>276</v>
+      </c>
+      <c r="HQ56" s="5" t="s">
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:HO1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A56:HO56"/>
+    <mergeCell ref="A1:HP1"/>
+    <mergeCell ref="A2:HP2"/>
+    <mergeCell ref="A4:HP4"/>
+    <mergeCell ref="A55:HP55"/>
+    <mergeCell ref="A56:HP56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Monatsdaten</vt:lpstr>