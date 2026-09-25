--- v3 (2026-09-05)
+++ v4 (2026-09-25)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monatsdaten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
   <si>
     <t>Aktivbeschäftigte nach Wirtschaftsklassen (Monat)</t>
   </si>
   <si>
-    <t>Österreich, Zeitreihe 2008-01-31-2026-07-31</t>
+    <t>Österreich, Zeitreihe 2008-01-31-2026-08-31</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Wirtschaftsklassen 2025</t>
   </si>
   <si>
     <t>2008-01-31</t>
   </si>
   <si>
     <t>2008-02-29</t>
   </si>
   <si>
     <t>2008-03-31</t>
   </si>
   <si>
     <t>2008-04-30</t>
   </si>
   <si>
     <t>2008-05-31</t>
   </si>
   <si>
     <t>2008-06-30</t>
   </si>
@@ -695,50 +695,53 @@
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>A PRIMÄRSEKTOR</t>
   </si>
   <si>
     <t>B-F PRODUKTIONSSEKTOR</t>
   </si>
   <si>
     <t>B Bergbau und Gewinnung von Steinen und Erden</t>
   </si>
   <si>
     <t>C Herstellung von Waren</t>
   </si>
   <si>
     <t>… Technologiebereich (20, 21, 26-30)</t>
   </si>
   <si>
     <t>… 10-12 Nahrungs-, Futtermittel-, Getränkeherstellung u. Tabakverarb.</t>
   </si>
   <si>
     <t>… 13-14 Textilien und Bekleidung</t>
   </si>
   <si>
     <t>… 15 Leder, Lederwaren und Schuhe</t>
@@ -1231,77 +1234,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:HQ56"/>
+  <dimension ref="A1:HR56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="HQ56" sqref="HQ56"/>
+      <selection activeCell="HR56" sqref="HR56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="225" max="225" width="2240" hidden="true" customWidth="true" style="0"/>
+    <col min="226" max="226" width="2250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:225">
+    <row r="1" spans="1:226">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:225">
+    <row r="2" spans="1:226">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:225">
+    <row r="4" spans="1:226">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:225">
+    <row r="5" spans="1:226">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1930,54 +1933,57 @@
       </c>
       <c r="HI5" s="3" t="s">
         <v>219</v>
       </c>
       <c r="HJ5" s="3" t="s">
         <v>220</v>
       </c>
       <c r="HK5" s="3" t="s">
         <v>221</v>
       </c>
       <c r="HL5" s="3" t="s">
         <v>222</v>
       </c>
       <c r="HM5" s="3" t="s">
         <v>223</v>
       </c>
       <c r="HN5" s="3" t="s">
         <v>224</v>
       </c>
       <c r="HO5" s="3" t="s">
         <v>225</v>
       </c>
       <c r="HP5" s="3" t="s">
         <v>226</v>
       </c>
+      <c r="HQ5" s="3" t="s">
+        <v>227</v>
+      </c>
     </row>
-    <row r="6" spans="1:225">
+    <row r="6" spans="1:226">
       <c r="A6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B6" s="4">
         <v>3197316</v>
       </c>
       <c r="C6" s="4">
         <v>3222205</v>
       </c>
       <c r="D6" s="4">
         <v>3260176</v>
       </c>
       <c r="E6" s="4">
         <v>3256984</v>
       </c>
       <c r="F6" s="4">
         <v>3278941</v>
       </c>
       <c r="G6" s="4">
         <v>3318487</v>
       </c>
       <c r="H6" s="4">
         <v>3383970</v>
       </c>
       <c r="I6" s="4">
         <v>3339164</v>
       </c>
@@ -2604,54 +2610,57 @@
       </c>
       <c r="HI6" s="4">
         <v>3879473</v>
       </c>
       <c r="HJ6" s="4">
         <v>3852657</v>
       </c>
       <c r="HK6" s="4">
         <v>3879257</v>
       </c>
       <c r="HL6" s="4">
         <v>3914949</v>
       </c>
       <c r="HM6" s="4">
         <v>3890708</v>
       </c>
       <c r="HN6" s="4">
         <v>3918408</v>
       </c>
       <c r="HO6" s="4">
         <v>3953951</v>
       </c>
       <c r="HP6" s="4">
         <v>3990323</v>
       </c>
+      <c r="HQ6" s="4">
+        <v>3957060</v>
+      </c>
     </row>
-    <row r="7" spans="1:225">
+    <row r="7" spans="1:226">
       <c r="A7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B7" s="4">
         <v>12308</v>
       </c>
       <c r="C7" s="4">
         <v>14562</v>
       </c>
       <c r="D7" s="4">
         <v>17010</v>
       </c>
       <c r="E7" s="4">
         <v>19981</v>
       </c>
       <c r="F7" s="4">
         <v>22188</v>
       </c>
       <c r="G7" s="4">
         <v>23734</v>
       </c>
       <c r="H7" s="4">
         <v>23252</v>
       </c>
       <c r="I7" s="4">
         <v>21292</v>
       </c>
@@ -3278,54 +3287,57 @@
       </c>
       <c r="HI7" s="4">
         <v>18772</v>
       </c>
       <c r="HJ7" s="4">
         <v>19625</v>
       </c>
       <c r="HK7" s="4">
         <v>21215</v>
       </c>
       <c r="HL7" s="4">
         <v>24554</v>
       </c>
       <c r="HM7" s="4">
         <v>27031</v>
       </c>
       <c r="HN7" s="4">
         <v>29537</v>
       </c>
       <c r="HO7" s="4">
         <v>31458</v>
       </c>
       <c r="HP7" s="4">
         <v>29972</v>
       </c>
+      <c r="HQ7" s="4">
+        <v>30280</v>
+      </c>
     </row>
-    <row r="8" spans="1:225">
+    <row r="8" spans="1:226">
       <c r="A8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B8" s="4">
         <v>840075</v>
       </c>
       <c r="C8" s="4">
         <v>853733</v>
       </c>
       <c r="D8" s="4">
         <v>883560</v>
       </c>
       <c r="E8" s="4">
         <v>900651</v>
       </c>
       <c r="F8" s="4">
         <v>902911</v>
       </c>
       <c r="G8" s="4">
         <v>910828</v>
       </c>
       <c r="H8" s="4">
         <v>934965</v>
       </c>
       <c r="I8" s="4">
         <v>920195</v>
       </c>
@@ -3952,54 +3964,57 @@
       </c>
       <c r="HI8" s="4">
         <v>915277</v>
       </c>
       <c r="HJ8" s="4">
         <v>900805</v>
       </c>
       <c r="HK8" s="4">
         <v>916684</v>
       </c>
       <c r="HL8" s="4">
         <v>945897</v>
       </c>
       <c r="HM8" s="4">
         <v>953411</v>
       </c>
       <c r="HN8" s="4">
         <v>953918</v>
       </c>
       <c r="HO8" s="4">
         <v>956399</v>
       </c>
       <c r="HP8" s="4">
         <v>968057</v>
       </c>
+      <c r="HQ8" s="4">
+        <v>959103</v>
+      </c>
     </row>
-    <row r="9" spans="1:225">
+    <row r="9" spans="1:226">
       <c r="A9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B9" s="4">
         <v>5329</v>
       </c>
       <c r="C9" s="4">
         <v>5529</v>
       </c>
       <c r="D9" s="4">
         <v>5971</v>
       </c>
       <c r="E9" s="4">
         <v>6254</v>
       </c>
       <c r="F9" s="4">
         <v>6308</v>
       </c>
       <c r="G9" s="4">
         <v>6359</v>
       </c>
       <c r="H9" s="4">
         <v>6564</v>
       </c>
       <c r="I9" s="4">
         <v>6407</v>
       </c>
@@ -4626,54 +4641,57 @@
       </c>
       <c r="HI9" s="4">
         <v>4646</v>
       </c>
       <c r="HJ9" s="4">
         <v>4523</v>
       </c>
       <c r="HK9" s="4">
         <v>4645</v>
       </c>
       <c r="HL9" s="4">
         <v>4947</v>
       </c>
       <c r="HM9" s="4">
         <v>4750</v>
       </c>
       <c r="HN9" s="4">
         <v>4797</v>
       </c>
       <c r="HO9" s="4">
         <v>4810</v>
       </c>
       <c r="HP9" s="4">
         <v>4784</v>
       </c>
+      <c r="HQ9" s="4">
+        <v>4747</v>
+      </c>
     </row>
-    <row r="10" spans="1:225">
+    <row r="10" spans="1:226">
       <c r="A10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B10" s="4">
         <v>592404</v>
       </c>
       <c r="C10" s="4">
         <v>594825</v>
       </c>
       <c r="D10" s="4">
         <v>599238</v>
       </c>
       <c r="E10" s="4">
         <v>600174</v>
       </c>
       <c r="F10" s="4">
         <v>600019</v>
       </c>
       <c r="G10" s="4">
         <v>605036</v>
       </c>
       <c r="H10" s="4">
         <v>620952</v>
       </c>
       <c r="I10" s="4">
         <v>609877</v>
       </c>
@@ -5300,54 +5318,57 @@
       </c>
       <c r="HI10" s="4">
         <v>615778</v>
       </c>
       <c r="HJ10" s="4">
         <v>613919</v>
       </c>
       <c r="HK10" s="4">
         <v>615751</v>
       </c>
       <c r="HL10" s="4">
         <v>618173</v>
       </c>
       <c r="HM10" s="4">
         <v>617787</v>
       </c>
       <c r="HN10" s="4">
         <v>617486</v>
       </c>
       <c r="HO10" s="4">
         <v>618157</v>
       </c>
       <c r="HP10" s="4">
         <v>626282</v>
       </c>
+      <c r="HQ10" s="4">
+        <v>619951</v>
+      </c>
     </row>
-    <row r="11" spans="1:225">
+    <row r="11" spans="1:226">
       <c r="A11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B11" s="4">
         <v>206192</v>
       </c>
       <c r="C11" s="4">
         <v>206887</v>
       </c>
       <c r="D11" s="4">
         <v>207771</v>
       </c>
       <c r="E11" s="4">
         <v>207705</v>
       </c>
       <c r="F11" s="4">
         <v>207522</v>
       </c>
       <c r="G11" s="4">
         <v>209189</v>
       </c>
       <c r="H11" s="4">
         <v>214927</v>
       </c>
       <c r="I11" s="4">
         <v>211363</v>
       </c>
@@ -5974,54 +5995,57 @@
       </c>
       <c r="HI11" s="4">
         <v>258438</v>
       </c>
       <c r="HJ11" s="4">
         <v>257411</v>
       </c>
       <c r="HK11" s="4">
         <v>257705</v>
       </c>
       <c r="HL11" s="4">
         <v>257769</v>
       </c>
       <c r="HM11" s="4">
         <v>257547</v>
       </c>
       <c r="HN11" s="4">
         <v>257407</v>
       </c>
       <c r="HO11" s="4">
         <v>257171</v>
       </c>
       <c r="HP11" s="4">
         <v>260757</v>
       </c>
+      <c r="HQ11" s="4">
+        <v>258206</v>
+      </c>
     </row>
-    <row r="12" spans="1:225">
+    <row r="12" spans="1:226">
       <c r="A12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B12" s="4">
         <v>70652</v>
       </c>
       <c r="C12" s="4">
         <v>70598</v>
       </c>
       <c r="D12" s="4">
         <v>70644</v>
       </c>
       <c r="E12" s="4">
         <v>70591</v>
       </c>
       <c r="F12" s="4">
         <v>70842</v>
       </c>
       <c r="G12" s="4">
         <v>71497</v>
       </c>
       <c r="H12" s="4">
         <v>73316</v>
       </c>
       <c r="I12" s="4">
         <v>72386</v>
       </c>
@@ -6648,54 +6672,57 @@
       </c>
       <c r="HI12" s="4">
         <v>81977</v>
       </c>
       <c r="HJ12" s="4">
         <v>81540</v>
       </c>
       <c r="HK12" s="4">
         <v>81684</v>
       </c>
       <c r="HL12" s="4">
         <v>82141</v>
       </c>
       <c r="HM12" s="4">
         <v>82044</v>
       </c>
       <c r="HN12" s="4">
         <v>82368</v>
       </c>
       <c r="HO12" s="4">
         <v>83026</v>
       </c>
       <c r="HP12" s="4">
         <v>84703</v>
       </c>
+      <c r="HQ12" s="4">
+        <v>83772</v>
+      </c>
     </row>
-    <row r="13" spans="1:225">
+    <row r="13" spans="1:226">
       <c r="A13" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B13" s="4">
         <v>18148</v>
       </c>
       <c r="C13" s="4">
         <v>18056</v>
       </c>
       <c r="D13" s="4">
         <v>18058</v>
       </c>
       <c r="E13" s="4">
         <v>17988</v>
       </c>
       <c r="F13" s="4">
         <v>17868</v>
       </c>
       <c r="G13" s="4">
         <v>17894</v>
       </c>
       <c r="H13" s="4">
         <v>17948</v>
       </c>
       <c r="I13" s="4">
         <v>17552</v>
       </c>
@@ -7322,54 +7349,57 @@
       </c>
       <c r="HI13" s="4">
         <v>7816</v>
       </c>
       <c r="HJ13" s="4">
         <v>7976</v>
       </c>
       <c r="HK13" s="4">
         <v>7994</v>
       </c>
       <c r="HL13" s="4">
         <v>7998</v>
       </c>
       <c r="HM13" s="4">
         <v>8052</v>
       </c>
       <c r="HN13" s="4">
         <v>8031</v>
       </c>
       <c r="HO13" s="4">
         <v>7974</v>
       </c>
       <c r="HP13" s="4">
         <v>7974</v>
       </c>
+      <c r="HQ13" s="4">
+        <v>7896</v>
+      </c>
     </row>
-    <row r="14" spans="1:225">
+    <row r="14" spans="1:226">
       <c r="A14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B14" s="4">
         <v>4148</v>
       </c>
       <c r="C14" s="4">
         <v>4151</v>
       </c>
       <c r="D14" s="4">
         <v>4156</v>
       </c>
       <c r="E14" s="4">
         <v>4168</v>
       </c>
       <c r="F14" s="4">
         <v>4152</v>
       </c>
       <c r="G14" s="4">
         <v>4197</v>
       </c>
       <c r="H14" s="4">
         <v>4329</v>
       </c>
       <c r="I14" s="4">
         <v>4169</v>
       </c>
@@ -7996,54 +8026,57 @@
       </c>
       <c r="HI14" s="4">
         <v>2446</v>
       </c>
       <c r="HJ14" s="4">
         <v>2412</v>
       </c>
       <c r="HK14" s="4">
         <v>2417</v>
       </c>
       <c r="HL14" s="4">
         <v>2406</v>
       </c>
       <c r="HM14" s="4">
         <v>2381</v>
       </c>
       <c r="HN14" s="4">
         <v>2366</v>
       </c>
       <c r="HO14" s="4">
         <v>2357</v>
       </c>
       <c r="HP14" s="4">
         <v>2060</v>
       </c>
+      <c r="HQ14" s="4">
+        <v>2024</v>
+      </c>
     </row>
-    <row r="15" spans="1:225">
+    <row r="15" spans="1:226">
       <c r="A15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B15" s="4">
         <v>31415</v>
       </c>
       <c r="C15" s="4">
         <v>31909</v>
       </c>
       <c r="D15" s="4">
         <v>32587</v>
       </c>
       <c r="E15" s="4">
         <v>32894</v>
       </c>
       <c r="F15" s="4">
         <v>32950</v>
       </c>
       <c r="G15" s="4">
         <v>33134</v>
       </c>
       <c r="H15" s="4">
         <v>33870</v>
       </c>
       <c r="I15" s="4">
         <v>33290</v>
       </c>
@@ -8670,54 +8703,57 @@
       </c>
       <c r="HI15" s="4">
         <v>28274</v>
       </c>
       <c r="HJ15" s="4">
         <v>28182</v>
       </c>
       <c r="HK15" s="4">
         <v>28536</v>
       </c>
       <c r="HL15" s="4">
         <v>29022</v>
       </c>
       <c r="HM15" s="4">
         <v>29093</v>
       </c>
       <c r="HN15" s="4">
         <v>29110</v>
       </c>
       <c r="HO15" s="4">
         <v>29166</v>
       </c>
       <c r="HP15" s="4">
         <v>29579</v>
       </c>
+      <c r="HQ15" s="4">
+        <v>29201</v>
+      </c>
     </row>
-    <row r="16" spans="1:225">
+    <row r="16" spans="1:226">
       <c r="A16" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B16" s="4">
         <v>18087</v>
       </c>
       <c r="C16" s="4">
         <v>18052</v>
       </c>
       <c r="D16" s="4">
         <v>18045</v>
       </c>
       <c r="E16" s="4">
         <v>18018</v>
       </c>
       <c r="F16" s="4">
         <v>17969</v>
       </c>
       <c r="G16" s="4">
         <v>18124</v>
       </c>
       <c r="H16" s="4">
         <v>18923</v>
       </c>
       <c r="I16" s="4">
         <v>18247</v>
       </c>
@@ -9344,54 +9380,57 @@
       </c>
       <c r="HI16" s="4">
         <v>14882</v>
       </c>
       <c r="HJ16" s="4">
         <v>14866</v>
       </c>
       <c r="HK16" s="4">
         <v>14861</v>
       </c>
       <c r="HL16" s="4">
         <v>14788</v>
       </c>
       <c r="HM16" s="4">
         <v>14709</v>
       </c>
       <c r="HN16" s="4">
         <v>14652</v>
       </c>
       <c r="HO16" s="4">
         <v>14610</v>
       </c>
       <c r="HP16" s="4">
         <v>14892</v>
       </c>
+      <c r="HQ16" s="4">
+        <v>14698</v>
+      </c>
     </row>
-    <row r="17" spans="1:225">
+    <row r="17" spans="1:226">
       <c r="A17" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B17" s="4">
         <v>15044</v>
       </c>
       <c r="C17" s="4">
         <v>15105</v>
       </c>
       <c r="D17" s="4">
         <v>15167</v>
       </c>
       <c r="E17" s="4">
         <v>15077</v>
       </c>
       <c r="F17" s="4">
         <v>15121</v>
       </c>
       <c r="G17" s="4">
         <v>15129</v>
       </c>
       <c r="H17" s="4">
         <v>15435</v>
       </c>
       <c r="I17" s="4">
         <v>15101</v>
       </c>
@@ -10018,54 +10057,57 @@
       </c>
       <c r="HI17" s="4">
         <v>7108</v>
       </c>
       <c r="HJ17" s="4">
         <v>7052</v>
       </c>
       <c r="HK17" s="4">
         <v>7095</v>
       </c>
       <c r="HL17" s="4">
         <v>7077</v>
       </c>
       <c r="HM17" s="4">
         <v>7168</v>
       </c>
       <c r="HN17" s="4">
         <v>7131</v>
       </c>
       <c r="HO17" s="4">
         <v>7134</v>
       </c>
       <c r="HP17" s="4">
         <v>7170</v>
       </c>
+      <c r="HQ17" s="4">
+        <v>7081</v>
+      </c>
     </row>
-    <row r="18" spans="1:225">
+    <row r="18" spans="1:226">
       <c r="A18" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B18" s="4">
         <v>1606</v>
       </c>
       <c r="C18" s="4">
         <v>1597</v>
       </c>
       <c r="D18" s="4">
         <v>1624</v>
       </c>
       <c r="E18" s="4">
         <v>1647</v>
       </c>
       <c r="F18" s="4">
         <v>1640</v>
       </c>
       <c r="G18" s="4">
         <v>1645</v>
       </c>
       <c r="H18" s="4">
         <v>1756</v>
       </c>
       <c r="I18" s="4">
         <v>1640</v>
       </c>
@@ -10692,54 +10734,57 @@
       </c>
       <c r="HI18" s="4">
         <v>1818</v>
       </c>
       <c r="HJ18" s="4">
         <v>1809</v>
       </c>
       <c r="HK18" s="4">
         <v>1810</v>
       </c>
       <c r="HL18" s="4">
         <v>1811</v>
       </c>
       <c r="HM18" s="4">
         <v>1811</v>
       </c>
       <c r="HN18" s="4">
         <v>1814</v>
       </c>
       <c r="HO18" s="4">
         <v>1806</v>
       </c>
       <c r="HP18" s="4">
         <v>1730</v>
       </c>
+      <c r="HQ18" s="4">
+        <v>1722</v>
+      </c>
     </row>
-    <row r="19" spans="1:225">
+    <row r="19" spans="1:226">
       <c r="A19" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B19" s="4">
         <v>16784</v>
       </c>
       <c r="C19" s="4">
         <v>16878</v>
       </c>
       <c r="D19" s="4">
         <v>17041</v>
       </c>
       <c r="E19" s="4">
         <v>16974</v>
       </c>
       <c r="F19" s="4">
         <v>17005</v>
       </c>
       <c r="G19" s="4">
         <v>17139</v>
       </c>
       <c r="H19" s="4">
         <v>17698</v>
       </c>
       <c r="I19" s="4">
         <v>17307</v>
       </c>
@@ -11366,54 +11411,57 @@
       </c>
       <c r="HI19" s="4">
         <v>19585</v>
       </c>
       <c r="HJ19" s="4">
         <v>19581</v>
       </c>
       <c r="HK19" s="4">
         <v>19586</v>
       </c>
       <c r="HL19" s="4">
         <v>19600</v>
       </c>
       <c r="HM19" s="4">
         <v>19479</v>
       </c>
       <c r="HN19" s="4">
         <v>19450</v>
       </c>
       <c r="HO19" s="4">
         <v>19546</v>
       </c>
       <c r="HP19" s="4">
         <v>19891</v>
       </c>
+      <c r="HQ19" s="4">
+        <v>19607</v>
+      </c>
     </row>
-    <row r="20" spans="1:225">
+    <row r="20" spans="1:226">
       <c r="A20" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B20" s="4">
         <v>11829</v>
       </c>
       <c r="C20" s="4">
         <v>11930</v>
       </c>
       <c r="D20" s="4">
         <v>11970</v>
       </c>
       <c r="E20" s="4">
         <v>11181</v>
       </c>
       <c r="F20" s="4">
         <v>11201</v>
       </c>
       <c r="G20" s="4">
         <v>11256</v>
       </c>
       <c r="H20" s="4">
         <v>10709</v>
       </c>
       <c r="I20" s="4">
         <v>10657</v>
       </c>
@@ -12040,54 +12088,57 @@
       </c>
       <c r="HI20" s="4">
         <v>19704</v>
       </c>
       <c r="HJ20" s="4">
         <v>19765</v>
       </c>
       <c r="HK20" s="4">
         <v>19791</v>
       </c>
       <c r="HL20" s="4">
         <v>19792</v>
       </c>
       <c r="HM20" s="4">
         <v>20134</v>
       </c>
       <c r="HN20" s="4">
         <v>20132</v>
       </c>
       <c r="HO20" s="4">
         <v>20110</v>
       </c>
       <c r="HP20" s="4">
         <v>20266</v>
       </c>
+      <c r="HQ20" s="4">
+        <v>20244</v>
+      </c>
     </row>
-    <row r="21" spans="1:225">
+    <row r="21" spans="1:226">
       <c r="A21" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B21" s="4">
         <v>27482</v>
       </c>
       <c r="C21" s="4">
         <v>27551</v>
       </c>
       <c r="D21" s="4">
         <v>27815</v>
       </c>
       <c r="E21" s="4">
         <v>27892</v>
       </c>
       <c r="F21" s="4">
         <v>27896</v>
       </c>
       <c r="G21" s="4">
         <v>28197</v>
       </c>
       <c r="H21" s="4">
         <v>28866</v>
       </c>
       <c r="I21" s="4">
         <v>28170</v>
       </c>
@@ -12714,54 +12765,57 @@
       </c>
       <c r="HI21" s="4">
         <v>28921</v>
       </c>
       <c r="HJ21" s="4">
         <v>29072</v>
       </c>
       <c r="HK21" s="4">
         <v>29286</v>
       </c>
       <c r="HL21" s="4">
         <v>29399</v>
       </c>
       <c r="HM21" s="4">
         <v>29255</v>
       </c>
       <c r="HN21" s="4">
         <v>29231</v>
       </c>
       <c r="HO21" s="4">
         <v>29405</v>
       </c>
       <c r="HP21" s="4">
         <v>29606</v>
       </c>
+      <c r="HQ21" s="4">
+        <v>29338</v>
+      </c>
     </row>
-    <row r="22" spans="1:225">
+    <row r="22" spans="1:226">
       <c r="A22" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B22" s="4">
         <v>32023</v>
       </c>
       <c r="C22" s="4">
         <v>32871</v>
       </c>
       <c r="D22" s="4">
         <v>34321</v>
       </c>
       <c r="E22" s="4">
         <v>34919</v>
       </c>
       <c r="F22" s="4">
         <v>34981</v>
       </c>
       <c r="G22" s="4">
         <v>35215</v>
       </c>
       <c r="H22" s="4">
         <v>36248</v>
       </c>
       <c r="I22" s="4">
         <v>35288</v>
       </c>
@@ -13388,54 +13442,57 @@
       </c>
       <c r="HI22" s="4">
         <v>22657</v>
       </c>
       <c r="HJ22" s="4">
         <v>23130</v>
       </c>
       <c r="HK22" s="4">
         <v>23617</v>
       </c>
       <c r="HL22" s="4">
         <v>24688</v>
       </c>
       <c r="HM22" s="4">
         <v>25005</v>
       </c>
       <c r="HN22" s="4">
         <v>24958</v>
       </c>
       <c r="HO22" s="4">
         <v>24940</v>
       </c>
       <c r="HP22" s="4">
         <v>25388</v>
       </c>
+      <c r="HQ22" s="4">
+        <v>25112</v>
+      </c>
     </row>
-    <row r="23" spans="1:225">
+    <row r="23" spans="1:226">
       <c r="A23" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B23" s="4">
         <v>34944</v>
       </c>
       <c r="C23" s="4">
         <v>35051</v>
       </c>
       <c r="D23" s="4">
         <v>35195</v>
       </c>
       <c r="E23" s="4">
         <v>35246</v>
       </c>
       <c r="F23" s="4">
         <v>35256</v>
       </c>
       <c r="G23" s="4">
         <v>35838</v>
       </c>
       <c r="H23" s="4">
         <v>37260</v>
       </c>
       <c r="I23" s="4">
         <v>36313</v>
       </c>
@@ -14062,54 +14119,57 @@
       </c>
       <c r="HI23" s="4">
         <v>38006</v>
       </c>
       <c r="HJ23" s="4">
         <v>37820</v>
       </c>
       <c r="HK23" s="4">
         <v>37795</v>
       </c>
       <c r="HL23" s="4">
         <v>37682</v>
       </c>
       <c r="HM23" s="4">
         <v>37477</v>
       </c>
       <c r="HN23" s="4">
         <v>37523</v>
       </c>
       <c r="HO23" s="4">
         <v>37554</v>
       </c>
       <c r="HP23" s="4">
         <v>38245</v>
       </c>
+      <c r="HQ23" s="4">
+        <v>37756</v>
+      </c>
     </row>
-    <row r="24" spans="1:225">
+    <row r="24" spans="1:226">
       <c r="A24" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B24" s="4">
         <v>68540</v>
       </c>
       <c r="C24" s="4">
         <v>68727</v>
       </c>
       <c r="D24" s="4">
         <v>69087</v>
       </c>
       <c r="E24" s="4">
         <v>69301</v>
       </c>
       <c r="F24" s="4">
         <v>69334</v>
       </c>
       <c r="G24" s="4">
         <v>70025</v>
       </c>
       <c r="H24" s="4">
         <v>71991</v>
       </c>
       <c r="I24" s="4">
         <v>70770</v>
       </c>
@@ -14736,54 +14796,57 @@
       </c>
       <c r="HI24" s="4">
         <v>67501</v>
       </c>
       <c r="HJ24" s="4">
         <v>67340</v>
       </c>
       <c r="HK24" s="4">
         <v>67456</v>
       </c>
       <c r="HL24" s="4">
         <v>67699</v>
       </c>
       <c r="HM24" s="4">
         <v>67507</v>
       </c>
       <c r="HN24" s="4">
         <v>67401</v>
       </c>
       <c r="HO24" s="4">
         <v>67370</v>
       </c>
       <c r="HP24" s="4">
         <v>68071</v>
       </c>
+      <c r="HQ24" s="4">
+        <v>67445</v>
+      </c>
     </row>
-    <row r="25" spans="1:225">
+    <row r="25" spans="1:226">
       <c r="A25" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B25" s="4">
         <v>63456</v>
       </c>
       <c r="C25" s="4">
         <v>63665</v>
       </c>
       <c r="D25" s="4">
         <v>64021</v>
       </c>
       <c r="E25" s="4">
         <v>64148</v>
       </c>
       <c r="F25" s="4">
         <v>64143</v>
       </c>
       <c r="G25" s="4">
         <v>64876</v>
       </c>
       <c r="H25" s="4">
         <v>67304</v>
       </c>
       <c r="I25" s="4">
         <v>66012</v>
       </c>
@@ -15410,54 +15473,57 @@
       </c>
       <c r="HI25" s="4">
         <v>78919</v>
       </c>
       <c r="HJ25" s="4">
         <v>78630</v>
       </c>
       <c r="HK25" s="4">
         <v>78646</v>
       </c>
       <c r="HL25" s="4">
         <v>78696</v>
       </c>
       <c r="HM25" s="4">
         <v>78324</v>
       </c>
       <c r="HN25" s="4">
         <v>78373</v>
       </c>
       <c r="HO25" s="4">
         <v>78398</v>
       </c>
       <c r="HP25" s="4">
         <v>79876</v>
       </c>
+      <c r="HQ25" s="4">
+        <v>78985</v>
+      </c>
     </row>
-    <row r="26" spans="1:225">
+    <row r="26" spans="1:226">
       <c r="A26" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B26" s="4">
         <v>72620</v>
       </c>
       <c r="C26" s="4">
         <v>72859</v>
       </c>
       <c r="D26" s="4">
         <v>73189</v>
       </c>
       <c r="E26" s="4">
         <v>73584</v>
       </c>
       <c r="F26" s="4">
         <v>73527</v>
       </c>
       <c r="G26" s="4">
         <v>74237</v>
       </c>
       <c r="H26" s="4">
         <v>76402</v>
       </c>
       <c r="I26" s="4">
         <v>75449</v>
       </c>
@@ -16084,54 +16150,57 @@
       </c>
       <c r="HI26" s="4">
         <v>95032</v>
       </c>
       <c r="HJ26" s="4">
         <v>94593</v>
       </c>
       <c r="HK26" s="4">
         <v>94778</v>
       </c>
       <c r="HL26" s="4">
         <v>94888</v>
       </c>
       <c r="HM26" s="4">
         <v>94822</v>
       </c>
       <c r="HN26" s="4">
         <v>94742</v>
       </c>
       <c r="HO26" s="4">
         <v>94679</v>
       </c>
       <c r="HP26" s="4">
         <v>95701</v>
       </c>
+      <c r="HQ26" s="4">
+        <v>94689</v>
+      </c>
     </row>
-    <row r="27" spans="1:225">
+    <row r="27" spans="1:226">
       <c r="A27" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B27" s="4">
         <v>41503</v>
       </c>
       <c r="C27" s="4">
         <v>41555</v>
       </c>
       <c r="D27" s="4">
         <v>41550</v>
       </c>
       <c r="E27" s="4">
         <v>41818</v>
       </c>
       <c r="F27" s="4">
         <v>41646</v>
       </c>
       <c r="G27" s="4">
         <v>41681</v>
       </c>
       <c r="H27" s="4">
         <v>42814</v>
       </c>
       <c r="I27" s="4">
         <v>41938</v>
       </c>
@@ -16758,54 +16827,57 @@
       </c>
       <c r="HI27" s="4">
         <v>45198</v>
       </c>
       <c r="HJ27" s="4">
         <v>44842</v>
       </c>
       <c r="HK27" s="4">
         <v>44904</v>
       </c>
       <c r="HL27" s="4">
         <v>44793</v>
       </c>
       <c r="HM27" s="4">
         <v>44788</v>
       </c>
       <c r="HN27" s="4">
         <v>44710</v>
       </c>
       <c r="HO27" s="4">
         <v>44438</v>
       </c>
       <c r="HP27" s="4">
         <v>45023</v>
       </c>
+      <c r="HQ27" s="4">
+        <v>44681</v>
+      </c>
     </row>
-    <row r="28" spans="1:225">
+    <row r="28" spans="1:226">
       <c r="A28" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B28" s="4">
         <v>64123</v>
       </c>
       <c r="C28" s="4">
         <v>64270</v>
       </c>
       <c r="D28" s="4">
         <v>64768</v>
       </c>
       <c r="E28" s="4">
         <v>64728</v>
       </c>
       <c r="F28" s="4">
         <v>64488</v>
       </c>
       <c r="G28" s="4">
         <v>64952</v>
       </c>
       <c r="H28" s="4">
         <v>66083</v>
       </c>
       <c r="I28" s="4">
         <v>65588</v>
       </c>
@@ -17432,54 +17504,57 @@
       </c>
       <c r="HI28" s="4">
         <v>55934</v>
       </c>
       <c r="HJ28" s="4">
         <v>55309</v>
       </c>
       <c r="HK28" s="4">
         <v>55495</v>
       </c>
       <c r="HL28" s="4">
         <v>55693</v>
       </c>
       <c r="HM28" s="4">
         <v>55738</v>
       </c>
       <c r="HN28" s="4">
         <v>55494</v>
       </c>
       <c r="HO28" s="4">
         <v>55644</v>
       </c>
       <c r="HP28" s="4">
         <v>56107</v>
       </c>
+      <c r="HQ28" s="4">
+        <v>55700</v>
+      </c>
     </row>
-    <row r="29" spans="1:225">
+    <row r="29" spans="1:226">
       <c r="A29" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B29" s="4">
         <v>39942</v>
       </c>
       <c r="C29" s="4">
         <v>40119</v>
       </c>
       <c r="D29" s="4">
         <v>40170</v>
       </c>
       <c r="E29" s="4">
         <v>40329</v>
       </c>
       <c r="F29" s="4">
         <v>40390</v>
       </c>
       <c r="G29" s="4">
         <v>40817</v>
       </c>
       <c r="H29" s="4">
         <v>42238</v>
       </c>
       <c r="I29" s="4">
         <v>41159</v>
       </c>
@@ -18106,54 +18181,57 @@
       </c>
       <c r="HI29" s="4">
         <v>48868</v>
       </c>
       <c r="HJ29" s="4">
         <v>48753</v>
       </c>
       <c r="HK29" s="4">
         <v>49003</v>
       </c>
       <c r="HL29" s="4">
         <v>49375</v>
       </c>
       <c r="HM29" s="4">
         <v>49630</v>
       </c>
       <c r="HN29" s="4">
         <v>49656</v>
       </c>
       <c r="HO29" s="4">
         <v>49608</v>
       </c>
       <c r="HP29" s="4">
         <v>50151</v>
       </c>
+      <c r="HQ29" s="4">
+        <v>49539</v>
+      </c>
     </row>
-    <row r="30" spans="1:225">
+    <row r="30" spans="1:226">
       <c r="A30" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B30" s="4">
         <v>202400</v>
       </c>
       <c r="C30" s="4">
         <v>213260</v>
       </c>
       <c r="D30" s="4">
         <v>238181</v>
       </c>
       <c r="E30" s="4">
         <v>253894</v>
       </c>
       <c r="F30" s="4">
         <v>256194</v>
       </c>
       <c r="G30" s="4">
         <v>258616</v>
       </c>
       <c r="H30" s="4">
         <v>265211</v>
       </c>
       <c r="I30" s="4">
         <v>262752</v>
       </c>
@@ -18780,54 +18858,57 @@
       </c>
       <c r="HI30" s="4">
         <v>245985</v>
       </c>
       <c r="HJ30" s="4">
         <v>233610</v>
       </c>
       <c r="HK30" s="4">
         <v>247285</v>
       </c>
       <c r="HL30" s="4">
         <v>273402</v>
       </c>
       <c r="HM30" s="4">
         <v>281244</v>
       </c>
       <c r="HN30" s="4">
         <v>281979</v>
       </c>
       <c r="HO30" s="4">
         <v>283824</v>
       </c>
       <c r="HP30" s="4">
         <v>286840</v>
       </c>
+      <c r="HQ30" s="4">
+        <v>284866</v>
+      </c>
     </row>
-    <row r="31" spans="1:225">
+    <row r="31" spans="1:226">
       <c r="A31" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B31" s="4">
         <v>2344933</v>
       </c>
       <c r="C31" s="4">
         <v>2353910</v>
       </c>
       <c r="D31" s="4">
         <v>2359606</v>
       </c>
       <c r="E31" s="4">
         <v>2336352</v>
       </c>
       <c r="F31" s="4">
         <v>2353842</v>
       </c>
       <c r="G31" s="4">
         <v>2383925</v>
       </c>
       <c r="H31" s="4">
         <v>2425753</v>
       </c>
       <c r="I31" s="4">
         <v>2397677</v>
       </c>
@@ -19454,54 +19535,57 @@
       </c>
       <c r="HI31" s="4">
         <v>2945424</v>
       </c>
       <c r="HJ31" s="4">
         <v>2932227</v>
       </c>
       <c r="HK31" s="4">
         <v>2941358</v>
       </c>
       <c r="HL31" s="4">
         <v>2944498</v>
       </c>
       <c r="HM31" s="4">
         <v>2910266</v>
       </c>
       <c r="HN31" s="4">
         <v>2934953</v>
       </c>
       <c r="HO31" s="4">
         <v>2966094</v>
       </c>
       <c r="HP31" s="4">
         <v>2992294</v>
       </c>
+      <c r="HQ31" s="4">
+        <v>2967677</v>
+      </c>
     </row>
-    <row r="32" spans="1:225">
+    <row r="32" spans="1:226">
       <c r="A32" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B32" s="4">
         <v>481649</v>
       </c>
       <c r="C32" s="4">
         <v>483146</v>
       </c>
       <c r="D32" s="4">
         <v>486177</v>
       </c>
       <c r="E32" s="4">
         <v>486359</v>
       </c>
       <c r="F32" s="4">
         <v>486109</v>
       </c>
       <c r="G32" s="4">
         <v>488019</v>
       </c>
       <c r="H32" s="4">
         <v>497970</v>
       </c>
       <c r="I32" s="4">
         <v>494338</v>
       </c>
@@ -20128,54 +20212,57 @@
       </c>
       <c r="HI32" s="4">
         <v>532612</v>
       </c>
       <c r="HJ32" s="4">
         <v>528266</v>
       </c>
       <c r="HK32" s="4">
         <v>530801</v>
       </c>
       <c r="HL32" s="4">
         <v>532569</v>
       </c>
       <c r="HM32" s="4">
         <v>530304</v>
       </c>
       <c r="HN32" s="4">
         <v>530802</v>
       </c>
       <c r="HO32" s="4">
         <v>532133</v>
       </c>
       <c r="HP32" s="4">
         <v>537342</v>
       </c>
+      <c r="HQ32" s="4">
+        <v>534417</v>
+      </c>
     </row>
-    <row r="33" spans="1:225">
+    <row r="33" spans="1:226">
       <c r="A33" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B33" s="4">
         <v>193620</v>
       </c>
       <c r="C33" s="4">
         <v>194893</v>
       </c>
       <c r="D33" s="4">
         <v>195677</v>
       </c>
       <c r="E33" s="4">
         <v>192125</v>
       </c>
       <c r="F33" s="4">
         <v>191599</v>
       </c>
       <c r="G33" s="4">
         <v>193322</v>
       </c>
       <c r="H33" s="4">
         <v>195590</v>
       </c>
       <c r="I33" s="4">
         <v>193232</v>
       </c>
@@ -20802,54 +20889,57 @@
       </c>
       <c r="HI33" s="4">
         <v>214118</v>
       </c>
       <c r="HJ33" s="4">
         <v>213058</v>
       </c>
       <c r="HK33" s="4">
         <v>212326</v>
       </c>
       <c r="HL33" s="4">
         <v>212957</v>
       </c>
       <c r="HM33" s="4">
         <v>207465</v>
       </c>
       <c r="HN33" s="4">
         <v>207563</v>
       </c>
       <c r="HO33" s="4">
         <v>209880</v>
       </c>
       <c r="HP33" s="4">
         <v>209909</v>
       </c>
+      <c r="HQ33" s="4">
+        <v>208248</v>
+      </c>
     </row>
-    <row r="34" spans="1:225">
+    <row r="34" spans="1:226">
       <c r="A34" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B34" s="4">
         <v>188321</v>
       </c>
       <c r="C34" s="4">
         <v>188636</v>
       </c>
       <c r="D34" s="4">
         <v>179953</v>
       </c>
       <c r="E34" s="4">
         <v>153476</v>
       </c>
       <c r="F34" s="4">
         <v>168136</v>
       </c>
       <c r="G34" s="4">
         <v>185823</v>
       </c>
       <c r="H34" s="4">
         <v>196771</v>
       </c>
       <c r="I34" s="4">
         <v>192706</v>
       </c>
@@ -21476,54 +21566,57 @@
       </c>
       <c r="HI34" s="4">
         <v>247969</v>
       </c>
       <c r="HJ34" s="4">
         <v>245275</v>
       </c>
       <c r="HK34" s="4">
         <v>245920</v>
       </c>
       <c r="HL34" s="4">
         <v>230899</v>
       </c>
       <c r="HM34" s="4">
         <v>202642</v>
       </c>
       <c r="HN34" s="4">
         <v>223932</v>
       </c>
       <c r="HO34" s="4">
         <v>245819</v>
       </c>
       <c r="HP34" s="4">
         <v>258424</v>
       </c>
+      <c r="HQ34" s="4">
+        <v>251579</v>
+      </c>
     </row>
-    <row r="35" spans="1:225">
+    <row r="35" spans="1:226">
       <c r="A35" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B35" s="4">
         <v>69673</v>
       </c>
       <c r="C35" s="4">
         <v>70204</v>
       </c>
       <c r="D35" s="4">
         <v>70469</v>
       </c>
       <c r="E35" s="4">
         <v>70787</v>
       </c>
       <c r="F35" s="4">
         <v>70716</v>
       </c>
       <c r="G35" s="4">
         <v>70677</v>
       </c>
       <c r="H35" s="4">
         <v>72534</v>
       </c>
       <c r="I35" s="4">
         <v>71865</v>
       </c>
@@ -22150,54 +22243,57 @@
       </c>
       <c r="HI35" s="4">
         <v>121683</v>
       </c>
       <c r="HJ35" s="4">
         <v>121587</v>
       </c>
       <c r="HK35" s="4">
         <v>121803</v>
       </c>
       <c r="HL35" s="4">
         <v>122346</v>
       </c>
       <c r="HM35" s="4">
         <v>123277</v>
       </c>
       <c r="HN35" s="4">
         <v>123234</v>
       </c>
       <c r="HO35" s="4">
         <v>123041</v>
       </c>
       <c r="HP35" s="4">
         <v>126508</v>
       </c>
+      <c r="HQ35" s="4">
+        <v>125421</v>
+      </c>
     </row>
-    <row r="36" spans="1:225">
+    <row r="36" spans="1:226">
       <c r="A36" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B36" s="4">
         <v>26409</v>
       </c>
       <c r="C36" s="4">
         <v>26665</v>
       </c>
       <c r="D36" s="4">
         <v>26920</v>
       </c>
       <c r="E36" s="4">
         <v>26996</v>
       </c>
       <c r="F36" s="4">
         <v>27012</v>
       </c>
       <c r="G36" s="4">
         <v>27224</v>
       </c>
       <c r="H36" s="4">
         <v>27933</v>
       </c>
       <c r="I36" s="4">
         <v>27751</v>
       </c>
@@ -22824,54 +22920,57 @@
       </c>
       <c r="HI36" s="4">
         <v>70062</v>
       </c>
       <c r="HJ36" s="4">
         <v>69975</v>
       </c>
       <c r="HK36" s="4">
         <v>70075</v>
       </c>
       <c r="HL36" s="4">
         <v>70391</v>
       </c>
       <c r="HM36" s="4">
         <v>70617</v>
       </c>
       <c r="HN36" s="4">
         <v>70691</v>
       </c>
       <c r="HO36" s="4">
         <v>70408</v>
       </c>
       <c r="HP36" s="4">
         <v>71562</v>
       </c>
+      <c r="HQ36" s="4">
+        <v>70905</v>
+      </c>
     </row>
-    <row r="37" spans="1:225">
+    <row r="37" spans="1:226">
       <c r="A37" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B37" s="4">
         <v>11503</v>
       </c>
       <c r="C37" s="4">
         <v>11524</v>
       </c>
       <c r="D37" s="4">
         <v>11550</v>
       </c>
       <c r="E37" s="4">
         <v>11615</v>
       </c>
       <c r="F37" s="4">
         <v>11616</v>
       </c>
       <c r="G37" s="4">
         <v>11636</v>
       </c>
       <c r="H37" s="4">
         <v>11998</v>
       </c>
       <c r="I37" s="4">
         <v>11798</v>
       </c>
@@ -23498,54 +23597,57 @@
       </c>
       <c r="HI37" s="4">
         <v>16069</v>
       </c>
       <c r="HJ37" s="4">
         <v>16108</v>
       </c>
       <c r="HK37" s="4">
         <v>16052</v>
       </c>
       <c r="HL37" s="4">
         <v>16044</v>
       </c>
       <c r="HM37" s="4">
         <v>16622</v>
       </c>
       <c r="HN37" s="4">
         <v>16553</v>
       </c>
       <c r="HO37" s="4">
         <v>16643</v>
       </c>
       <c r="HP37" s="4">
         <v>16473</v>
       </c>
+      <c r="HQ37" s="4">
+        <v>16266</v>
+      </c>
     </row>
-    <row r="38" spans="1:225">
+    <row r="38" spans="1:226">
       <c r="A38" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B38" s="4">
         <v>340258</v>
       </c>
       <c r="C38" s="4">
         <v>343303</v>
       </c>
       <c r="D38" s="4">
         <v>348184</v>
       </c>
       <c r="E38" s="4">
         <v>354220</v>
       </c>
       <c r="F38" s="4">
         <v>356421</v>
       </c>
       <c r="G38" s="4">
         <v>364615</v>
       </c>
       <c r="H38" s="4">
         <v>373036</v>
       </c>
       <c r="I38" s="4">
         <v>367405</v>
       </c>
@@ -24172,54 +24274,57 @@
       </c>
       <c r="HI38" s="4">
         <v>471895</v>
       </c>
       <c r="HJ38" s="4">
         <v>471590</v>
       </c>
       <c r="HK38" s="4">
         <v>475939</v>
       </c>
       <c r="HL38" s="4">
         <v>484117</v>
       </c>
       <c r="HM38" s="4">
         <v>486030</v>
       </c>
       <c r="HN38" s="4">
         <v>489020</v>
       </c>
       <c r="HO38" s="4">
         <v>495779</v>
       </c>
       <c r="HP38" s="4">
         <v>497590</v>
       </c>
+      <c r="HQ38" s="4">
+        <v>495880</v>
+      </c>
     </row>
-    <row r="39" spans="1:225">
+    <row r="39" spans="1:226">
       <c r="A39" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B39" s="4">
         <v>119405</v>
       </c>
       <c r="C39" s="4">
         <v>119670</v>
       </c>
       <c r="D39" s="4">
         <v>119991</v>
       </c>
       <c r="E39" s="4">
         <v>119446</v>
       </c>
       <c r="F39" s="4">
         <v>119541</v>
       </c>
       <c r="G39" s="4">
         <v>119848</v>
       </c>
       <c r="H39" s="4">
         <v>123102</v>
       </c>
       <c r="I39" s="4">
         <v>122006</v>
       </c>
@@ -24846,54 +24951,57 @@
       </c>
       <c r="HI39" s="4">
         <v>112861</v>
       </c>
       <c r="HJ39" s="4">
         <v>112793</v>
       </c>
       <c r="HK39" s="4">
         <v>112988</v>
       </c>
       <c r="HL39" s="4">
         <v>113196</v>
       </c>
       <c r="HM39" s="4">
         <v>113419</v>
       </c>
       <c r="HN39" s="4">
         <v>113215</v>
       </c>
       <c r="HO39" s="4">
         <v>113052</v>
       </c>
       <c r="HP39" s="4">
         <v>114166</v>
       </c>
+      <c r="HQ39" s="4">
+        <v>112917</v>
+      </c>
     </row>
-    <row r="40" spans="1:225">
+    <row r="40" spans="1:226">
       <c r="A40" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B40" s="4">
         <v>134004</v>
       </c>
       <c r="C40" s="4">
         <v>135115</v>
       </c>
       <c r="D40" s="4">
         <v>135945</v>
       </c>
       <c r="E40" s="4">
         <v>137568</v>
       </c>
       <c r="F40" s="4">
         <v>138514</v>
       </c>
       <c r="G40" s="4">
         <v>140458</v>
       </c>
       <c r="H40" s="4">
         <v>145445</v>
       </c>
       <c r="I40" s="4">
         <v>143872</v>
       </c>
@@ -25520,54 +25628,57 @@
       </c>
       <c r="HI40" s="4">
         <v>219333</v>
       </c>
       <c r="HJ40" s="4">
         <v>217391</v>
       </c>
       <c r="HK40" s="4">
         <v>217781</v>
       </c>
       <c r="HL40" s="4">
         <v>218623</v>
       </c>
       <c r="HM40" s="4">
         <v>218380</v>
       </c>
       <c r="HN40" s="4">
         <v>219044</v>
       </c>
       <c r="HO40" s="4">
         <v>219240</v>
       </c>
       <c r="HP40" s="4">
         <v>222953</v>
       </c>
+      <c r="HQ40" s="4">
+        <v>221568</v>
+      </c>
     </row>
-    <row r="41" spans="1:225">
+    <row r="41" spans="1:226">
       <c r="A41" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B41" s="4">
         <v>43048</v>
       </c>
       <c r="C41" s="4">
         <v>43289</v>
       </c>
       <c r="D41" s="4">
         <v>43105</v>
       </c>
       <c r="E41" s="4">
         <v>43062</v>
       </c>
       <c r="F41" s="4">
         <v>42894</v>
       </c>
       <c r="G41" s="4">
         <v>43141</v>
       </c>
       <c r="H41" s="4">
         <v>43791</v>
       </c>
       <c r="I41" s="4">
         <v>43507</v>
       </c>
@@ -26194,54 +26305,57 @@
       </c>
       <c r="HI41" s="4">
         <v>46602</v>
       </c>
       <c r="HJ41" s="4">
         <v>46607</v>
       </c>
       <c r="HK41" s="4">
         <v>47101</v>
       </c>
       <c r="HL41" s="4">
         <v>47471</v>
       </c>
       <c r="HM41" s="4">
         <v>47511</v>
       </c>
       <c r="HN41" s="4">
         <v>48127</v>
       </c>
       <c r="HO41" s="4">
         <v>48594</v>
       </c>
       <c r="HP41" s="4">
         <v>49117</v>
       </c>
+      <c r="HQ41" s="4">
+        <v>48729</v>
+      </c>
     </row>
-    <row r="42" spans="1:225">
+    <row r="42" spans="1:226">
       <c r="A42" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B42" s="4">
         <v>34347</v>
       </c>
       <c r="C42" s="4">
         <v>34518</v>
       </c>
       <c r="D42" s="4">
         <v>34179</v>
       </c>
       <c r="E42" s="4">
         <v>34249</v>
       </c>
       <c r="F42" s="4">
         <v>34319</v>
       </c>
       <c r="G42" s="4">
         <v>34866</v>
       </c>
       <c r="H42" s="4">
         <v>35906</v>
       </c>
       <c r="I42" s="4">
         <v>35935</v>
       </c>
@@ -26868,54 +26982,57 @@
       </c>
       <c r="HI42" s="4">
         <v>49305</v>
       </c>
       <c r="HJ42" s="4">
         <v>49235</v>
       </c>
       <c r="HK42" s="4">
         <v>49554</v>
       </c>
       <c r="HL42" s="4">
         <v>49628</v>
       </c>
       <c r="HM42" s="4">
         <v>49665</v>
       </c>
       <c r="HN42" s="4">
         <v>49687</v>
       </c>
       <c r="HO42" s="4">
         <v>49597</v>
       </c>
       <c r="HP42" s="4">
         <v>50689</v>
       </c>
+      <c r="HQ42" s="4">
+        <v>50146</v>
+      </c>
     </row>
-    <row r="43" spans="1:225">
+    <row r="43" spans="1:226">
       <c r="A43" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B43" s="4">
         <v>28040</v>
       </c>
       <c r="C43" s="4">
         <v>28235</v>
       </c>
       <c r="D43" s="4">
         <v>28605</v>
       </c>
       <c r="E43" s="4">
         <v>28658</v>
       </c>
       <c r="F43" s="4">
         <v>28796</v>
       </c>
       <c r="G43" s="4">
         <v>28986</v>
       </c>
       <c r="H43" s="4">
         <v>30082</v>
       </c>
       <c r="I43" s="4">
         <v>29843</v>
       </c>
@@ -27542,54 +27659,57 @@
       </c>
       <c r="HI43" s="4">
         <v>67206</v>
       </c>
       <c r="HJ43" s="4">
         <v>66499</v>
       </c>
       <c r="HK43" s="4">
         <v>66657</v>
       </c>
       <c r="HL43" s="4">
         <v>66781</v>
       </c>
       <c r="HM43" s="4">
         <v>66536</v>
       </c>
       <c r="HN43" s="4">
         <v>66808</v>
       </c>
       <c r="HO43" s="4">
         <v>67009</v>
       </c>
       <c r="HP43" s="4">
         <v>67603</v>
       </c>
+      <c r="HQ43" s="4">
+        <v>67853</v>
+      </c>
     </row>
-    <row r="44" spans="1:225">
+    <row r="44" spans="1:226">
       <c r="A44" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B44" s="4">
         <v>39559</v>
       </c>
       <c r="C44" s="4">
         <v>40003</v>
       </c>
       <c r="D44" s="4">
         <v>40535</v>
       </c>
       <c r="E44" s="4">
         <v>40909</v>
       </c>
       <c r="F44" s="4">
         <v>41327</v>
       </c>
       <c r="G44" s="4">
         <v>42143</v>
       </c>
       <c r="H44" s="4">
         <v>44386</v>
       </c>
       <c r="I44" s="4">
         <v>43648</v>
       </c>
@@ -28216,54 +28336,57 @@
       </c>
       <c r="HI44" s="4">
         <v>52491</v>
       </c>
       <c r="HJ44" s="4">
         <v>51964</v>
       </c>
       <c r="HK44" s="4">
         <v>52453</v>
       </c>
       <c r="HL44" s="4">
         <v>52866</v>
       </c>
       <c r="HM44" s="4">
         <v>53044</v>
       </c>
       <c r="HN44" s="4">
         <v>53097</v>
       </c>
       <c r="HO44" s="4">
         <v>53177</v>
       </c>
       <c r="HP44" s="4">
         <v>54295</v>
       </c>
+      <c r="HQ44" s="4">
+        <v>53682</v>
+      </c>
     </row>
-    <row r="45" spans="1:225">
+    <row r="45" spans="1:226">
       <c r="A45" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B45" s="4">
         <v>9396</v>
       </c>
       <c r="C45" s="4">
         <v>9534</v>
       </c>
       <c r="D45" s="4">
         <v>9617</v>
       </c>
       <c r="E45" s="4">
         <v>10606</v>
       </c>
       <c r="F45" s="4">
         <v>10662</v>
       </c>
       <c r="G45" s="4">
         <v>10747</v>
       </c>
       <c r="H45" s="4">
         <v>11074</v>
       </c>
       <c r="I45" s="4">
         <v>10947</v>
       </c>
@@ -28890,54 +29013,57 @@
       </c>
       <c r="HI45" s="4">
         <v>20713</v>
       </c>
       <c r="HJ45" s="4">
         <v>20540</v>
       </c>
       <c r="HK45" s="4">
         <v>20595</v>
       </c>
       <c r="HL45" s="4">
         <v>20676</v>
       </c>
       <c r="HM45" s="4">
         <v>20655</v>
       </c>
       <c r="HN45" s="4">
         <v>21024</v>
       </c>
       <c r="HO45" s="4">
         <v>20980</v>
       </c>
       <c r="HP45" s="4">
         <v>21241</v>
       </c>
+      <c r="HQ45" s="4">
+        <v>21029</v>
+      </c>
     </row>
-    <row r="46" spans="1:225">
+    <row r="46" spans="1:226">
       <c r="A46" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B46" s="4">
         <v>17143</v>
       </c>
       <c r="C46" s="4">
         <v>17224</v>
       </c>
       <c r="D46" s="4">
         <v>17412</v>
       </c>
       <c r="E46" s="4">
         <v>17513</v>
       </c>
       <c r="F46" s="4">
         <v>17821</v>
       </c>
       <c r="G46" s="4">
         <v>18072</v>
       </c>
       <c r="H46" s="4">
         <v>18245</v>
       </c>
       <c r="I46" s="4">
         <v>17859</v>
       </c>
@@ -29564,54 +29690,57 @@
       </c>
       <c r="HI46" s="4">
         <v>19916</v>
       </c>
       <c r="HJ46" s="4">
         <v>19625</v>
       </c>
       <c r="HK46" s="4">
         <v>19125</v>
       </c>
       <c r="HL46" s="4">
         <v>19263</v>
       </c>
       <c r="HM46" s="4">
         <v>19099</v>
       </c>
       <c r="HN46" s="4">
         <v>19069</v>
       </c>
       <c r="HO46" s="4">
         <v>19075</v>
       </c>
       <c r="HP46" s="4">
         <v>19635</v>
       </c>
+      <c r="HQ46" s="4">
+        <v>19473</v>
+      </c>
     </row>
-    <row r="47" spans="1:225">
+    <row r="47" spans="1:226">
       <c r="A47" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B47" s="4">
         <v>4284</v>
       </c>
       <c r="C47" s="4">
         <v>4367</v>
       </c>
       <c r="D47" s="4">
         <v>4362</v>
       </c>
       <c r="E47" s="4">
         <v>4393</v>
       </c>
       <c r="F47" s="4">
         <v>4347</v>
       </c>
       <c r="G47" s="4">
         <v>4395</v>
       </c>
       <c r="H47" s="4">
         <v>4485</v>
       </c>
       <c r="I47" s="4">
         <v>4376</v>
       </c>
@@ -30238,54 +30367,57 @@
       </c>
       <c r="HI47" s="4">
         <v>5906</v>
       </c>
       <c r="HJ47" s="4">
         <v>5758</v>
       </c>
       <c r="HK47" s="4">
         <v>5646</v>
       </c>
       <c r="HL47" s="4">
         <v>5629</v>
       </c>
       <c r="HM47" s="4">
         <v>5583</v>
       </c>
       <c r="HN47" s="4">
         <v>5558</v>
       </c>
       <c r="HO47" s="4">
         <v>5589</v>
       </c>
       <c r="HP47" s="4">
         <v>5610</v>
       </c>
+      <c r="HQ47" s="4">
+        <v>5522</v>
+      </c>
     </row>
-    <row r="48" spans="1:225">
+    <row r="48" spans="1:226">
       <c r="A48" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B48" s="4">
         <v>1235</v>
       </c>
       <c r="C48" s="4">
         <v>1234</v>
       </c>
       <c r="D48" s="4">
         <v>1235</v>
       </c>
       <c r="E48" s="4">
         <v>1240</v>
       </c>
       <c r="F48" s="4">
         <v>1242</v>
       </c>
       <c r="G48" s="4">
         <v>1249</v>
       </c>
       <c r="H48" s="4">
         <v>1267</v>
       </c>
       <c r="I48" s="4">
         <v>1264</v>
       </c>
@@ -30912,54 +31044,57 @@
       </c>
       <c r="HI48" s="4">
         <v>3796</v>
       </c>
       <c r="HJ48" s="4">
         <v>3770</v>
       </c>
       <c r="HK48" s="4">
         <v>3751</v>
       </c>
       <c r="HL48" s="4">
         <v>3780</v>
       </c>
       <c r="HM48" s="4">
         <v>3798</v>
       </c>
       <c r="HN48" s="4">
         <v>3801</v>
       </c>
       <c r="HO48" s="4">
         <v>3813</v>
       </c>
       <c r="HP48" s="4">
         <v>3880</v>
       </c>
+      <c r="HQ48" s="4">
+        <v>3863</v>
+      </c>
     </row>
-    <row r="49" spans="1:225">
+    <row r="49" spans="1:226">
       <c r="A49" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B49" s="4">
         <v>7715</v>
       </c>
       <c r="C49" s="4">
         <v>7746</v>
       </c>
       <c r="D49" s="4">
         <v>7710</v>
       </c>
       <c r="E49" s="4">
         <v>7616</v>
       </c>
       <c r="F49" s="4">
         <v>7688</v>
       </c>
       <c r="G49" s="4">
         <v>7843</v>
       </c>
       <c r="H49" s="4">
         <v>8032</v>
       </c>
       <c r="I49" s="4">
         <v>7945</v>
       </c>
@@ -31586,54 +31721,57 @@
       </c>
       <c r="HI49" s="4">
         <v>10832</v>
       </c>
       <c r="HJ49" s="4">
         <v>10648</v>
       </c>
       <c r="HK49" s="4">
         <v>10723</v>
       </c>
       <c r="HL49" s="4">
         <v>10635</v>
       </c>
       <c r="HM49" s="4">
         <v>10136</v>
       </c>
       <c r="HN49" s="4">
         <v>10161</v>
       </c>
       <c r="HO49" s="4">
         <v>10257</v>
       </c>
       <c r="HP49" s="4">
         <v>10451</v>
       </c>
+      <c r="HQ49" s="4">
+        <v>10290</v>
+      </c>
     </row>
-    <row r="50" spans="1:225">
+    <row r="50" spans="1:226">
       <c r="A50" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B50" s="4">
         <v>71348</v>
       </c>
       <c r="C50" s="4">
         <v>72436</v>
       </c>
       <c r="D50" s="4">
         <v>74426</v>
       </c>
       <c r="E50" s="4">
         <v>77266</v>
       </c>
       <c r="F50" s="4">
         <v>77599</v>
       </c>
       <c r="G50" s="4">
         <v>81702</v>
       </c>
       <c r="H50" s="4">
         <v>83898</v>
       </c>
       <c r="I50" s="4">
         <v>81612</v>
       </c>
@@ -32260,54 +32398,57 @@
       </c>
       <c r="HI50" s="4">
         <v>67385</v>
       </c>
       <c r="HJ50" s="4">
         <v>69717</v>
       </c>
       <c r="HK50" s="4">
         <v>71283</v>
       </c>
       <c r="HL50" s="4">
         <v>74606</v>
       </c>
       <c r="HM50" s="4">
         <v>76160</v>
       </c>
       <c r="HN50" s="4">
         <v>77378</v>
       </c>
       <c r="HO50" s="4">
         <v>81543</v>
       </c>
       <c r="HP50" s="4">
         <v>79842</v>
       </c>
+      <c r="HQ50" s="4">
+        <v>81049</v>
+      </c>
     </row>
-    <row r="51" spans="1:225">
+    <row r="51" spans="1:226">
       <c r="A51" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B51" s="4">
         <v>84143</v>
       </c>
       <c r="C51" s="4">
         <v>84717</v>
       </c>
       <c r="D51" s="4">
         <v>86998</v>
       </c>
       <c r="E51" s="4">
         <v>88708</v>
       </c>
       <c r="F51" s="4">
         <v>89726</v>
       </c>
       <c r="G51" s="4">
         <v>91471</v>
       </c>
       <c r="H51" s="4">
         <v>91870</v>
       </c>
       <c r="I51" s="4">
         <v>90469</v>
       </c>
@@ -32934,54 +33075,57 @@
       </c>
       <c r="HI51" s="4">
         <v>127743</v>
       </c>
       <c r="HJ51" s="4">
         <v>127227</v>
       </c>
       <c r="HK51" s="4">
         <v>129051</v>
       </c>
       <c r="HL51" s="4">
         <v>132782</v>
       </c>
       <c r="HM51" s="4">
         <v>133843</v>
       </c>
       <c r="HN51" s="4">
         <v>134310</v>
       </c>
       <c r="HO51" s="4">
         <v>136145</v>
       </c>
       <c r="HP51" s="4">
         <v>135227</v>
       </c>
+      <c r="HQ51" s="4">
+        <v>134244</v>
+      </c>
     </row>
-    <row r="52" spans="1:225">
+    <row r="52" spans="1:226">
       <c r="A52" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B52" s="4">
         <v>813575</v>
       </c>
       <c r="C52" s="4">
         <v>815409</v>
       </c>
       <c r="D52" s="4">
         <v>818874</v>
       </c>
       <c r="E52" s="4">
         <v>818508</v>
       </c>
       <c r="F52" s="4">
         <v>819339</v>
       </c>
       <c r="G52" s="4">
         <v>819007</v>
       </c>
       <c r="H52" s="4">
         <v>822233</v>
       </c>
       <c r="I52" s="4">
         <v>813292</v>
       </c>
@@ -33608,54 +33752,57 @@
       </c>
       <c r="HI52" s="4">
         <v>1088180</v>
       </c>
       <c r="HJ52" s="4">
         <v>1082464</v>
       </c>
       <c r="HK52" s="4">
         <v>1083946</v>
       </c>
       <c r="HL52" s="4">
         <v>1088396</v>
       </c>
       <c r="HM52" s="4">
         <v>1086272</v>
       </c>
       <c r="HN52" s="4">
         <v>1085906</v>
       </c>
       <c r="HO52" s="4">
         <v>1083799</v>
       </c>
       <c r="HP52" s="4">
         <v>1083458</v>
       </c>
+      <c r="HQ52" s="4">
+        <v>1077132</v>
+      </c>
     </row>
-    <row r="53" spans="1:225">
+    <row r="53" spans="1:226">
       <c r="A53" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B53" s="4">
         <v>138432</v>
       </c>
       <c r="C53" s="4">
         <v>138649</v>
       </c>
       <c r="D53" s="4">
         <v>140281</v>
       </c>
       <c r="E53" s="4">
         <v>141431</v>
       </c>
       <c r="F53" s="4">
         <v>141981</v>
       </c>
       <c r="G53" s="4">
         <v>142614</v>
       </c>
       <c r="H53" s="4">
         <v>144517</v>
       </c>
       <c r="I53" s="4">
         <v>142833</v>
       </c>
@@ -34282,74 +34429,77 @@
       </c>
       <c r="HI53" s="4">
         <v>156106</v>
       </c>
       <c r="HJ53" s="4">
         <v>157194</v>
       </c>
       <c r="HK53" s="4">
         <v>157635</v>
       </c>
       <c r="HL53" s="4">
         <v>160018</v>
       </c>
       <c r="HM53" s="4">
         <v>160857</v>
       </c>
       <c r="HN53" s="4">
         <v>161281</v>
       </c>
       <c r="HO53" s="4">
         <v>162591</v>
       </c>
       <c r="HP53" s="4">
         <v>164897</v>
       </c>
+      <c r="HQ53" s="4">
+        <v>162083</v>
+      </c>
     </row>
-    <row r="55" spans="1:225">
+    <row r="55" spans="1:226">
       <c r="A55" s="5" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>276</v>
+      </c>
+      <c r="HR55" s="5" t="s">
+        <v>276</v>
       </c>
     </row>
-    <row r="56" spans="1:225">
+    <row r="56" spans="1:226">
       <c r="A56" s="5" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>277</v>
+      </c>
+      <c r="HR56" s="5" t="s">
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:HP1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A56:HP56"/>
+    <mergeCell ref="A1:HQ1"/>
+    <mergeCell ref="A2:HQ2"/>
+    <mergeCell ref="A4:HQ4"/>
+    <mergeCell ref="A55:HQ55"/>
+    <mergeCell ref="A56:HQ56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Monatsdaten</vt:lpstr>