--- v4 (2026-09-25)
+++ v5 (2026-10-15)
@@ -845,51 +845,51 @@
   <si>
     <t>… 74 Sonstige freiberufl./wissenschaftl./techn. Tätigkeiten</t>
   </si>
   <si>
     <t>… 75 Veterinärwesen</t>
   </si>
   <si>
     <t>… 77 Vermietung und Leasing</t>
   </si>
   <si>
     <t>… 78 Vermittlung und Überlassung von Arbeitskräften</t>
   </si>
   <si>
     <t>… 79-82 sonstige Wirtschaftsdienste</t>
   </si>
   <si>
     <t>P-R Öffent. Verwaltung, Unterrichtsw., Gesundheits- u. Sozialw.</t>
   </si>
   <si>
     <t>S-V Sonstige Dienstleistungen</t>
   </si>
   <si>
     <t>Quelle: DVSV</t>
   </si>
   <si>
-    <t xml:space="preserve">Aktivbeschäftigte beziehen sich auf unselbstständig Beschäftigte am Arbeitsort. Das sind Arbeiter, Angestellte, Lehrlinge, Beamte und freie Dienstnehmer über der Geringfügigkeitsgrenze. Ausgenommen davon sind Präsenzdiener und Kinderbetreuungsgeldgezieher/innen mit aufrechtem Dienstverhältnis. Es werden Beschäftigungsverhältnisse gezählt. Daher scheint eine Person mit zwei Beschäftigungsverhältnissen auch zweimal auf. </t>
+    <t xml:space="preserve">Aktivbeschäftigte beziehen sich auf unselbstständig Beschäftigte am Arbeitsort.  Das sind Arbeiter:innen, Angestellte, Lehrlinge, Beamt:innen und freie Dienstnehmer:innen über der Geringfügigkeitsgrenze. Ausgenommen davon sind Präsenz- und Zivildiener und Kinderbetreuungsgeldgezieher:innen mit aufrechtem Dienstverhältnis. Es werden Beschäftigungsverhältnisse gezählt. Daher scheint eine Person mit zwei Beschäftigungsverhältnissen auch zweimal auf. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>