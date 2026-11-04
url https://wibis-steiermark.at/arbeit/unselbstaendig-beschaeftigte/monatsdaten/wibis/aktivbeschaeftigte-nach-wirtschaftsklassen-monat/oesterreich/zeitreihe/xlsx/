--- v5 (2026-10-15)
+++ v6 (2026-11-04)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monatsdaten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
     <t>Aktivbeschäftigte nach Wirtschaftsklassen (Monat)</t>
   </si>
   <si>
-    <t>Österreich, Zeitreihe 2008-01-31-2026-08-31</t>
+    <t>Österreich, Zeitreihe 2008-01-31-2026-09-30</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Wirtschaftsklassen 2025</t>
   </si>
   <si>
     <t>2008-01-31</t>
   </si>
   <si>
     <t>2008-02-29</t>
   </si>
   <si>
     <t>2008-03-31</t>
   </si>
   <si>
     <t>2008-04-30</t>
   </si>
   <si>
     <t>2008-05-31</t>
   </si>
   <si>
     <t>2008-06-30</t>
   </si>
@@ -698,50 +698,53 @@
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-08-31</t>
   </si>
   <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>A PRIMÄRSEKTOR</t>
   </si>
   <si>
     <t>B-F PRODUKTIONSSEKTOR</t>
   </si>
   <si>
     <t>B Bergbau und Gewinnung von Steinen und Erden</t>
   </si>
   <si>
     <t>C Herstellung von Waren</t>
   </si>
   <si>
     <t>… Technologiebereich (20, 21, 26-30)</t>
   </si>
   <si>
     <t>… 10-12 Nahrungs-, Futtermittel-, Getränkeherstellung u. Tabakverarb.</t>
   </si>
   <si>
     <t>… 13-14 Textilien und Bekleidung</t>
   </si>
   <si>
     <t>… 15 Leder, Lederwaren und Schuhe</t>
@@ -1234,77 +1237,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:HR56"/>
+  <dimension ref="A1:HS56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="HR56" sqref="HR56"/>
+      <selection activeCell="HS56" sqref="HS56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="226" max="226" width="2250" hidden="true" customWidth="true" style="0"/>
+    <col min="227" max="227" width="2260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:226">
+    <row r="1" spans="1:227">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:226">
+    <row r="2" spans="1:227">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:226">
+    <row r="4" spans="1:227">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:226">
+    <row r="5" spans="1:227">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1936,54 +1939,57 @@
       </c>
       <c r="HJ5" s="3" t="s">
         <v>220</v>
       </c>
       <c r="HK5" s="3" t="s">
         <v>221</v>
       </c>
       <c r="HL5" s="3" t="s">
         <v>222</v>
       </c>
       <c r="HM5" s="3" t="s">
         <v>223</v>
       </c>
       <c r="HN5" s="3" t="s">
         <v>224</v>
       </c>
       <c r="HO5" s="3" t="s">
         <v>225</v>
       </c>
       <c r="HP5" s="3" t="s">
         <v>226</v>
       </c>
       <c r="HQ5" s="3" t="s">
         <v>227</v>
       </c>
+      <c r="HR5" s="3" t="s">
+        <v>228</v>
+      </c>
     </row>
-    <row r="6" spans="1:226">
+    <row r="6" spans="1:227">
       <c r="A6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B6" s="4">
         <v>3197316</v>
       </c>
       <c r="C6" s="4">
         <v>3222205</v>
       </c>
       <c r="D6" s="4">
         <v>3260176</v>
       </c>
       <c r="E6" s="4">
         <v>3256984</v>
       </c>
       <c r="F6" s="4">
         <v>3278941</v>
       </c>
       <c r="G6" s="4">
         <v>3318487</v>
       </c>
       <c r="H6" s="4">
         <v>3383970</v>
       </c>
       <c r="I6" s="4">
         <v>3339164</v>
       </c>
@@ -2613,54 +2619,57 @@
       </c>
       <c r="HJ6" s="4">
         <v>3852657</v>
       </c>
       <c r="HK6" s="4">
         <v>3879257</v>
       </c>
       <c r="HL6" s="4">
         <v>3914949</v>
       </c>
       <c r="HM6" s="4">
         <v>3890708</v>
       </c>
       <c r="HN6" s="4">
         <v>3918408</v>
       </c>
       <c r="HO6" s="4">
         <v>3953951</v>
       </c>
       <c r="HP6" s="4">
         <v>3990323</v>
       </c>
       <c r="HQ6" s="4">
         <v>3957060</v>
       </c>
+      <c r="HR6" s="4">
+        <v>3943779</v>
+      </c>
     </row>
-    <row r="7" spans="1:226">
+    <row r="7" spans="1:227">
       <c r="A7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B7" s="4">
         <v>12308</v>
       </c>
       <c r="C7" s="4">
         <v>14562</v>
       </c>
       <c r="D7" s="4">
         <v>17010</v>
       </c>
       <c r="E7" s="4">
         <v>19981</v>
       </c>
       <c r="F7" s="4">
         <v>22188</v>
       </c>
       <c r="G7" s="4">
         <v>23734</v>
       </c>
       <c r="H7" s="4">
         <v>23252</v>
       </c>
       <c r="I7" s="4">
         <v>21292</v>
       </c>
@@ -3290,54 +3299,57 @@
       </c>
       <c r="HJ7" s="4">
         <v>19625</v>
       </c>
       <c r="HK7" s="4">
         <v>21215</v>
       </c>
       <c r="HL7" s="4">
         <v>24554</v>
       </c>
       <c r="HM7" s="4">
         <v>27031</v>
       </c>
       <c r="HN7" s="4">
         <v>29537</v>
       </c>
       <c r="HO7" s="4">
         <v>31458</v>
       </c>
       <c r="HP7" s="4">
         <v>29972</v>
       </c>
       <c r="HQ7" s="4">
         <v>30280</v>
       </c>
+      <c r="HR7" s="4">
+        <v>29465</v>
+      </c>
     </row>
-    <row r="8" spans="1:226">
+    <row r="8" spans="1:227">
       <c r="A8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B8" s="4">
         <v>840075</v>
       </c>
       <c r="C8" s="4">
         <v>853733</v>
       </c>
       <c r="D8" s="4">
         <v>883560</v>
       </c>
       <c r="E8" s="4">
         <v>900651</v>
       </c>
       <c r="F8" s="4">
         <v>902911</v>
       </c>
       <c r="G8" s="4">
         <v>910828</v>
       </c>
       <c r="H8" s="4">
         <v>934965</v>
       </c>
       <c r="I8" s="4">
         <v>920195</v>
       </c>
@@ -3967,54 +3979,57 @@
       </c>
       <c r="HJ8" s="4">
         <v>900805</v>
       </c>
       <c r="HK8" s="4">
         <v>916684</v>
       </c>
       <c r="HL8" s="4">
         <v>945897</v>
       </c>
       <c r="HM8" s="4">
         <v>953411</v>
       </c>
       <c r="HN8" s="4">
         <v>953918</v>
       </c>
       <c r="HO8" s="4">
         <v>956399</v>
       </c>
       <c r="HP8" s="4">
         <v>968057</v>
       </c>
       <c r="HQ8" s="4">
         <v>959103</v>
       </c>
+      <c r="HR8" s="4">
+        <v>959442</v>
+      </c>
     </row>
-    <row r="9" spans="1:226">
+    <row r="9" spans="1:227">
       <c r="A9" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B9" s="4">
         <v>5329</v>
       </c>
       <c r="C9" s="4">
         <v>5529</v>
       </c>
       <c r="D9" s="4">
         <v>5971</v>
       </c>
       <c r="E9" s="4">
         <v>6254</v>
       </c>
       <c r="F9" s="4">
         <v>6308</v>
       </c>
       <c r="G9" s="4">
         <v>6359</v>
       </c>
       <c r="H9" s="4">
         <v>6564</v>
       </c>
       <c r="I9" s="4">
         <v>6407</v>
       </c>
@@ -4644,54 +4659,57 @@
       </c>
       <c r="HJ9" s="4">
         <v>4523</v>
       </c>
       <c r="HK9" s="4">
         <v>4645</v>
       </c>
       <c r="HL9" s="4">
         <v>4947</v>
       </c>
       <c r="HM9" s="4">
         <v>4750</v>
       </c>
       <c r="HN9" s="4">
         <v>4797</v>
       </c>
       <c r="HO9" s="4">
         <v>4810</v>
       </c>
       <c r="HP9" s="4">
         <v>4784</v>
       </c>
       <c r="HQ9" s="4">
         <v>4747</v>
       </c>
+      <c r="HR9" s="4">
+        <v>4724</v>
+      </c>
     </row>
-    <row r="10" spans="1:226">
+    <row r="10" spans="1:227">
       <c r="A10" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B10" s="4">
         <v>592404</v>
       </c>
       <c r="C10" s="4">
         <v>594825</v>
       </c>
       <c r="D10" s="4">
         <v>599238</v>
       </c>
       <c r="E10" s="4">
         <v>600174</v>
       </c>
       <c r="F10" s="4">
         <v>600019</v>
       </c>
       <c r="G10" s="4">
         <v>605036</v>
       </c>
       <c r="H10" s="4">
         <v>620952</v>
       </c>
       <c r="I10" s="4">
         <v>609877</v>
       </c>
@@ -5321,54 +5339,57 @@
       </c>
       <c r="HJ10" s="4">
         <v>613919</v>
       </c>
       <c r="HK10" s="4">
         <v>615751</v>
       </c>
       <c r="HL10" s="4">
         <v>618173</v>
       </c>
       <c r="HM10" s="4">
         <v>617787</v>
       </c>
       <c r="HN10" s="4">
         <v>617486</v>
       </c>
       <c r="HO10" s="4">
         <v>618157</v>
       </c>
       <c r="HP10" s="4">
         <v>626282</v>
       </c>
       <c r="HQ10" s="4">
         <v>619951</v>
       </c>
+      <c r="HR10" s="4">
+        <v>618626</v>
+      </c>
     </row>
-    <row r="11" spans="1:226">
+    <row r="11" spans="1:227">
       <c r="A11" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B11" s="4">
         <v>206192</v>
       </c>
       <c r="C11" s="4">
         <v>206887</v>
       </c>
       <c r="D11" s="4">
         <v>207771</v>
       </c>
       <c r="E11" s="4">
         <v>207705</v>
       </c>
       <c r="F11" s="4">
         <v>207522</v>
       </c>
       <c r="G11" s="4">
         <v>209189</v>
       </c>
       <c r="H11" s="4">
         <v>214927</v>
       </c>
       <c r="I11" s="4">
         <v>211363</v>
       </c>
@@ -5998,54 +6019,57 @@
       </c>
       <c r="HJ11" s="4">
         <v>257411</v>
       </c>
       <c r="HK11" s="4">
         <v>257705</v>
       </c>
       <c r="HL11" s="4">
         <v>257769</v>
       </c>
       <c r="HM11" s="4">
         <v>257547</v>
       </c>
       <c r="HN11" s="4">
         <v>257407</v>
       </c>
       <c r="HO11" s="4">
         <v>257171</v>
       </c>
       <c r="HP11" s="4">
         <v>260757</v>
       </c>
       <c r="HQ11" s="4">
         <v>258206</v>
       </c>
+      <c r="HR11" s="4">
+        <v>257677</v>
+      </c>
     </row>
-    <row r="12" spans="1:226">
+    <row r="12" spans="1:227">
       <c r="A12" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B12" s="4">
         <v>70652</v>
       </c>
       <c r="C12" s="4">
         <v>70598</v>
       </c>
       <c r="D12" s="4">
         <v>70644</v>
       </c>
       <c r="E12" s="4">
         <v>70591</v>
       </c>
       <c r="F12" s="4">
         <v>70842</v>
       </c>
       <c r="G12" s="4">
         <v>71497</v>
       </c>
       <c r="H12" s="4">
         <v>73316</v>
       </c>
       <c r="I12" s="4">
         <v>72386</v>
       </c>
@@ -6675,54 +6699,57 @@
       </c>
       <c r="HJ12" s="4">
         <v>81540</v>
       </c>
       <c r="HK12" s="4">
         <v>81684</v>
       </c>
       <c r="HL12" s="4">
         <v>82141</v>
       </c>
       <c r="HM12" s="4">
         <v>82044</v>
       </c>
       <c r="HN12" s="4">
         <v>82368</v>
       </c>
       <c r="HO12" s="4">
         <v>83026</v>
       </c>
       <c r="HP12" s="4">
         <v>84703</v>
       </c>
       <c r="HQ12" s="4">
         <v>83772</v>
       </c>
+      <c r="HR12" s="4">
+        <v>83115</v>
+      </c>
     </row>
-    <row r="13" spans="1:226">
+    <row r="13" spans="1:227">
       <c r="A13" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B13" s="4">
         <v>18148</v>
       </c>
       <c r="C13" s="4">
         <v>18056</v>
       </c>
       <c r="D13" s="4">
         <v>18058</v>
       </c>
       <c r="E13" s="4">
         <v>17988</v>
       </c>
       <c r="F13" s="4">
         <v>17868</v>
       </c>
       <c r="G13" s="4">
         <v>17894</v>
       </c>
       <c r="H13" s="4">
         <v>17948</v>
       </c>
       <c r="I13" s="4">
         <v>17552</v>
       </c>
@@ -7352,54 +7379,57 @@
       </c>
       <c r="HJ13" s="4">
         <v>7976</v>
       </c>
       <c r="HK13" s="4">
         <v>7994</v>
       </c>
       <c r="HL13" s="4">
         <v>7998</v>
       </c>
       <c r="HM13" s="4">
         <v>8052</v>
       </c>
       <c r="HN13" s="4">
         <v>8031</v>
       </c>
       <c r="HO13" s="4">
         <v>7974</v>
       </c>
       <c r="HP13" s="4">
         <v>7974</v>
       </c>
       <c r="HQ13" s="4">
         <v>7896</v>
       </c>
+      <c r="HR13" s="4">
+        <v>7906</v>
+      </c>
     </row>
-    <row r="14" spans="1:226">
+    <row r="14" spans="1:227">
       <c r="A14" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B14" s="4">
         <v>4148</v>
       </c>
       <c r="C14" s="4">
         <v>4151</v>
       </c>
       <c r="D14" s="4">
         <v>4156</v>
       </c>
       <c r="E14" s="4">
         <v>4168</v>
       </c>
       <c r="F14" s="4">
         <v>4152</v>
       </c>
       <c r="G14" s="4">
         <v>4197</v>
       </c>
       <c r="H14" s="4">
         <v>4329</v>
       </c>
       <c r="I14" s="4">
         <v>4169</v>
       </c>
@@ -8029,54 +8059,57 @@
       </c>
       <c r="HJ14" s="4">
         <v>2412</v>
       </c>
       <c r="HK14" s="4">
         <v>2417</v>
       </c>
       <c r="HL14" s="4">
         <v>2406</v>
       </c>
       <c r="HM14" s="4">
         <v>2381</v>
       </c>
       <c r="HN14" s="4">
         <v>2366</v>
       </c>
       <c r="HO14" s="4">
         <v>2357</v>
       </c>
       <c r="HP14" s="4">
         <v>2060</v>
       </c>
       <c r="HQ14" s="4">
         <v>2024</v>
       </c>
+      <c r="HR14" s="4">
+        <v>2018</v>
+      </c>
     </row>
-    <row r="15" spans="1:226">
+    <row r="15" spans="1:227">
       <c r="A15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B15" s="4">
         <v>31415</v>
       </c>
       <c r="C15" s="4">
         <v>31909</v>
       </c>
       <c r="D15" s="4">
         <v>32587</v>
       </c>
       <c r="E15" s="4">
         <v>32894</v>
       </c>
       <c r="F15" s="4">
         <v>32950</v>
       </c>
       <c r="G15" s="4">
         <v>33134</v>
       </c>
       <c r="H15" s="4">
         <v>33870</v>
       </c>
       <c r="I15" s="4">
         <v>33290</v>
       </c>
@@ -8706,54 +8739,57 @@
       </c>
       <c r="HJ15" s="4">
         <v>28182</v>
       </c>
       <c r="HK15" s="4">
         <v>28536</v>
       </c>
       <c r="HL15" s="4">
         <v>29022</v>
       </c>
       <c r="HM15" s="4">
         <v>29093</v>
       </c>
       <c r="HN15" s="4">
         <v>29110</v>
       </c>
       <c r="HO15" s="4">
         <v>29166</v>
       </c>
       <c r="HP15" s="4">
         <v>29579</v>
       </c>
       <c r="HQ15" s="4">
         <v>29201</v>
       </c>
+      <c r="HR15" s="4">
+        <v>29141</v>
+      </c>
     </row>
-    <row r="16" spans="1:226">
+    <row r="16" spans="1:227">
       <c r="A16" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B16" s="4">
         <v>18087</v>
       </c>
       <c r="C16" s="4">
         <v>18052</v>
       </c>
       <c r="D16" s="4">
         <v>18045</v>
       </c>
       <c r="E16" s="4">
         <v>18018</v>
       </c>
       <c r="F16" s="4">
         <v>17969</v>
       </c>
       <c r="G16" s="4">
         <v>18124</v>
       </c>
       <c r="H16" s="4">
         <v>18923</v>
       </c>
       <c r="I16" s="4">
         <v>18247</v>
       </c>
@@ -9383,54 +9419,57 @@
       </c>
       <c r="HJ16" s="4">
         <v>14866</v>
       </c>
       <c r="HK16" s="4">
         <v>14861</v>
       </c>
       <c r="HL16" s="4">
         <v>14788</v>
       </c>
       <c r="HM16" s="4">
         <v>14709</v>
       </c>
       <c r="HN16" s="4">
         <v>14652</v>
       </c>
       <c r="HO16" s="4">
         <v>14610</v>
       </c>
       <c r="HP16" s="4">
         <v>14892</v>
       </c>
       <c r="HQ16" s="4">
         <v>14698</v>
       </c>
+      <c r="HR16" s="4">
+        <v>14599</v>
+      </c>
     </row>
-    <row r="17" spans="1:226">
+    <row r="17" spans="1:227">
       <c r="A17" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B17" s="4">
         <v>15044</v>
       </c>
       <c r="C17" s="4">
         <v>15105</v>
       </c>
       <c r="D17" s="4">
         <v>15167</v>
       </c>
       <c r="E17" s="4">
         <v>15077</v>
       </c>
       <c r="F17" s="4">
         <v>15121</v>
       </c>
       <c r="G17" s="4">
         <v>15129</v>
       </c>
       <c r="H17" s="4">
         <v>15435</v>
       </c>
       <c r="I17" s="4">
         <v>15101</v>
       </c>
@@ -10060,54 +10099,57 @@
       </c>
       <c r="HJ17" s="4">
         <v>7052</v>
       </c>
       <c r="HK17" s="4">
         <v>7095</v>
       </c>
       <c r="HL17" s="4">
         <v>7077</v>
       </c>
       <c r="HM17" s="4">
         <v>7168</v>
       </c>
       <c r="HN17" s="4">
         <v>7131</v>
       </c>
       <c r="HO17" s="4">
         <v>7134</v>
       </c>
       <c r="HP17" s="4">
         <v>7170</v>
       </c>
       <c r="HQ17" s="4">
         <v>7081</v>
       </c>
+      <c r="HR17" s="4">
+        <v>7062</v>
+      </c>
     </row>
-    <row r="18" spans="1:226">
+    <row r="18" spans="1:227">
       <c r="A18" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B18" s="4">
         <v>1606</v>
       </c>
       <c r="C18" s="4">
         <v>1597</v>
       </c>
       <c r="D18" s="4">
         <v>1624</v>
       </c>
       <c r="E18" s="4">
         <v>1647</v>
       </c>
       <c r="F18" s="4">
         <v>1640</v>
       </c>
       <c r="G18" s="4">
         <v>1645</v>
       </c>
       <c r="H18" s="4">
         <v>1756</v>
       </c>
       <c r="I18" s="4">
         <v>1640</v>
       </c>
@@ -10737,54 +10779,57 @@
       </c>
       <c r="HJ18" s="4">
         <v>1809</v>
       </c>
       <c r="HK18" s="4">
         <v>1810</v>
       </c>
       <c r="HL18" s="4">
         <v>1811</v>
       </c>
       <c r="HM18" s="4">
         <v>1811</v>
       </c>
       <c r="HN18" s="4">
         <v>1814</v>
       </c>
       <c r="HO18" s="4">
         <v>1806</v>
       </c>
       <c r="HP18" s="4">
         <v>1730</v>
       </c>
       <c r="HQ18" s="4">
         <v>1722</v>
       </c>
+      <c r="HR18" s="4">
+        <v>1723</v>
+      </c>
     </row>
-    <row r="19" spans="1:226">
+    <row r="19" spans="1:227">
       <c r="A19" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B19" s="4">
         <v>16784</v>
       </c>
       <c r="C19" s="4">
         <v>16878</v>
       </c>
       <c r="D19" s="4">
         <v>17041</v>
       </c>
       <c r="E19" s="4">
         <v>16974</v>
       </c>
       <c r="F19" s="4">
         <v>17005</v>
       </c>
       <c r="G19" s="4">
         <v>17139</v>
       </c>
       <c r="H19" s="4">
         <v>17698</v>
       </c>
       <c r="I19" s="4">
         <v>17307</v>
       </c>
@@ -11414,54 +11459,57 @@
       </c>
       <c r="HJ19" s="4">
         <v>19581</v>
       </c>
       <c r="HK19" s="4">
         <v>19586</v>
       </c>
       <c r="HL19" s="4">
         <v>19600</v>
       </c>
       <c r="HM19" s="4">
         <v>19479</v>
       </c>
       <c r="HN19" s="4">
         <v>19450</v>
       </c>
       <c r="HO19" s="4">
         <v>19546</v>
       </c>
       <c r="HP19" s="4">
         <v>19891</v>
       </c>
       <c r="HQ19" s="4">
         <v>19607</v>
       </c>
+      <c r="HR19" s="4">
+        <v>19463</v>
+      </c>
     </row>
-    <row r="20" spans="1:226">
+    <row r="20" spans="1:227">
       <c r="A20" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B20" s="4">
         <v>11829</v>
       </c>
       <c r="C20" s="4">
         <v>11930</v>
       </c>
       <c r="D20" s="4">
         <v>11970</v>
       </c>
       <c r="E20" s="4">
         <v>11181</v>
       </c>
       <c r="F20" s="4">
         <v>11201</v>
       </c>
       <c r="G20" s="4">
         <v>11256</v>
       </c>
       <c r="H20" s="4">
         <v>10709</v>
       </c>
       <c r="I20" s="4">
         <v>10657</v>
       </c>
@@ -12091,54 +12139,57 @@
       </c>
       <c r="HJ20" s="4">
         <v>19765</v>
       </c>
       <c r="HK20" s="4">
         <v>19791</v>
       </c>
       <c r="HL20" s="4">
         <v>19792</v>
       </c>
       <c r="HM20" s="4">
         <v>20134</v>
       </c>
       <c r="HN20" s="4">
         <v>20132</v>
       </c>
       <c r="HO20" s="4">
         <v>20110</v>
       </c>
       <c r="HP20" s="4">
         <v>20266</v>
       </c>
       <c r="HQ20" s="4">
         <v>20244</v>
       </c>
+      <c r="HR20" s="4">
+        <v>20113</v>
+      </c>
     </row>
-    <row r="21" spans="1:226">
+    <row r="21" spans="1:227">
       <c r="A21" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B21" s="4">
         <v>27482</v>
       </c>
       <c r="C21" s="4">
         <v>27551</v>
       </c>
       <c r="D21" s="4">
         <v>27815</v>
       </c>
       <c r="E21" s="4">
         <v>27892</v>
       </c>
       <c r="F21" s="4">
         <v>27896</v>
       </c>
       <c r="G21" s="4">
         <v>28197</v>
       </c>
       <c r="H21" s="4">
         <v>28866</v>
       </c>
       <c r="I21" s="4">
         <v>28170</v>
       </c>
@@ -12768,54 +12819,57 @@
       </c>
       <c r="HJ21" s="4">
         <v>29072</v>
       </c>
       <c r="HK21" s="4">
         <v>29286</v>
       </c>
       <c r="HL21" s="4">
         <v>29399</v>
       </c>
       <c r="HM21" s="4">
         <v>29255</v>
       </c>
       <c r="HN21" s="4">
         <v>29231</v>
       </c>
       <c r="HO21" s="4">
         <v>29405</v>
       </c>
       <c r="HP21" s="4">
         <v>29606</v>
       </c>
       <c r="HQ21" s="4">
         <v>29338</v>
       </c>
+      <c r="HR21" s="4">
+        <v>29187</v>
+      </c>
     </row>
-    <row r="22" spans="1:226">
+    <row r="22" spans="1:227">
       <c r="A22" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B22" s="4">
         <v>32023</v>
       </c>
       <c r="C22" s="4">
         <v>32871</v>
       </c>
       <c r="D22" s="4">
         <v>34321</v>
       </c>
       <c r="E22" s="4">
         <v>34919</v>
       </c>
       <c r="F22" s="4">
         <v>34981</v>
       </c>
       <c r="G22" s="4">
         <v>35215</v>
       </c>
       <c r="H22" s="4">
         <v>36248</v>
       </c>
       <c r="I22" s="4">
         <v>35288</v>
       </c>
@@ -13445,54 +13499,57 @@
       </c>
       <c r="HJ22" s="4">
         <v>23130</v>
       </c>
       <c r="HK22" s="4">
         <v>23617</v>
       </c>
       <c r="HL22" s="4">
         <v>24688</v>
       </c>
       <c r="HM22" s="4">
         <v>25005</v>
       </c>
       <c r="HN22" s="4">
         <v>24958</v>
       </c>
       <c r="HO22" s="4">
         <v>24940</v>
       </c>
       <c r="HP22" s="4">
         <v>25388</v>
       </c>
       <c r="HQ22" s="4">
         <v>25112</v>
       </c>
+      <c r="HR22" s="4">
+        <v>24997</v>
+      </c>
     </row>
-    <row r="23" spans="1:226">
+    <row r="23" spans="1:227">
       <c r="A23" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B23" s="4">
         <v>34944</v>
       </c>
       <c r="C23" s="4">
         <v>35051</v>
       </c>
       <c r="D23" s="4">
         <v>35195</v>
       </c>
       <c r="E23" s="4">
         <v>35246</v>
       </c>
       <c r="F23" s="4">
         <v>35256</v>
       </c>
       <c r="G23" s="4">
         <v>35838</v>
       </c>
       <c r="H23" s="4">
         <v>37260</v>
       </c>
       <c r="I23" s="4">
         <v>36313</v>
       </c>
@@ -14122,54 +14179,57 @@
       </c>
       <c r="HJ23" s="4">
         <v>37820</v>
       </c>
       <c r="HK23" s="4">
         <v>37795</v>
       </c>
       <c r="HL23" s="4">
         <v>37682</v>
       </c>
       <c r="HM23" s="4">
         <v>37477</v>
       </c>
       <c r="HN23" s="4">
         <v>37523</v>
       </c>
       <c r="HO23" s="4">
         <v>37554</v>
       </c>
       <c r="HP23" s="4">
         <v>38245</v>
       </c>
       <c r="HQ23" s="4">
         <v>37756</v>
       </c>
+      <c r="HR23" s="4">
+        <v>37730</v>
+      </c>
     </row>
-    <row r="24" spans="1:226">
+    <row r="24" spans="1:227">
       <c r="A24" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B24" s="4">
         <v>68540</v>
       </c>
       <c r="C24" s="4">
         <v>68727</v>
       </c>
       <c r="D24" s="4">
         <v>69087</v>
       </c>
       <c r="E24" s="4">
         <v>69301</v>
       </c>
       <c r="F24" s="4">
         <v>69334</v>
       </c>
       <c r="G24" s="4">
         <v>70025</v>
       </c>
       <c r="H24" s="4">
         <v>71991</v>
       </c>
       <c r="I24" s="4">
         <v>70770</v>
       </c>
@@ -14799,54 +14859,57 @@
       </c>
       <c r="HJ24" s="4">
         <v>67340</v>
       </c>
       <c r="HK24" s="4">
         <v>67456</v>
       </c>
       <c r="HL24" s="4">
         <v>67699</v>
       </c>
       <c r="HM24" s="4">
         <v>67507</v>
       </c>
       <c r="HN24" s="4">
         <v>67401</v>
       </c>
       <c r="HO24" s="4">
         <v>67370</v>
       </c>
       <c r="HP24" s="4">
         <v>68071</v>
       </c>
       <c r="HQ24" s="4">
         <v>67445</v>
       </c>
+      <c r="HR24" s="4">
+        <v>67642</v>
+      </c>
     </row>
-    <row r="25" spans="1:226">
+    <row r="25" spans="1:227">
       <c r="A25" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B25" s="4">
         <v>63456</v>
       </c>
       <c r="C25" s="4">
         <v>63665</v>
       </c>
       <c r="D25" s="4">
         <v>64021</v>
       </c>
       <c r="E25" s="4">
         <v>64148</v>
       </c>
       <c r="F25" s="4">
         <v>64143</v>
       </c>
       <c r="G25" s="4">
         <v>64876</v>
       </c>
       <c r="H25" s="4">
         <v>67304</v>
       </c>
       <c r="I25" s="4">
         <v>66012</v>
       </c>
@@ -15476,54 +15539,57 @@
       </c>
       <c r="HJ25" s="4">
         <v>78630</v>
       </c>
       <c r="HK25" s="4">
         <v>78646</v>
       </c>
       <c r="HL25" s="4">
         <v>78696</v>
       </c>
       <c r="HM25" s="4">
         <v>78324</v>
       </c>
       <c r="HN25" s="4">
         <v>78373</v>
       </c>
       <c r="HO25" s="4">
         <v>78398</v>
       </c>
       <c r="HP25" s="4">
         <v>79876</v>
       </c>
       <c r="HQ25" s="4">
         <v>78985</v>
       </c>
+      <c r="HR25" s="4">
+        <v>78852</v>
+      </c>
     </row>
-    <row r="26" spans="1:226">
+    <row r="26" spans="1:227">
       <c r="A26" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B26" s="4">
         <v>72620</v>
       </c>
       <c r="C26" s="4">
         <v>72859</v>
       </c>
       <c r="D26" s="4">
         <v>73189</v>
       </c>
       <c r="E26" s="4">
         <v>73584</v>
       </c>
       <c r="F26" s="4">
         <v>73527</v>
       </c>
       <c r="G26" s="4">
         <v>74237</v>
       </c>
       <c r="H26" s="4">
         <v>76402</v>
       </c>
       <c r="I26" s="4">
         <v>75449</v>
       </c>
@@ -16153,54 +16219,57 @@
       </c>
       <c r="HJ26" s="4">
         <v>94593</v>
       </c>
       <c r="HK26" s="4">
         <v>94778</v>
       </c>
       <c r="HL26" s="4">
         <v>94888</v>
       </c>
       <c r="HM26" s="4">
         <v>94822</v>
       </c>
       <c r="HN26" s="4">
         <v>94742</v>
       </c>
       <c r="HO26" s="4">
         <v>94679</v>
       </c>
       <c r="HP26" s="4">
         <v>95701</v>
       </c>
       <c r="HQ26" s="4">
         <v>94689</v>
       </c>
+      <c r="HR26" s="4">
+        <v>94427</v>
+      </c>
     </row>
-    <row r="27" spans="1:226">
+    <row r="27" spans="1:227">
       <c r="A27" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B27" s="4">
         <v>41503</v>
       </c>
       <c r="C27" s="4">
         <v>41555</v>
       </c>
       <c r="D27" s="4">
         <v>41550</v>
       </c>
       <c r="E27" s="4">
         <v>41818</v>
       </c>
       <c r="F27" s="4">
         <v>41646</v>
       </c>
       <c r="G27" s="4">
         <v>41681</v>
       </c>
       <c r="H27" s="4">
         <v>42814</v>
       </c>
       <c r="I27" s="4">
         <v>41938</v>
       </c>
@@ -16830,54 +16899,57 @@
       </c>
       <c r="HJ27" s="4">
         <v>44842</v>
       </c>
       <c r="HK27" s="4">
         <v>44904</v>
       </c>
       <c r="HL27" s="4">
         <v>44793</v>
       </c>
       <c r="HM27" s="4">
         <v>44788</v>
       </c>
       <c r="HN27" s="4">
         <v>44710</v>
       </c>
       <c r="HO27" s="4">
         <v>44438</v>
       </c>
       <c r="HP27" s="4">
         <v>45023</v>
       </c>
       <c r="HQ27" s="4">
         <v>44681</v>
       </c>
+      <c r="HR27" s="4">
+        <v>44822</v>
+      </c>
     </row>
-    <row r="28" spans="1:226">
+    <row r="28" spans="1:227">
       <c r="A28" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B28" s="4">
         <v>64123</v>
       </c>
       <c r="C28" s="4">
         <v>64270</v>
       </c>
       <c r="D28" s="4">
         <v>64768</v>
       </c>
       <c r="E28" s="4">
         <v>64728</v>
       </c>
       <c r="F28" s="4">
         <v>64488</v>
       </c>
       <c r="G28" s="4">
         <v>64952</v>
       </c>
       <c r="H28" s="4">
         <v>66083</v>
       </c>
       <c r="I28" s="4">
         <v>65588</v>
       </c>
@@ -17507,54 +17579,57 @@
       </c>
       <c r="HJ28" s="4">
         <v>55309</v>
       </c>
       <c r="HK28" s="4">
         <v>55495</v>
       </c>
       <c r="HL28" s="4">
         <v>55693</v>
       </c>
       <c r="HM28" s="4">
         <v>55738</v>
       </c>
       <c r="HN28" s="4">
         <v>55494</v>
       </c>
       <c r="HO28" s="4">
         <v>55644</v>
       </c>
       <c r="HP28" s="4">
         <v>56107</v>
       </c>
       <c r="HQ28" s="4">
         <v>55700</v>
       </c>
+      <c r="HR28" s="4">
+        <v>55829</v>
+      </c>
     </row>
-    <row r="29" spans="1:226">
+    <row r="29" spans="1:227">
       <c r="A29" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B29" s="4">
         <v>39942</v>
       </c>
       <c r="C29" s="4">
         <v>40119</v>
       </c>
       <c r="D29" s="4">
         <v>40170</v>
       </c>
       <c r="E29" s="4">
         <v>40329</v>
       </c>
       <c r="F29" s="4">
         <v>40390</v>
       </c>
       <c r="G29" s="4">
         <v>40817</v>
       </c>
       <c r="H29" s="4">
         <v>42238</v>
       </c>
       <c r="I29" s="4">
         <v>41159</v>
       </c>
@@ -18184,54 +18259,57 @@
       </c>
       <c r="HJ29" s="4">
         <v>48753</v>
       </c>
       <c r="HK29" s="4">
         <v>49003</v>
       </c>
       <c r="HL29" s="4">
         <v>49375</v>
       </c>
       <c r="HM29" s="4">
         <v>49630</v>
       </c>
       <c r="HN29" s="4">
         <v>49656</v>
       </c>
       <c r="HO29" s="4">
         <v>49608</v>
       </c>
       <c r="HP29" s="4">
         <v>50151</v>
       </c>
       <c r="HQ29" s="4">
         <v>49539</v>
       </c>
+      <c r="HR29" s="4">
+        <v>49331</v>
+      </c>
     </row>
-    <row r="30" spans="1:226">
+    <row r="30" spans="1:227">
       <c r="A30" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B30" s="4">
         <v>202400</v>
       </c>
       <c r="C30" s="4">
         <v>213260</v>
       </c>
       <c r="D30" s="4">
         <v>238181</v>
       </c>
       <c r="E30" s="4">
         <v>253894</v>
       </c>
       <c r="F30" s="4">
         <v>256194</v>
       </c>
       <c r="G30" s="4">
         <v>258616</v>
       </c>
       <c r="H30" s="4">
         <v>265211</v>
       </c>
       <c r="I30" s="4">
         <v>262752</v>
       </c>
@@ -18861,54 +18939,57 @@
       </c>
       <c r="HJ30" s="4">
         <v>233610</v>
       </c>
       <c r="HK30" s="4">
         <v>247285</v>
       </c>
       <c r="HL30" s="4">
         <v>273402</v>
       </c>
       <c r="HM30" s="4">
         <v>281244</v>
       </c>
       <c r="HN30" s="4">
         <v>281979</v>
       </c>
       <c r="HO30" s="4">
         <v>283824</v>
       </c>
       <c r="HP30" s="4">
         <v>286840</v>
       </c>
       <c r="HQ30" s="4">
         <v>284866</v>
       </c>
+      <c r="HR30" s="4">
+        <v>286761</v>
+      </c>
     </row>
-    <row r="31" spans="1:226">
+    <row r="31" spans="1:227">
       <c r="A31" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B31" s="4">
         <v>2344933</v>
       </c>
       <c r="C31" s="4">
         <v>2353910</v>
       </c>
       <c r="D31" s="4">
         <v>2359606</v>
       </c>
       <c r="E31" s="4">
         <v>2336352</v>
       </c>
       <c r="F31" s="4">
         <v>2353842</v>
       </c>
       <c r="G31" s="4">
         <v>2383925</v>
       </c>
       <c r="H31" s="4">
         <v>2425753</v>
       </c>
       <c r="I31" s="4">
         <v>2397677</v>
       </c>
@@ -19538,54 +19619,57 @@
       </c>
       <c r="HJ31" s="4">
         <v>2932227</v>
       </c>
       <c r="HK31" s="4">
         <v>2941358</v>
       </c>
       <c r="HL31" s="4">
         <v>2944498</v>
       </c>
       <c r="HM31" s="4">
         <v>2910266</v>
       </c>
       <c r="HN31" s="4">
         <v>2934953</v>
       </c>
       <c r="HO31" s="4">
         <v>2966094</v>
       </c>
       <c r="HP31" s="4">
         <v>2992294</v>
       </c>
       <c r="HQ31" s="4">
         <v>2967677</v>
       </c>
+      <c r="HR31" s="4">
+        <v>2954872</v>
+      </c>
     </row>
-    <row r="32" spans="1:226">
+    <row r="32" spans="1:227">
       <c r="A32" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B32" s="4">
         <v>481649</v>
       </c>
       <c r="C32" s="4">
         <v>483146</v>
       </c>
       <c r="D32" s="4">
         <v>486177</v>
       </c>
       <c r="E32" s="4">
         <v>486359</v>
       </c>
       <c r="F32" s="4">
         <v>486109</v>
       </c>
       <c r="G32" s="4">
         <v>488019</v>
       </c>
       <c r="H32" s="4">
         <v>497970</v>
       </c>
       <c r="I32" s="4">
         <v>494338</v>
       </c>
@@ -20215,54 +20299,57 @@
       </c>
       <c r="HJ32" s="4">
         <v>528266</v>
       </c>
       <c r="HK32" s="4">
         <v>530801</v>
       </c>
       <c r="HL32" s="4">
         <v>532569</v>
       </c>
       <c r="HM32" s="4">
         <v>530304</v>
       </c>
       <c r="HN32" s="4">
         <v>530802</v>
       </c>
       <c r="HO32" s="4">
         <v>532133</v>
       </c>
       <c r="HP32" s="4">
         <v>537342</v>
       </c>
       <c r="HQ32" s="4">
         <v>534417</v>
       </c>
+      <c r="HR32" s="4">
+        <v>532583</v>
+      </c>
     </row>
-    <row r="33" spans="1:226">
+    <row r="33" spans="1:227">
       <c r="A33" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B33" s="4">
         <v>193620</v>
       </c>
       <c r="C33" s="4">
         <v>194893</v>
       </c>
       <c r="D33" s="4">
         <v>195677</v>
       </c>
       <c r="E33" s="4">
         <v>192125</v>
       </c>
       <c r="F33" s="4">
         <v>191599</v>
       </c>
       <c r="G33" s="4">
         <v>193322</v>
       </c>
       <c r="H33" s="4">
         <v>195590</v>
       </c>
       <c r="I33" s="4">
         <v>193232</v>
       </c>
@@ -20892,54 +20979,57 @@
       </c>
       <c r="HJ33" s="4">
         <v>213058</v>
       </c>
       <c r="HK33" s="4">
         <v>212326</v>
       </c>
       <c r="HL33" s="4">
         <v>212957</v>
       </c>
       <c r="HM33" s="4">
         <v>207465</v>
       </c>
       <c r="HN33" s="4">
         <v>207563</v>
       </c>
       <c r="HO33" s="4">
         <v>209880</v>
       </c>
       <c r="HP33" s="4">
         <v>209909</v>
       </c>
       <c r="HQ33" s="4">
         <v>208248</v>
       </c>
+      <c r="HR33" s="4">
+        <v>210157</v>
+      </c>
     </row>
-    <row r="34" spans="1:226">
+    <row r="34" spans="1:227">
       <c r="A34" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B34" s="4">
         <v>188321</v>
       </c>
       <c r="C34" s="4">
         <v>188636</v>
       </c>
       <c r="D34" s="4">
         <v>179953</v>
       </c>
       <c r="E34" s="4">
         <v>153476</v>
       </c>
       <c r="F34" s="4">
         <v>168136</v>
       </c>
       <c r="G34" s="4">
         <v>185823</v>
       </c>
       <c r="H34" s="4">
         <v>196771</v>
       </c>
       <c r="I34" s="4">
         <v>192706</v>
       </c>
@@ -21569,54 +21659,57 @@
       </c>
       <c r="HJ34" s="4">
         <v>245275</v>
       </c>
       <c r="HK34" s="4">
         <v>245920</v>
       </c>
       <c r="HL34" s="4">
         <v>230899</v>
       </c>
       <c r="HM34" s="4">
         <v>202642</v>
       </c>
       <c r="HN34" s="4">
         <v>223932</v>
       </c>
       <c r="HO34" s="4">
         <v>245819</v>
       </c>
       <c r="HP34" s="4">
         <v>258424</v>
       </c>
       <c r="HQ34" s="4">
         <v>251579</v>
       </c>
+      <c r="HR34" s="4">
+        <v>233156</v>
+      </c>
     </row>
-    <row r="35" spans="1:226">
+    <row r="35" spans="1:227">
       <c r="A35" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B35" s="4">
         <v>69673</v>
       </c>
       <c r="C35" s="4">
         <v>70204</v>
       </c>
       <c r="D35" s="4">
         <v>70469</v>
       </c>
       <c r="E35" s="4">
         <v>70787</v>
       </c>
       <c r="F35" s="4">
         <v>70716</v>
       </c>
       <c r="G35" s="4">
         <v>70677</v>
       </c>
       <c r="H35" s="4">
         <v>72534</v>
       </c>
       <c r="I35" s="4">
         <v>71865</v>
       </c>
@@ -22246,54 +22339,57 @@
       </c>
       <c r="HJ35" s="4">
         <v>121587</v>
       </c>
       <c r="HK35" s="4">
         <v>121803</v>
       </c>
       <c r="HL35" s="4">
         <v>122346</v>
       </c>
       <c r="HM35" s="4">
         <v>123277</v>
       </c>
       <c r="HN35" s="4">
         <v>123234</v>
       </c>
       <c r="HO35" s="4">
         <v>123041</v>
       </c>
       <c r="HP35" s="4">
         <v>126508</v>
       </c>
       <c r="HQ35" s="4">
         <v>125421</v>
       </c>
+      <c r="HR35" s="4">
+        <v>125568</v>
+      </c>
     </row>
-    <row r="36" spans="1:226">
+    <row r="36" spans="1:227">
       <c r="A36" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B36" s="4">
         <v>26409</v>
       </c>
       <c r="C36" s="4">
         <v>26665</v>
       </c>
       <c r="D36" s="4">
         <v>26920</v>
       </c>
       <c r="E36" s="4">
         <v>26996</v>
       </c>
       <c r="F36" s="4">
         <v>27012</v>
       </c>
       <c r="G36" s="4">
         <v>27224</v>
       </c>
       <c r="H36" s="4">
         <v>27933</v>
       </c>
       <c r="I36" s="4">
         <v>27751</v>
       </c>
@@ -22923,54 +23019,57 @@
       </c>
       <c r="HJ36" s="4">
         <v>69975</v>
       </c>
       <c r="HK36" s="4">
         <v>70075</v>
       </c>
       <c r="HL36" s="4">
         <v>70391</v>
       </c>
       <c r="HM36" s="4">
         <v>70617</v>
       </c>
       <c r="HN36" s="4">
         <v>70691</v>
       </c>
       <c r="HO36" s="4">
         <v>70408</v>
       </c>
       <c r="HP36" s="4">
         <v>71562</v>
       </c>
       <c r="HQ36" s="4">
         <v>70905</v>
       </c>
+      <c r="HR36" s="4">
+        <v>71137</v>
+      </c>
     </row>
-    <row r="37" spans="1:226">
+    <row r="37" spans="1:227">
       <c r="A37" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B37" s="4">
         <v>11503</v>
       </c>
       <c r="C37" s="4">
         <v>11524</v>
       </c>
       <c r="D37" s="4">
         <v>11550</v>
       </c>
       <c r="E37" s="4">
         <v>11615</v>
       </c>
       <c r="F37" s="4">
         <v>11616</v>
       </c>
       <c r="G37" s="4">
         <v>11636</v>
       </c>
       <c r="H37" s="4">
         <v>11998</v>
       </c>
       <c r="I37" s="4">
         <v>11798</v>
       </c>
@@ -23600,54 +23699,57 @@
       </c>
       <c r="HJ37" s="4">
         <v>16108</v>
       </c>
       <c r="HK37" s="4">
         <v>16052</v>
       </c>
       <c r="HL37" s="4">
         <v>16044</v>
       </c>
       <c r="HM37" s="4">
         <v>16622</v>
       </c>
       <c r="HN37" s="4">
         <v>16553</v>
       </c>
       <c r="HO37" s="4">
         <v>16643</v>
       </c>
       <c r="HP37" s="4">
         <v>16473</v>
       </c>
       <c r="HQ37" s="4">
         <v>16266</v>
       </c>
+      <c r="HR37" s="4">
+        <v>16216</v>
+      </c>
     </row>
-    <row r="38" spans="1:226">
+    <row r="38" spans="1:227">
       <c r="A38" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B38" s="4">
         <v>340258</v>
       </c>
       <c r="C38" s="4">
         <v>343303</v>
       </c>
       <c r="D38" s="4">
         <v>348184</v>
       </c>
       <c r="E38" s="4">
         <v>354220</v>
       </c>
       <c r="F38" s="4">
         <v>356421</v>
       </c>
       <c r="G38" s="4">
         <v>364615</v>
       </c>
       <c r="H38" s="4">
         <v>373036</v>
       </c>
       <c r="I38" s="4">
         <v>367405</v>
       </c>
@@ -24277,54 +24379,57 @@
       </c>
       <c r="HJ38" s="4">
         <v>471590</v>
       </c>
       <c r="HK38" s="4">
         <v>475939</v>
       </c>
       <c r="HL38" s="4">
         <v>484117</v>
       </c>
       <c r="HM38" s="4">
         <v>486030</v>
       </c>
       <c r="HN38" s="4">
         <v>489020</v>
       </c>
       <c r="HO38" s="4">
         <v>495779</v>
       </c>
       <c r="HP38" s="4">
         <v>497590</v>
       </c>
       <c r="HQ38" s="4">
         <v>495880</v>
       </c>
+      <c r="HR38" s="4">
+        <v>494758</v>
+      </c>
     </row>
-    <row r="39" spans="1:226">
+    <row r="39" spans="1:227">
       <c r="A39" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B39" s="4">
         <v>119405</v>
       </c>
       <c r="C39" s="4">
         <v>119670</v>
       </c>
       <c r="D39" s="4">
         <v>119991</v>
       </c>
       <c r="E39" s="4">
         <v>119446</v>
       </c>
       <c r="F39" s="4">
         <v>119541</v>
       </c>
       <c r="G39" s="4">
         <v>119848</v>
       </c>
       <c r="H39" s="4">
         <v>123102</v>
       </c>
       <c r="I39" s="4">
         <v>122006</v>
       </c>
@@ -24954,54 +25059,57 @@
       </c>
       <c r="HJ39" s="4">
         <v>112793</v>
       </c>
       <c r="HK39" s="4">
         <v>112988</v>
       </c>
       <c r="HL39" s="4">
         <v>113196</v>
       </c>
       <c r="HM39" s="4">
         <v>113419</v>
       </c>
       <c r="HN39" s="4">
         <v>113215</v>
       </c>
       <c r="HO39" s="4">
         <v>113052</v>
       </c>
       <c r="HP39" s="4">
         <v>114166</v>
       </c>
       <c r="HQ39" s="4">
         <v>112917</v>
       </c>
+      <c r="HR39" s="4">
+        <v>112532</v>
+      </c>
     </row>
-    <row r="40" spans="1:226">
+    <row r="40" spans="1:227">
       <c r="A40" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B40" s="4">
         <v>134004</v>
       </c>
       <c r="C40" s="4">
         <v>135115</v>
       </c>
       <c r="D40" s="4">
         <v>135945</v>
       </c>
       <c r="E40" s="4">
         <v>137568</v>
       </c>
       <c r="F40" s="4">
         <v>138514</v>
       </c>
       <c r="G40" s="4">
         <v>140458</v>
       </c>
       <c r="H40" s="4">
         <v>145445</v>
       </c>
       <c r="I40" s="4">
         <v>143872</v>
       </c>
@@ -25631,54 +25739,57 @@
       </c>
       <c r="HJ40" s="4">
         <v>217391</v>
       </c>
       <c r="HK40" s="4">
         <v>217781</v>
       </c>
       <c r="HL40" s="4">
         <v>218623</v>
       </c>
       <c r="HM40" s="4">
         <v>218380</v>
       </c>
       <c r="HN40" s="4">
         <v>219044</v>
       </c>
       <c r="HO40" s="4">
         <v>219240</v>
       </c>
       <c r="HP40" s="4">
         <v>222953</v>
       </c>
       <c r="HQ40" s="4">
         <v>221568</v>
       </c>
+      <c r="HR40" s="4">
+        <v>219783</v>
+      </c>
     </row>
-    <row r="41" spans="1:226">
+    <row r="41" spans="1:227">
       <c r="A41" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B41" s="4">
         <v>43048</v>
       </c>
       <c r="C41" s="4">
         <v>43289</v>
       </c>
       <c r="D41" s="4">
         <v>43105</v>
       </c>
       <c r="E41" s="4">
         <v>43062</v>
       </c>
       <c r="F41" s="4">
         <v>42894</v>
       </c>
       <c r="G41" s="4">
         <v>43141</v>
       </c>
       <c r="H41" s="4">
         <v>43791</v>
       </c>
       <c r="I41" s="4">
         <v>43507</v>
       </c>
@@ -26308,54 +26419,57 @@
       </c>
       <c r="HJ41" s="4">
         <v>46607</v>
       </c>
       <c r="HK41" s="4">
         <v>47101</v>
       </c>
       <c r="HL41" s="4">
         <v>47471</v>
       </c>
       <c r="HM41" s="4">
         <v>47511</v>
       </c>
       <c r="HN41" s="4">
         <v>48127</v>
       </c>
       <c r="HO41" s="4">
         <v>48594</v>
       </c>
       <c r="HP41" s="4">
         <v>49117</v>
       </c>
       <c r="HQ41" s="4">
         <v>48729</v>
       </c>
+      <c r="HR41" s="4">
+        <v>48449</v>
+      </c>
     </row>
-    <row r="42" spans="1:226">
+    <row r="42" spans="1:227">
       <c r="A42" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B42" s="4">
         <v>34347</v>
       </c>
       <c r="C42" s="4">
         <v>34518</v>
       </c>
       <c r="D42" s="4">
         <v>34179</v>
       </c>
       <c r="E42" s="4">
         <v>34249</v>
       </c>
       <c r="F42" s="4">
         <v>34319</v>
       </c>
       <c r="G42" s="4">
         <v>34866</v>
       </c>
       <c r="H42" s="4">
         <v>35906</v>
       </c>
       <c r="I42" s="4">
         <v>35935</v>
       </c>
@@ -26985,54 +27099,57 @@
       </c>
       <c r="HJ42" s="4">
         <v>49235</v>
       </c>
       <c r="HK42" s="4">
         <v>49554</v>
       </c>
       <c r="HL42" s="4">
         <v>49628</v>
       </c>
       <c r="HM42" s="4">
         <v>49665</v>
       </c>
       <c r="HN42" s="4">
         <v>49687</v>
       </c>
       <c r="HO42" s="4">
         <v>49597</v>
       </c>
       <c r="HP42" s="4">
         <v>50689</v>
       </c>
       <c r="HQ42" s="4">
         <v>50146</v>
       </c>
+      <c r="HR42" s="4">
+        <v>49880</v>
+      </c>
     </row>
-    <row r="43" spans="1:226">
+    <row r="43" spans="1:227">
       <c r="A43" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B43" s="4">
         <v>28040</v>
       </c>
       <c r="C43" s="4">
         <v>28235</v>
       </c>
       <c r="D43" s="4">
         <v>28605</v>
       </c>
       <c r="E43" s="4">
         <v>28658</v>
       </c>
       <c r="F43" s="4">
         <v>28796</v>
       </c>
       <c r="G43" s="4">
         <v>28986</v>
       </c>
       <c r="H43" s="4">
         <v>30082</v>
       </c>
       <c r="I43" s="4">
         <v>29843</v>
       </c>
@@ -27662,54 +27779,57 @@
       </c>
       <c r="HJ43" s="4">
         <v>66499</v>
       </c>
       <c r="HK43" s="4">
         <v>66657</v>
       </c>
       <c r="HL43" s="4">
         <v>66781</v>
       </c>
       <c r="HM43" s="4">
         <v>66536</v>
       </c>
       <c r="HN43" s="4">
         <v>66808</v>
       </c>
       <c r="HO43" s="4">
         <v>67009</v>
       </c>
       <c r="HP43" s="4">
         <v>67603</v>
       </c>
       <c r="HQ43" s="4">
         <v>67853</v>
       </c>
+      <c r="HR43" s="4">
+        <v>67532</v>
+      </c>
     </row>
-    <row r="44" spans="1:226">
+    <row r="44" spans="1:227">
       <c r="A44" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B44" s="4">
         <v>39559</v>
       </c>
       <c r="C44" s="4">
         <v>40003</v>
       </c>
       <c r="D44" s="4">
         <v>40535</v>
       </c>
       <c r="E44" s="4">
         <v>40909</v>
       </c>
       <c r="F44" s="4">
         <v>41327</v>
       </c>
       <c r="G44" s="4">
         <v>42143</v>
       </c>
       <c r="H44" s="4">
         <v>44386</v>
       </c>
       <c r="I44" s="4">
         <v>43648</v>
       </c>
@@ -28339,54 +28459,57 @@
       </c>
       <c r="HJ44" s="4">
         <v>51964</v>
       </c>
       <c r="HK44" s="4">
         <v>52453</v>
       </c>
       <c r="HL44" s="4">
         <v>52866</v>
       </c>
       <c r="HM44" s="4">
         <v>53044</v>
       </c>
       <c r="HN44" s="4">
         <v>53097</v>
       </c>
       <c r="HO44" s="4">
         <v>53177</v>
       </c>
       <c r="HP44" s="4">
         <v>54295</v>
       </c>
       <c r="HQ44" s="4">
         <v>53682</v>
       </c>
+      <c r="HR44" s="4">
+        <v>53305</v>
+      </c>
     </row>
-    <row r="45" spans="1:226">
+    <row r="45" spans="1:227">
       <c r="A45" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B45" s="4">
         <v>9396</v>
       </c>
       <c r="C45" s="4">
         <v>9534</v>
       </c>
       <c r="D45" s="4">
         <v>9617</v>
       </c>
       <c r="E45" s="4">
         <v>10606</v>
       </c>
       <c r="F45" s="4">
         <v>10662</v>
       </c>
       <c r="G45" s="4">
         <v>10747</v>
       </c>
       <c r="H45" s="4">
         <v>11074</v>
       </c>
       <c r="I45" s="4">
         <v>10947</v>
       </c>
@@ -29016,54 +29139,57 @@
       </c>
       <c r="HJ45" s="4">
         <v>20540</v>
       </c>
       <c r="HK45" s="4">
         <v>20595</v>
       </c>
       <c r="HL45" s="4">
         <v>20676</v>
       </c>
       <c r="HM45" s="4">
         <v>20655</v>
       </c>
       <c r="HN45" s="4">
         <v>21024</v>
       </c>
       <c r="HO45" s="4">
         <v>20980</v>
       </c>
       <c r="HP45" s="4">
         <v>21241</v>
       </c>
       <c r="HQ45" s="4">
         <v>21029</v>
       </c>
+      <c r="HR45" s="4">
+        <v>20938</v>
+      </c>
     </row>
-    <row r="46" spans="1:226">
+    <row r="46" spans="1:227">
       <c r="A46" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B46" s="4">
         <v>17143</v>
       </c>
       <c r="C46" s="4">
         <v>17224</v>
       </c>
       <c r="D46" s="4">
         <v>17412</v>
       </c>
       <c r="E46" s="4">
         <v>17513</v>
       </c>
       <c r="F46" s="4">
         <v>17821</v>
       </c>
       <c r="G46" s="4">
         <v>18072</v>
       </c>
       <c r="H46" s="4">
         <v>18245</v>
       </c>
       <c r="I46" s="4">
         <v>17859</v>
       </c>
@@ -29693,54 +29819,57 @@
       </c>
       <c r="HJ46" s="4">
         <v>19625</v>
       </c>
       <c r="HK46" s="4">
         <v>19125</v>
       </c>
       <c r="HL46" s="4">
         <v>19263</v>
       </c>
       <c r="HM46" s="4">
         <v>19099</v>
       </c>
       <c r="HN46" s="4">
         <v>19069</v>
       </c>
       <c r="HO46" s="4">
         <v>19075</v>
       </c>
       <c r="HP46" s="4">
         <v>19635</v>
       </c>
       <c r="HQ46" s="4">
         <v>19473</v>
       </c>
+      <c r="HR46" s="4">
+        <v>18739</v>
+      </c>
     </row>
-    <row r="47" spans="1:226">
+    <row r="47" spans="1:227">
       <c r="A47" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B47" s="4">
         <v>4284</v>
       </c>
       <c r="C47" s="4">
         <v>4367</v>
       </c>
       <c r="D47" s="4">
         <v>4362</v>
       </c>
       <c r="E47" s="4">
         <v>4393</v>
       </c>
       <c r="F47" s="4">
         <v>4347</v>
       </c>
       <c r="G47" s="4">
         <v>4395</v>
       </c>
       <c r="H47" s="4">
         <v>4485</v>
       </c>
       <c r="I47" s="4">
         <v>4376</v>
       </c>
@@ -30370,54 +30499,57 @@
       </c>
       <c r="HJ47" s="4">
         <v>5758</v>
       </c>
       <c r="HK47" s="4">
         <v>5646</v>
       </c>
       <c r="HL47" s="4">
         <v>5629</v>
       </c>
       <c r="HM47" s="4">
         <v>5583</v>
       </c>
       <c r="HN47" s="4">
         <v>5558</v>
       </c>
       <c r="HO47" s="4">
         <v>5589</v>
       </c>
       <c r="HP47" s="4">
         <v>5610</v>
       </c>
       <c r="HQ47" s="4">
         <v>5522</v>
       </c>
+      <c r="HR47" s="4">
+        <v>5531</v>
+      </c>
     </row>
-    <row r="48" spans="1:226">
+    <row r="48" spans="1:227">
       <c r="A48" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B48" s="4">
         <v>1235</v>
       </c>
       <c r="C48" s="4">
         <v>1234</v>
       </c>
       <c r="D48" s="4">
         <v>1235</v>
       </c>
       <c r="E48" s="4">
         <v>1240</v>
       </c>
       <c r="F48" s="4">
         <v>1242</v>
       </c>
       <c r="G48" s="4">
         <v>1249</v>
       </c>
       <c r="H48" s="4">
         <v>1267</v>
       </c>
       <c r="I48" s="4">
         <v>1264</v>
       </c>
@@ -31047,54 +31179,57 @@
       </c>
       <c r="HJ48" s="4">
         <v>3770</v>
       </c>
       <c r="HK48" s="4">
         <v>3751</v>
       </c>
       <c r="HL48" s="4">
         <v>3780</v>
       </c>
       <c r="HM48" s="4">
         <v>3798</v>
       </c>
       <c r="HN48" s="4">
         <v>3801</v>
       </c>
       <c r="HO48" s="4">
         <v>3813</v>
       </c>
       <c r="HP48" s="4">
         <v>3880</v>
       </c>
       <c r="HQ48" s="4">
         <v>3863</v>
       </c>
+      <c r="HR48" s="4">
+        <v>3858</v>
+      </c>
     </row>
-    <row r="49" spans="1:226">
+    <row r="49" spans="1:227">
       <c r="A49" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B49" s="4">
         <v>7715</v>
       </c>
       <c r="C49" s="4">
         <v>7746</v>
       </c>
       <c r="D49" s="4">
         <v>7710</v>
       </c>
       <c r="E49" s="4">
         <v>7616</v>
       </c>
       <c r="F49" s="4">
         <v>7688</v>
       </c>
       <c r="G49" s="4">
         <v>7843</v>
       </c>
       <c r="H49" s="4">
         <v>8032</v>
       </c>
       <c r="I49" s="4">
         <v>7945</v>
       </c>
@@ -31724,54 +31859,57 @@
       </c>
       <c r="HJ49" s="4">
         <v>10648</v>
       </c>
       <c r="HK49" s="4">
         <v>10723</v>
       </c>
       <c r="HL49" s="4">
         <v>10635</v>
       </c>
       <c r="HM49" s="4">
         <v>10136</v>
       </c>
       <c r="HN49" s="4">
         <v>10161</v>
       </c>
       <c r="HO49" s="4">
         <v>10257</v>
       </c>
       <c r="HP49" s="4">
         <v>10451</v>
       </c>
       <c r="HQ49" s="4">
         <v>10290</v>
       </c>
+      <c r="HR49" s="4">
+        <v>10264</v>
+      </c>
     </row>
-    <row r="50" spans="1:226">
+    <row r="50" spans="1:227">
       <c r="A50" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B50" s="4">
         <v>71348</v>
       </c>
       <c r="C50" s="4">
         <v>72436</v>
       </c>
       <c r="D50" s="4">
         <v>74426</v>
       </c>
       <c r="E50" s="4">
         <v>77266</v>
       </c>
       <c r="F50" s="4">
         <v>77599</v>
       </c>
       <c r="G50" s="4">
         <v>81702</v>
       </c>
       <c r="H50" s="4">
         <v>83898</v>
       </c>
       <c r="I50" s="4">
         <v>81612</v>
       </c>
@@ -32401,54 +32539,57 @@
       </c>
       <c r="HJ50" s="4">
         <v>69717</v>
       </c>
       <c r="HK50" s="4">
         <v>71283</v>
       </c>
       <c r="HL50" s="4">
         <v>74606</v>
       </c>
       <c r="HM50" s="4">
         <v>76160</v>
       </c>
       <c r="HN50" s="4">
         <v>77378</v>
       </c>
       <c r="HO50" s="4">
         <v>81543</v>
       </c>
       <c r="HP50" s="4">
         <v>79842</v>
       </c>
       <c r="HQ50" s="4">
         <v>81049</v>
       </c>
+      <c r="HR50" s="4">
+        <v>80665</v>
+      </c>
     </row>
-    <row r="51" spans="1:226">
+    <row r="51" spans="1:227">
       <c r="A51" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B51" s="4">
         <v>84143</v>
       </c>
       <c r="C51" s="4">
         <v>84717</v>
       </c>
       <c r="D51" s="4">
         <v>86998</v>
       </c>
       <c r="E51" s="4">
         <v>88708</v>
       </c>
       <c r="F51" s="4">
         <v>89726</v>
       </c>
       <c r="G51" s="4">
         <v>91471</v>
       </c>
       <c r="H51" s="4">
         <v>91870</v>
       </c>
       <c r="I51" s="4">
         <v>90469</v>
       </c>
@@ -33078,54 +33219,57 @@
       </c>
       <c r="HJ51" s="4">
         <v>127227</v>
       </c>
       <c r="HK51" s="4">
         <v>129051</v>
       </c>
       <c r="HL51" s="4">
         <v>132782</v>
       </c>
       <c r="HM51" s="4">
         <v>133843</v>
       </c>
       <c r="HN51" s="4">
         <v>134310</v>
       </c>
       <c r="HO51" s="4">
         <v>136145</v>
       </c>
       <c r="HP51" s="4">
         <v>135227</v>
       </c>
       <c r="HQ51" s="4">
         <v>134244</v>
       </c>
+      <c r="HR51" s="4">
+        <v>135597</v>
+      </c>
     </row>
-    <row r="52" spans="1:226">
+    <row r="52" spans="1:227">
       <c r="A52" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B52" s="4">
         <v>813575</v>
       </c>
       <c r="C52" s="4">
         <v>815409</v>
       </c>
       <c r="D52" s="4">
         <v>818874</v>
       </c>
       <c r="E52" s="4">
         <v>818508</v>
       </c>
       <c r="F52" s="4">
         <v>819339</v>
       </c>
       <c r="G52" s="4">
         <v>819007</v>
       </c>
       <c r="H52" s="4">
         <v>822233</v>
       </c>
       <c r="I52" s="4">
         <v>813292</v>
       </c>
@@ -33755,54 +33899,57 @@
       </c>
       <c r="HJ52" s="4">
         <v>1082464</v>
       </c>
       <c r="HK52" s="4">
         <v>1083946</v>
       </c>
       <c r="HL52" s="4">
         <v>1088396</v>
       </c>
       <c r="HM52" s="4">
         <v>1086272</v>
       </c>
       <c r="HN52" s="4">
         <v>1085906</v>
       </c>
       <c r="HO52" s="4">
         <v>1083799</v>
       </c>
       <c r="HP52" s="4">
         <v>1083458</v>
       </c>
       <c r="HQ52" s="4">
         <v>1077132</v>
       </c>
+      <c r="HR52" s="4">
+        <v>1083730</v>
+      </c>
     </row>
-    <row r="53" spans="1:226">
+    <row r="53" spans="1:227">
       <c r="A53" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B53" s="4">
         <v>138432</v>
       </c>
       <c r="C53" s="4">
         <v>138649</v>
       </c>
       <c r="D53" s="4">
         <v>140281</v>
       </c>
       <c r="E53" s="4">
         <v>141431</v>
       </c>
       <c r="F53" s="4">
         <v>141981</v>
       </c>
       <c r="G53" s="4">
         <v>142614</v>
       </c>
       <c r="H53" s="4">
         <v>144517</v>
       </c>
       <c r="I53" s="4">
         <v>142833</v>
       </c>
@@ -34432,74 +34579,77 @@
       </c>
       <c r="HJ53" s="4">
         <v>157194</v>
       </c>
       <c r="HK53" s="4">
         <v>157635</v>
       </c>
       <c r="HL53" s="4">
         <v>160018</v>
       </c>
       <c r="HM53" s="4">
         <v>160857</v>
       </c>
       <c r="HN53" s="4">
         <v>161281</v>
       </c>
       <c r="HO53" s="4">
         <v>162591</v>
       </c>
       <c r="HP53" s="4">
         <v>164897</v>
       </c>
       <c r="HQ53" s="4">
         <v>162083</v>
       </c>
+      <c r="HR53" s="4">
+        <v>162388</v>
+      </c>
     </row>
-    <row r="55" spans="1:226">
+    <row r="55" spans="1:227">
       <c r="A55" s="5" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>277</v>
+      </c>
+      <c r="HS55" s="5" t="s">
+        <v>277</v>
       </c>
     </row>
-    <row r="56" spans="1:226">
+    <row r="56" spans="1:227">
       <c r="A56" s="5" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>278</v>
+      </c>
+      <c r="HS56" s="5" t="s">
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:HQ1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A56:HQ56"/>
+    <mergeCell ref="A1:HR1"/>
+    <mergeCell ref="A2:HR2"/>
+    <mergeCell ref="A4:HR4"/>
+    <mergeCell ref="A55:HR55"/>
+    <mergeCell ref="A56:HR56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Monatsdaten</vt:lpstr>