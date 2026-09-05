--- v0 (2026-05-02)
+++ v1 (2026-09-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Bezirke und Wirtschaftsklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Aktivbeschäftigte nach Wirtschaftsklassen (Bezirke)</t>
   </si>
   <si>
     <t>Leibnitz, Veränderung 2008-2025 in %</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
   <si>
@@ -236,51 +236,51 @@
   <si>
     <t>… 77 Vermietung und Leasing</t>
   </si>
   <si>
     <t>… 78 Vermittlung und Überlassung von Arbeitskräften</t>
   </si>
   <si>
     <t>… 79-82 sonstige Wirtschaftsdienste</t>
   </si>
   <si>
     <t>P-R Öffent. Verwaltung, Unterrichtsw., Gesundheits- u. Sozialw.</t>
   </si>
   <si>
     <t>S-V Sonstige Dienstleistungen</t>
   </si>
   <si>
     <t>Quelle: DVSV, Arbeitsmarktdatenbank des AMS und des BMASK, eigene Berechnungen JR-POLICIES</t>
   </si>
   <si>
     <t>Erläuterungen: Jahresdurchschnittswerte; Aktivbeschäftigte beziehen sich auf unselbstständig Beschäftigte am Arbeitsort. Das sind Arbeiter, Angestellte, Lehrlinge, Beamte und freie Dienstnehmer über der Geringfügigkeitsgrenze. Ausgenommen davon sind Präsenzdiener und Kinderbetreuungsgeldgezieher/innen mit aufrechtem Dienstverhältnis. Es werden Beschäftigungsverhältnisse gezählt. Daher scheint eine Person mit zwei Beschäftigungsverhältnissen auch zweimal auf. Durch die Umstellung der Beschäftigtenstatistik stehen auf Bundeslandebene nur die Jahre ab 2008 offiziell zur Verfügung. *Aufgrund sehr umfangreicher Neuzuordnungen des Wirtschaftszweiges von Unternehmen im Rohdatensatz des DVSV sind die Daten nach Wirtschaftsklassen für 2017 nur bedingt mit den Daten für 2016 und früher vergleichbar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -618,51 +618,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="U56" sqref="U56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="21" max="21" width="200" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:21">
@@ -831,51 +831,51 @@
       <c r="L7" s="4">
         <v>-10.2</v>
       </c>
       <c r="M7" s="4">
         <v>3.9</v>
       </c>
       <c r="N7" s="4">
         <v>2.7</v>
       </c>
       <c r="O7" s="4">
         <v>4.6</v>
       </c>
       <c r="P7" s="4">
         <v>0.2</v>
       </c>
       <c r="Q7" s="4">
         <v>1.6</v>
       </c>
       <c r="R7" s="4">
         <v>13.7</v>
       </c>
       <c r="S7" s="4">
         <v>7.6</v>
       </c>
       <c r="T7" s="4">
-        <v>80.9</v>
+        <v>80.90000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="4">
         <v>0.8</v>
       </c>
       <c r="C8" s="4">
         <v>-1.9</v>
       </c>
       <c r="D8" s="4">
         <v>-2.5</v>
       </c>
       <c r="E8" s="4">
         <v>1.2</v>
       </c>
       <c r="F8" s="4">
         <v>2.6</v>
       </c>
       <c r="G8" s="4">
         <v>3.8</v>
       </c>
       <c r="H8" s="4">
@@ -1486,51 +1486,51 @@
       <c r="C18" s="4">
         <v>3.8</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
       <c r="E18" s="4">
         <v>-3.6</v>
       </c>
       <c r="F18" s="4">
         <v>5.8</v>
       </c>
       <c r="G18" s="4">
         <v>-1.9</v>
       </c>
       <c r="H18" s="4">
         <v>-20.9</v>
       </c>
       <c r="I18" s="4">
         <v>-5.6</v>
       </c>
       <c r="J18" s="4">
         <v>16.4</v>
       </c>
       <c r="K18" s="4">
-        <v>177.3</v>
+        <v>177.30000000000001</v>
       </c>
       <c r="L18" s="4">
         <v>-15.4</v>
       </c>
       <c r="M18" s="4">
         <v>-43.5</v>
       </c>
       <c r="N18" s="4">
         <v>-14.8</v>
       </c>
       <c r="O18" s="4">
         <v>-5.3</v>
       </c>
       <c r="P18" s="5">
         <v>-5.0</v>
       </c>
       <c r="Q18">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>3.4</v>
       </c>
       <c r="S18" s="4">
         <v>11.5</v>
       </c>
@@ -1917,51 +1917,51 @@
       <c r="B25" s="4">
         <v>6.9</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" s="5">
         <v>-75.0</v>
       </c>
       <c r="E25" s="4">
         <v>-35.1</v>
       </c>
       <c r="F25" s="5">
         <v>73.0</v>
       </c>
       <c r="G25" s="4">
         <v>48.3</v>
       </c>
       <c r="H25" s="4">
         <v>3.4</v>
       </c>
       <c r="I25" s="4">
         <v>-7.9</v>
       </c>
       <c r="J25" s="4">
-        <v>133.3</v>
+        <v>133.30000000000001</v>
       </c>
       <c r="K25" s="4">
         <v>28.6</v>
       </c>
       <c r="L25" s="4">
         <v>31.3</v>
       </c>
       <c r="M25" s="5">
         <v>-20.0</v>
       </c>
       <c r="N25" s="5">
         <v>-13.0</v>
       </c>
       <c r="O25" s="5">
         <v>-8.0</v>
       </c>
       <c r="P25" s="4">
         <v>127.3</v>
       </c>
       <c r="Q25" s="5">
         <v>10.0</v>
       </c>
       <c r="R25" s="4">
         <v>11.1</v>
       </c>
@@ -2629,51 +2629,51 @@
       <c r="L36" s="4">
         <v>9.6</v>
       </c>
       <c r="M36" s="4">
         <v>7.5</v>
       </c>
       <c r="N36" s="4">
         <v>4.8</v>
       </c>
       <c r="O36" s="4">
         <v>-5.1</v>
       </c>
       <c r="P36" s="4">
         <v>-0.6</v>
       </c>
       <c r="Q36" s="4">
         <v>12.8</v>
       </c>
       <c r="R36" s="4">
         <v>10.6</v>
       </c>
       <c r="S36" s="4">
         <v>10.2</v>
       </c>
       <c r="T36" s="4">
-        <v>146.9</v>
+        <v>146.90000000000001</v>
       </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37">
         <v>0</v>
       </c>
       <c r="C37" s="5">
         <v>25.0</v>
       </c>
       <c r="D37" s="5">
         <v>-50.0</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37" s="4">
         <v>-27.3</v>
       </c>
       <c r="H37">
@@ -2815,51 +2815,51 @@
       <c r="L39" s="4">
         <v>7.6</v>
       </c>
       <c r="M39" s="4">
         <v>-1.5</v>
       </c>
       <c r="N39" s="4">
         <v>-3.3</v>
       </c>
       <c r="O39" s="4">
         <v>18.3</v>
       </c>
       <c r="P39" s="4">
         <v>1.1</v>
       </c>
       <c r="Q39" s="4">
         <v>13.3</v>
       </c>
       <c r="R39" s="4">
         <v>3.3</v>
       </c>
       <c r="S39" s="5">
         <v>5.0</v>
       </c>
       <c r="T39" s="4">
-        <v>90.4</v>
+        <v>90.40000000000001</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="4">
         <v>3.3</v>
       </c>
       <c r="C40" s="4">
         <v>2.8</v>
       </c>
       <c r="D40" s="4">
         <v>-9.8</v>
       </c>
       <c r="E40" s="4">
         <v>4.8</v>
       </c>
       <c r="F40" s="4">
         <v>12.4</v>
       </c>
       <c r="G40" s="4">
         <v>9.9</v>
       </c>
       <c r="H40" s="5">
@@ -3125,68 +3125,68 @@
       <c r="L44" s="4">
         <v>8.3</v>
       </c>
       <c r="M44" s="4">
         <v>5.8</v>
       </c>
       <c r="N44" s="4">
         <v>8.6</v>
       </c>
       <c r="O44" s="4">
         <v>7.3</v>
       </c>
       <c r="P44" s="4">
         <v>-2.8</v>
       </c>
       <c r="Q44" s="4">
         <v>9.8</v>
       </c>
       <c r="R44" s="4">
         <v>-4.5</v>
       </c>
       <c r="S44" s="4">
         <v>0.5</v>
       </c>
       <c r="T44" s="4">
-        <v>85.1</v>
+        <v>85.099999999999994</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>62</v>
       </c>
       <c r="B45" s="4">
         <v>0.1</v>
       </c>
       <c r="C45" s="4">
         <v>20.5</v>
       </c>
       <c r="D45" s="4">
-        <v>69.6</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="E45" s="4">
-        <v>283.3</v>
+        <v>283.30000000000001</v>
       </c>
       <c r="F45" s="5">
         <v>200.0</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45" s="4">
         <v>-33.3</v>
       </c>
       <c r="I45" s="5">
         <v>50.0</v>
       </c>
       <c r="J45" s="5">
         <v>100.0</v>
       </c>
       <c r="K45" s="4">
         <v>-94.7</v>
       </c>
       <c r="L45" s="4">
         <v>-32.1</v>
       </c>
       <c r="M45" s="4">
         <v>-6.7</v>
       </c>
@@ -3275,75 +3275,75 @@
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47" s="4">
         <v>-1.8</v>
       </c>
       <c r="C47" s="4">
         <v>-3.2</v>
       </c>
       <c r="D47" s="5">
         <v>-78.0</v>
       </c>
       <c r="E47" s="4">
         <v>-24.2</v>
       </c>
       <c r="F47" s="4">
         <v>14.1</v>
       </c>
       <c r="G47" s="4">
         <v>46.8</v>
       </c>
       <c r="H47" s="4">
-        <v>136.2</v>
+        <v>136.19999999999999</v>
       </c>
       <c r="I47" s="4">
-        <v>161.1</v>
+        <v>161.099999999999994</v>
       </c>
       <c r="J47" s="4">
         <v>38.5</v>
       </c>
       <c r="K47" s="4">
         <v>-13.3</v>
       </c>
       <c r="L47" s="4">
         <v>7.1</v>
       </c>
       <c r="M47">
         <v>0</v>
       </c>
       <c r="N47" s="4">
-        <v>-79.4</v>
+        <v>-79.40000000000001</v>
       </c>
       <c r="O47" s="4">
         <v>-18.1</v>
       </c>
       <c r="P47" s="4">
-        <v>76.6</v>
+        <v>76.59999999999999</v>
       </c>
       <c r="Q47" s="4">
         <v>4.4</v>
       </c>
       <c r="R47" s="4">
         <v>4.7</v>
       </c>
       <c r="S47" s="4">
         <v>4.9</v>
       </c>
       <c r="T47" s="4">
         <v>-26.8</v>
       </c>
     </row>
     <row r="48" spans="1:21">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48" s="4">
         <v>4.7</v>
       </c>
       <c r="C48" s="4">
         <v>13.4</v>
       </c>
       <c r="D48" s="4">
@@ -3373,51 +3373,51 @@
       <c r="L48" s="4">
         <v>9.3</v>
       </c>
       <c r="M48" s="4">
         <v>5.9</v>
       </c>
       <c r="N48" s="4">
         <v>-7.3</v>
       </c>
       <c r="O48" s="4">
         <v>1.9</v>
       </c>
       <c r="P48" s="4">
         <v>12.5</v>
       </c>
       <c r="Q48" s="5">
         <v>20.0</v>
       </c>
       <c r="R48" s="4">
         <v>11.1</v>
       </c>
       <c r="S48" s="4">
         <v>2.9</v>
       </c>
       <c r="T48" s="4">
-        <v>117.1</v>
+        <v>117.099999999999994</v>
       </c>
     </row>
     <row r="49" spans="1:21">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49" s="4">
         <v>7.9</v>
       </c>
       <c r="C49" s="4">
         <v>4.4</v>
       </c>
       <c r="D49" s="4">
         <v>-4.3</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49" s="4">
         <v>11.9</v>
       </c>
       <c r="G49" s="4">
         <v>-17.6</v>
       </c>
       <c r="H49" s="4">
@@ -3432,51 +3432,51 @@
       <c r="K49" s="5">
         <v>120.0</v>
       </c>
       <c r="L49" s="4">
         <v>12.9</v>
       </c>
       <c r="M49" s="4">
         <v>93.8</v>
       </c>
       <c r="N49">
         <v>0</v>
       </c>
       <c r="O49" s="4">
         <v>-33.3</v>
       </c>
       <c r="P49" s="5">
         <v>-50.0</v>
       </c>
       <c r="Q49" s="4">
         <v>17.1</v>
       </c>
       <c r="R49" s="4">
         <v>70.8</v>
       </c>
       <c r="S49" s="4">
-        <v>84.6</v>
+        <v>84.59999999999999</v>
       </c>
       <c r="T49" s="4">
         <v>261.5</v>
       </c>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>67</v>
       </c>
       <c r="B50" s="4">
         <v>3.3</v>
       </c>
       <c r="C50" s="4">
         <v>-38.1</v>
       </c>
       <c r="D50" s="4">
         <v>-35.2</v>
       </c>
       <c r="E50" s="4">
         <v>-19.6</v>
       </c>
       <c r="F50" s="4">
         <v>40.8</v>
       </c>
       <c r="G50" s="4">
@@ -3559,51 +3559,51 @@
       <c r="L51" s="4">
         <v>13.5</v>
       </c>
       <c r="M51" s="4">
         <v>9.6</v>
       </c>
       <c r="N51" s="4">
         <v>-23.1</v>
       </c>
       <c r="O51" s="4">
         <v>57.1</v>
       </c>
       <c r="P51" s="4">
         <v>9.2</v>
       </c>
       <c r="Q51" s="4">
         <v>12.3</v>
       </c>
       <c r="R51" s="4">
         <v>6.5</v>
       </c>
       <c r="S51" s="4">
         <v>7.4</v>
       </c>
       <c r="T51" s="4">
-        <v>162.4</v>
+        <v>162.40000000000001</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52" s="4">
         <v>1.7</v>
       </c>
       <c r="C52" s="4">
         <v>1.4</v>
       </c>
       <c r="D52" s="4">
         <v>3.5</v>
       </c>
       <c r="E52" s="4">
         <v>3.5</v>
       </c>
       <c r="F52" s="4">
         <v>4.6</v>
       </c>
       <c r="G52" s="5">
         <v>4.0</v>
       </c>
       <c r="H52" s="4">