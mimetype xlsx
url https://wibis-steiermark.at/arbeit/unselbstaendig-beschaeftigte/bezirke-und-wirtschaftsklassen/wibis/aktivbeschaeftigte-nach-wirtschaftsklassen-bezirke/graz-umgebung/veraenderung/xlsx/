--- v0 (2026-05-02)
+++ v1 (2026-09-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Bezirke und Wirtschaftsklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Aktivbeschäftigte nach Wirtschaftsklassen (Bezirke)</t>
   </si>
   <si>
     <t>Graz-Umgebung, Veränderung 2008-2025 in %</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
@@ -236,51 +236,51 @@
   <si>
     <t>… 77 Vermietung und Leasing</t>
   </si>
   <si>
     <t>… 78 Vermittlung und Überlassung von Arbeitskräften</t>
   </si>
   <si>
     <t>… 79-82 sonstige Wirtschaftsdienste</t>
   </si>
   <si>
     <t>P-R Öffent. Verwaltung, Unterrichtsw., Gesundheits- u. Sozialw.</t>
   </si>
   <si>
     <t>S-V Sonstige Dienstleistungen</t>
   </si>
   <si>
     <t>Quelle: DVSV, Arbeitsmarktdatenbank des AMS und des BMASK, eigene Berechnungen JR-POLICIES</t>
   </si>
   <si>
     <t>Erläuterungen: Jahresdurchschnittswerte; Aktivbeschäftigte beziehen sich auf unselbstständig Beschäftigte am Arbeitsort. Das sind Arbeiter, Angestellte, Lehrlinge, Beamte und freie Dienstnehmer über der Geringfügigkeitsgrenze. Ausgenommen davon sind Präsenzdiener und Kinderbetreuungsgeldgezieher/innen mit aufrechtem Dienstverhältnis. Es werden Beschäftigungsverhältnisse gezählt. Daher scheint eine Person mit zwei Beschäftigungsverhältnissen auch zweimal auf. Durch die Umstellung der Beschäftigtenstatistik stehen auf Bundeslandebene nur die Jahre ab 2008 offiziell zur Verfügung. *Aufgrund sehr umfangreicher Neuzuordnungen des Wirtschaftszweiges von Unternehmen im Rohdatensatz des DVSV sind die Daten nach Wirtschaftsklassen für 2017 nur bedingt mit den Daten für 2016 und früher vergleichbar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -618,51 +618,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="U56" sqref="U56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="21" max="21" width="200" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:21">
@@ -1265,51 +1265,51 @@
       <c r="L14" s="4">
         <v>1.9</v>
       </c>
       <c r="M14" s="5">
         <v>2020.0</v>
       </c>
       <c r="N14" s="4">
         <v>-16.7</v>
       </c>
       <c r="O14" s="5">
         <v>50.0</v>
       </c>
       <c r="P14" s="4">
         <v>-33.3</v>
       </c>
       <c r="Q14" s="5">
         <v>-40.0</v>
       </c>
       <c r="R14" s="4">
         <v>11.1</v>
       </c>
       <c r="S14" s="4">
         <v>-18.2</v>
       </c>
       <c r="T14" s="4">
-        <v>2036.4</v>
+        <v>2036.40000000000009</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="4">
         <v>36.8</v>
       </c>
       <c r="C15" s="5">
         <v>-1.0</v>
       </c>
       <c r="D15" s="4">
         <v>-2.3</v>
       </c>
       <c r="E15" s="4">
         <v>-4.5</v>
       </c>
       <c r="F15" s="4">
         <v>5.7</v>
       </c>
       <c r="G15" s="4">
         <v>1.9</v>
       </c>
       <c r="H15" s="5">
@@ -1362,51 +1362,51 @@
       <c r="C16" s="4">
         <v>0.3</v>
       </c>
       <c r="D16" s="4">
         <v>-4.6</v>
       </c>
       <c r="E16" s="4">
         <v>-10.3</v>
       </c>
       <c r="F16" s="4">
         <v>1.6</v>
       </c>
       <c r="G16" s="4">
         <v>-3.8</v>
       </c>
       <c r="H16" s="4">
         <v>-0.4</v>
       </c>
       <c r="I16" s="4">
         <v>5.1</v>
       </c>
       <c r="J16" s="4">
         <v>4.2</v>
       </c>
       <c r="K16" s="4">
-        <v>94.1</v>
+        <v>94.099999999999994</v>
       </c>
       <c r="L16" s="4">
         <v>8.3</v>
       </c>
       <c r="M16" s="4">
         <v>-44.9</v>
       </c>
       <c r="N16" s="4">
         <v>-23.6</v>
       </c>
       <c r="O16" s="4">
         <v>-6.4</v>
       </c>
       <c r="P16" s="4">
         <v>0.4</v>
       </c>
       <c r="Q16" s="4">
         <v>4.3</v>
       </c>
       <c r="R16" s="4">
         <v>5.1</v>
       </c>
       <c r="S16" s="4">
         <v>-5.4</v>
       </c>
@@ -1610,51 +1610,51 @@
       <c r="C20" s="5">
         <v>-2.0</v>
       </c>
       <c r="D20" s="4">
         <v>0.4</v>
       </c>
       <c r="E20" s="4">
         <v>0.4</v>
       </c>
       <c r="F20" s="5">
         <v>-2.0</v>
       </c>
       <c r="G20" s="4">
         <v>2.8</v>
       </c>
       <c r="H20" s="4">
         <v>7.9</v>
       </c>
       <c r="I20" s="4">
         <v>47.7</v>
       </c>
       <c r="J20" s="4">
         <v>101.3</v>
       </c>
       <c r="K20" s="4">
-        <v>156.7</v>
+        <v>156.69999999999999</v>
       </c>
       <c r="L20" s="4">
         <v>15.4</v>
       </c>
       <c r="M20" s="4">
         <v>-3.7</v>
       </c>
       <c r="N20" s="4">
         <v>3.8</v>
       </c>
       <c r="O20" s="4">
         <v>8.3</v>
       </c>
       <c r="P20" s="5">
         <v>-4.0</v>
       </c>
       <c r="Q20">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>4.2</v>
       </c>
       <c r="S20">
         <v>0</v>
       </c>
@@ -1823,51 +1823,51 @@
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
         <v>0</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
       <c r="O23" s="4">
         <v>-33.3</v>
       </c>
       <c r="P23" s="5">
         <v>-25.0</v>
       </c>
       <c r="Q23">
         <v>0</v>
       </c>
       <c r="R23">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>-33.3</v>
       </c>
       <c r="T23" s="4">
-        <v>216.7</v>
+        <v>216.69999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="4">
         <v>-0.9</v>
       </c>
       <c r="C24" s="4">
         <v>-0.4</v>
       </c>
       <c r="D24" s="4">
         <v>-4.1</v>
       </c>
       <c r="E24" s="4">
         <v>-0.1</v>
       </c>
       <c r="F24" s="4">
         <v>3.7</v>
       </c>
       <c r="G24" s="4">
         <v>-0.4</v>
       </c>
       <c r="H24" s="4">
@@ -2567,51 +2567,51 @@
       <c r="L35" s="4">
         <v>7.3</v>
       </c>
       <c r="M35" s="4">
         <v>6.4</v>
       </c>
       <c r="N35" s="4">
         <v>26.5</v>
       </c>
       <c r="O35" s="4">
         <v>7.1</v>
       </c>
       <c r="P35" s="4">
         <v>8.5</v>
       </c>
       <c r="Q35" s="4">
         <v>9.6</v>
       </c>
       <c r="R35" s="5">
         <v>-3.0</v>
       </c>
       <c r="S35" s="4">
         <v>-5.6</v>
       </c>
       <c r="T35" s="4">
-        <v>103.6</v>
+        <v>103.59999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="4">
         <v>4.3</v>
       </c>
       <c r="C36" s="4">
         <v>3.6</v>
       </c>
       <c r="D36" s="4">
         <v>1.8</v>
       </c>
       <c r="E36" s="4">
         <v>1.8</v>
       </c>
       <c r="F36" s="4">
         <v>1.1</v>
       </c>
       <c r="G36" s="4">
         <v>-0.2</v>
       </c>
       <c r="H36" s="4">
@@ -2877,51 +2877,51 @@
       <c r="L40" s="4">
         <v>-9.3</v>
       </c>
       <c r="M40" s="5">
         <v>2.0</v>
       </c>
       <c r="N40" s="4">
         <v>11.7</v>
       </c>
       <c r="O40" s="4">
         <v>20.8</v>
       </c>
       <c r="P40" s="4">
         <v>21.3</v>
       </c>
       <c r="Q40" s="4">
         <v>-6.4</v>
       </c>
       <c r="R40" s="4">
         <v>7.5</v>
       </c>
       <c r="S40" s="4">
         <v>9.7</v>
       </c>
       <c r="T40" s="4">
-        <v>187.2</v>
+        <v>187.19999999999999</v>
       </c>
     </row>
     <row r="41" spans="1:21">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41" s="4">
         <v>2.9</v>
       </c>
       <c r="C41" s="4">
         <v>-0.3</v>
       </c>
       <c r="D41" s="4">
         <v>-9.4</v>
       </c>
       <c r="E41" s="5">
         <v>-5.0</v>
       </c>
       <c r="F41" s="4">
         <v>25.1</v>
       </c>
       <c r="G41" s="4">
         <v>2.9</v>
       </c>
       <c r="H41" s="4">
@@ -3001,51 +3001,51 @@
       <c r="L42">
         <v>0</v>
       </c>
       <c r="M42" s="4">
         <v>3.2</v>
       </c>
       <c r="N42" s="4">
         <v>5.3</v>
       </c>
       <c r="O42" s="5">
         <v>-2.0</v>
       </c>
       <c r="P42" s="4">
         <v>0.7</v>
       </c>
       <c r="Q42" s="4">
         <v>-10.1</v>
       </c>
       <c r="R42" s="4">
         <v>14.2</v>
       </c>
       <c r="S42" s="4">
         <v>124.2</v>
       </c>
       <c r="T42" s="4">
-        <v>213.6</v>
+        <v>213.59999999999999</v>
       </c>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43" s="4">
         <v>5.2</v>
       </c>
       <c r="C43" s="4">
         <v>27.7</v>
       </c>
       <c r="D43" s="4">
         <v>-2.7</v>
       </c>
       <c r="E43" s="4">
         <v>-4.1</v>
       </c>
       <c r="F43" s="4">
         <v>9.4</v>
       </c>
       <c r="G43" s="4">
         <v>9.1</v>
       </c>
       <c r="H43" s="4">
@@ -3063,51 +3063,51 @@
       <c r="L43" s="5">
         <v>-4.0</v>
       </c>
       <c r="M43" s="4">
         <v>20.3</v>
       </c>
       <c r="N43" s="4">
         <v>19.3</v>
       </c>
       <c r="O43" s="4">
         <v>36.8</v>
       </c>
       <c r="P43" s="4">
         <v>-4.5</v>
       </c>
       <c r="Q43" s="4">
         <v>-1.6</v>
       </c>
       <c r="R43" s="4">
         <v>23.2</v>
       </c>
       <c r="S43" s="4">
         <v>-2.2</v>
       </c>
       <c r="T43" s="4">
-        <v>135.6</v>
+        <v>135.59999999999999</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="4">
         <v>4.2</v>
       </c>
       <c r="C44" s="4">
         <v>-5.9</v>
       </c>
       <c r="D44" s="4">
         <v>2.5</v>
       </c>
       <c r="E44" s="4">
         <v>14.4</v>
       </c>
       <c r="F44" s="4">
         <v>3.5</v>
       </c>
       <c r="G44" s="4">
         <v>4.2</v>
       </c>
       <c r="H44" s="4">
@@ -3125,113 +3125,113 @@
       <c r="L44" s="4">
         <v>11.8</v>
       </c>
       <c r="M44" s="4">
         <v>3.2</v>
       </c>
       <c r="N44" s="4">
         <v>7.5</v>
       </c>
       <c r="O44" s="4">
         <v>12.1</v>
       </c>
       <c r="P44" s="4">
         <v>3.5</v>
       </c>
       <c r="Q44" s="4">
         <v>-7.3</v>
       </c>
       <c r="R44" s="4">
         <v>-0.2</v>
       </c>
       <c r="S44" s="4">
         <v>4.3</v>
       </c>
       <c r="T44" s="4">
-        <v>101.9</v>
+        <v>101.90000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>62</v>
       </c>
       <c r="B45" s="4">
         <v>19.9</v>
       </c>
       <c r="C45" s="4">
         <v>12.2</v>
       </c>
       <c r="D45" s="4">
         <v>3.2</v>
       </c>
       <c r="E45" s="4">
         <v>6.4</v>
       </c>
       <c r="F45" s="4">
         <v>8.2</v>
       </c>
       <c r="G45" s="4">
         <v>-3.7</v>
       </c>
       <c r="H45" s="4">
         <v>2.5</v>
       </c>
       <c r="I45" s="4">
         <v>-2.3</v>
       </c>
       <c r="J45" s="5">
         <v>5.0</v>
       </c>
       <c r="K45" s="4">
-        <v>1068.4</v>
+        <v>1068.40000000000009</v>
       </c>
       <c r="L45" s="4">
-        <v>-83.1</v>
+        <v>-83.099999999999994</v>
       </c>
       <c r="M45" s="4">
         <v>-27.2</v>
       </c>
       <c r="N45" s="4">
         <v>15.8</v>
       </c>
       <c r="O45" s="4">
         <v>41.3</v>
       </c>
       <c r="P45" s="4">
-        <v>1186.4</v>
+        <v>1186.40000000000009</v>
       </c>
       <c r="Q45" s="4">
         <v>-26.7</v>
       </c>
       <c r="R45" s="5">
         <v>-25.0</v>
       </c>
       <c r="S45" s="4">
         <v>-2.4</v>
       </c>
       <c r="T45" s="4">
-        <v>2092.7</v>
+        <v>2092.69999999999982</v>
       </c>
     </row>
     <row r="46" spans="1:21">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46" s="4">
         <v>-0.1</v>
       </c>
       <c r="C46" s="4">
         <v>-6.9</v>
       </c>
       <c r="D46" s="5">
         <v>-4.0</v>
       </c>
       <c r="E46" s="4">
         <v>-9.6</v>
       </c>
       <c r="F46" s="4">
         <v>23.9</v>
       </c>
       <c r="G46" s="4">
         <v>3.1</v>
       </c>
       <c r="H46" s="4">
@@ -3559,51 +3559,51 @@
       <c r="L51" s="4">
         <v>8.6</v>
       </c>
       <c r="M51" s="5">
         <v>9.0</v>
       </c>
       <c r="N51" s="4">
         <v>-3.2</v>
       </c>
       <c r="O51" s="4">
         <v>23.5</v>
       </c>
       <c r="P51" s="4">
         <v>7.3</v>
       </c>
       <c r="Q51" s="4">
         <v>2.5</v>
       </c>
       <c r="R51" s="4">
         <v>-3.3</v>
       </c>
       <c r="S51" s="4">
         <v>-0.2</v>
       </c>
       <c r="T51" s="4">
-        <v>122.4</v>
+        <v>122.40000000000001</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52" s="4">
         <v>1.9</v>
       </c>
       <c r="C52" s="4">
         <v>3.5</v>
       </c>
       <c r="D52" s="4">
         <v>2.8</v>
       </c>
       <c r="E52" s="4">
         <v>2.8</v>
       </c>
       <c r="F52" s="4">
         <v>3.5</v>
       </c>
       <c r="G52" s="4">
         <v>2.4</v>
       </c>
       <c r="H52" s="4">