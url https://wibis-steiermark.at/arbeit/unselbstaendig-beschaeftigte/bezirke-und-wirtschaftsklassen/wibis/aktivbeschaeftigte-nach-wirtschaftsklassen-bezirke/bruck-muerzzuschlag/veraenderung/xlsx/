--- v0 (2026-05-02)
+++ v1 (2026-09-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Bezirke und Wirtschaftsklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Aktivbeschäftigte nach Wirtschaftsklassen (Bezirke)</t>
   </si>
   <si>
     <t>Bruck-Mürzzuschlag, Veränderung 2008-2025 in %</t>
   </si>
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
@@ -236,51 +236,51 @@
   <si>
     <t>… 77 Vermietung und Leasing</t>
   </si>
   <si>
     <t>… 78 Vermittlung und Überlassung von Arbeitskräften</t>
   </si>
   <si>
     <t>… 79-82 sonstige Wirtschaftsdienste</t>
   </si>
   <si>
     <t>P-R Öffent. Verwaltung, Unterrichtsw., Gesundheits- u. Sozialw.</t>
   </si>
   <si>
     <t>S-V Sonstige Dienstleistungen</t>
   </si>
   <si>
     <t>Quelle: DVSV, Arbeitsmarktdatenbank des AMS und des BMASK, eigene Berechnungen JR-POLICIES</t>
   </si>
   <si>
     <t>Erläuterungen: Jahresdurchschnittswerte; Aktivbeschäftigte beziehen sich auf unselbstständig Beschäftigte am Arbeitsort. Das sind Arbeiter, Angestellte, Lehrlinge, Beamte und freie Dienstnehmer über der Geringfügigkeitsgrenze. Ausgenommen davon sind Präsenzdiener und Kinderbetreuungsgeldgezieher/innen mit aufrechtem Dienstverhältnis. Es werden Beschäftigungsverhältnisse gezählt. Daher scheint eine Person mit zwei Beschäftigungsverhältnissen auch zweimal auf. Durch die Umstellung der Beschäftigtenstatistik stehen auf Bundeslandebene nur die Jahre ab 2008 offiziell zur Verfügung. *Aufgrund sehr umfangreicher Neuzuordnungen des Wirtschaftszweiges von Unternehmen im Rohdatensatz des DVSV sind die Daten nach Wirtschaftsklassen für 2017 nur bedingt mit den Daten für 2016 und früher vergleichbar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -618,51 +618,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="U56" sqref="U56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="21" max="21" width="200" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:21">
@@ -1259,57 +1259,57 @@
       <c r="J14" s="5">
         <v>-50.0</v>
       </c>
       <c r="K14" s="4">
         <v>-83.3</v>
       </c>
       <c r="L14" s="5">
         <v>50.0</v>
       </c>
       <c r="M14" s="4">
         <v>-11.1</v>
       </c>
       <c r="N14" s="5">
         <v>350.0</v>
       </c>
       <c r="O14" s="4">
         <v>-86.7</v>
       </c>
       <c r="P14" s="4">
         <v>-59.5</v>
       </c>
       <c r="Q14" s="4">
         <v>-51.3</v>
       </c>
       <c r="R14" s="4">
-        <v>230.4</v>
+        <v>230.40000000000001</v>
       </c>
       <c r="S14" s="4">
         <v>-36.1</v>
       </c>
       <c r="T14" s="4">
-        <v>-88.9</v>
+        <v>-88.90000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15">
         <v>0</v>
       </c>
       <c r="C15" s="5">
         <v>-50.0</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15" s="5">
         <v>100.0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15" s="5">
@@ -1389,51 +1389,51 @@
       <c r="L16" s="4">
         <v>-3.1</v>
       </c>
       <c r="M16" s="5">
         <v>-6.0</v>
       </c>
       <c r="N16" s="4">
         <v>-2.3</v>
       </c>
       <c r="O16" s="4">
         <v>2.4</v>
       </c>
       <c r="P16" s="4">
         <v>2.3</v>
       </c>
       <c r="Q16" s="4">
         <v>-2.3</v>
       </c>
       <c r="R16" s="4">
         <v>-12.8</v>
       </c>
       <c r="S16" s="5">
         <v>-5.0</v>
       </c>
       <c r="T16" s="4">
-        <v>-71.4</v>
+        <v>-71.40000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="4">
         <v>-0.9</v>
       </c>
       <c r="C17" s="4">
         <v>-5.9</v>
       </c>
       <c r="D17" s="4">
         <v>-2.5</v>
       </c>
       <c r="E17" s="4">
         <v>3.9</v>
       </c>
       <c r="F17" s="4">
         <v>2.9</v>
       </c>
       <c r="G17" s="4">
         <v>2.7</v>
       </c>
       <c r="H17" s="5">
@@ -1575,51 +1575,51 @@
       <c r="L19" s="4">
         <v>1.3</v>
       </c>
       <c r="M19" s="4">
         <v>2.6</v>
       </c>
       <c r="N19" s="4">
         <v>28.8</v>
       </c>
       <c r="O19" s="4">
         <v>-13.2</v>
       </c>
       <c r="P19" s="5">
         <v>-16.0</v>
       </c>
       <c r="Q19" s="4">
         <v>24.6</v>
       </c>
       <c r="R19" s="4">
         <v>8.3</v>
       </c>
       <c r="S19" s="4">
         <v>-9.1</v>
       </c>
       <c r="T19" s="4">
-        <v>93.9</v>
+        <v>93.90000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="4">
         <v>10.6</v>
       </c>
       <c r="C20" s="4">
         <v>0.9</v>
       </c>
       <c r="D20" s="4">
         <v>4.1</v>
       </c>
       <c r="E20" s="4">
         <v>17.8</v>
       </c>
       <c r="F20" s="4">
         <v>16.4</v>
       </c>
       <c r="G20" s="4">
         <v>1.3</v>
       </c>
       <c r="H20" s="4">
@@ -1920,78 +1920,78 @@
       <c r="C25" s="4">
         <v>13.2</v>
       </c>
       <c r="D25" s="4">
         <v>18.4</v>
       </c>
       <c r="E25" s="4">
         <v>7.3</v>
       </c>
       <c r="F25" s="4">
         <v>15.1</v>
       </c>
       <c r="G25" s="4">
         <v>4.4</v>
       </c>
       <c r="H25" s="4">
         <v>-5.8</v>
       </c>
       <c r="I25" s="4">
         <v>1.7</v>
       </c>
       <c r="J25" s="4">
         <v>-5.6</v>
       </c>
       <c r="K25" s="4">
-        <v>472.7</v>
+        <v>472.69999999999999</v>
       </c>
       <c r="L25" s="4">
         <v>-8.3</v>
       </c>
       <c r="M25" s="5">
         <v>50.0</v>
       </c>
       <c r="N25" s="5">
         <v>60.0</v>
       </c>
       <c r="O25" s="4">
         <v>-23.1</v>
       </c>
       <c r="P25" s="4">
         <v>-18.8</v>
       </c>
       <c r="Q25" s="4">
         <v>6.7</v>
       </c>
       <c r="R25" s="4">
         <v>7.1</v>
       </c>
       <c r="S25" s="4">
         <v>-6.7</v>
       </c>
       <c r="T25" s="4">
-        <v>1213.3</v>
+        <v>1213.29999999999995</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="4">
         <v>1.9</v>
       </c>
       <c r="C26" s="4">
         <v>-36.4</v>
       </c>
       <c r="D26" s="4">
         <v>1.8</v>
       </c>
       <c r="E26" s="4">
         <v>3.5</v>
       </c>
       <c r="F26" s="4">
         <v>3.2</v>
       </c>
       <c r="G26" s="4">
         <v>53.2</v>
       </c>
       <c r="H26" s="4">
@@ -2044,78 +2044,78 @@
       <c r="C27" s="4">
         <v>214.5</v>
       </c>
       <c r="D27" s="4">
         <v>10.5</v>
       </c>
       <c r="E27" s="4">
         <v>6.7</v>
       </c>
       <c r="F27" s="4">
         <v>4.8</v>
       </c>
       <c r="G27" s="5">
         <v>-73.0</v>
       </c>
       <c r="H27" s="4">
         <v>-20.6</v>
       </c>
       <c r="I27" s="4">
         <v>7.2</v>
       </c>
       <c r="J27" s="4">
         <v>24.6</v>
       </c>
       <c r="K27" s="4">
-        <v>89.6</v>
+        <v>89.59999999999999</v>
       </c>
       <c r="L27" s="4">
         <v>-2.1</v>
       </c>
       <c r="M27" s="4">
         <v>-16.5</v>
       </c>
       <c r="N27" s="4">
         <v>11.2</v>
       </c>
       <c r="O27" s="4">
         <v>5.5</v>
       </c>
       <c r="P27" s="4">
         <v>9.7</v>
       </c>
       <c r="Q27" s="4">
         <v>-4.1</v>
       </c>
       <c r="R27" s="4">
         <v>53.7</v>
       </c>
       <c r="S27" s="4">
         <v>-18.8</v>
       </c>
       <c r="T27" s="4">
-        <v>165.7</v>
+        <v>165.69999999999999</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="4">
         <v>2.1</v>
       </c>
       <c r="C28" s="4">
         <v>-3.5</v>
       </c>
       <c r="D28" s="4">
         <v>-2.8</v>
       </c>
       <c r="E28" s="4">
         <v>-2.7</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28" s="4">
@@ -2629,51 +2629,51 @@
       <c r="L36" s="4">
         <v>0.9</v>
       </c>
       <c r="M36" s="4">
         <v>11.4</v>
       </c>
       <c r="N36" s="5">
         <v>1.0</v>
       </c>
       <c r="O36" s="5">
         <v>4.0</v>
       </c>
       <c r="P36" s="5">
         <v>2.0</v>
       </c>
       <c r="Q36" s="4">
         <v>8.9</v>
       </c>
       <c r="R36" s="4">
         <v>7.1</v>
       </c>
       <c r="S36" s="5">
         <v>20.0</v>
       </c>
       <c r="T36" s="4">
-        <v>214.3</v>
+        <v>214.30000000000001</v>
       </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37" s="4">
         <v>-4.9</v>
       </c>
       <c r="C37" s="5">
         <v>-70.0</v>
       </c>
       <c r="D37" s="4">
         <v>42.9</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37" s="5">
         <v>-30.0</v>
       </c>
       <c r="G37" s="4">
         <v>42.9</v>
       </c>
       <c r="H37" s="4">
@@ -3048,66 +3048,66 @@
       <c r="G43" s="4">
         <v>-39.1</v>
       </c>
       <c r="H43" s="4">
         <v>-16.7</v>
       </c>
       <c r="I43" s="4">
         <v>1.9</v>
       </c>
       <c r="J43" s="4">
         <v>1.9</v>
       </c>
       <c r="K43" s="4">
         <v>74.5</v>
       </c>
       <c r="L43" s="5">
         <v>91.0</v>
       </c>
       <c r="M43" s="4">
         <v>-9.3</v>
       </c>
       <c r="N43" s="4">
         <v>-18.9</v>
       </c>
       <c r="O43" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="P43" s="4">
-        <v>64.1</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="Q43" s="4">
         <v>-18.8</v>
       </c>
       <c r="R43" s="5">
         <v>-4.0</v>
       </c>
       <c r="S43" s="4">
         <v>-3.8</v>
       </c>
       <c r="T43" s="4">
-        <v>240.4</v>
+        <v>240.40000000000001</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44">
         <v>0</v>
       </c>
       <c r="C44" s="4">
         <v>-1.2</v>
       </c>
       <c r="D44" s="4">
         <v>-6.2</v>
       </c>
       <c r="E44" s="4">
         <v>4.3</v>
       </c>
       <c r="F44" s="4">
         <v>-8.5</v>
       </c>
       <c r="G44" s="4">
         <v>6.3</v>
       </c>
       <c r="H44" s="4">
@@ -3249,86 +3249,86 @@
       <c r="L46" s="5">
         <v>-17.0</v>
       </c>
       <c r="M46" s="5">
         <v>27.0</v>
       </c>
       <c r="N46" s="4">
         <v>8.8</v>
       </c>
       <c r="O46" s="4">
         <v>-12.8</v>
       </c>
       <c r="P46" s="4">
         <v>-18.8</v>
       </c>
       <c r="Q46" s="4">
         <v>9.1</v>
       </c>
       <c r="R46">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>-25.4</v>
       </c>
       <c r="T46" s="4">
-        <v>-64.4</v>
+        <v>-64.40000000000001</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47" s="4">
         <v>-1.9</v>
       </c>
       <c r="C47" s="4">
         <v>-7.1</v>
       </c>
       <c r="D47" s="5">
         <v>-44.0</v>
       </c>
       <c r="E47" s="4">
         <v>-13.8</v>
       </c>
       <c r="F47" s="4">
         <v>11.5</v>
       </c>
       <c r="G47" s="5">
         <v>4.0</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47" s="4">
         <v>-24.2</v>
       </c>
       <c r="J47" s="4">
         <v>-13.2</v>
       </c>
       <c r="K47" s="4">
-        <v>111.1</v>
+        <v>111.099999999999994</v>
       </c>
       <c r="L47" s="4">
         <v>-14.3</v>
       </c>
       <c r="M47">
         <v>0</v>
       </c>
       <c r="N47" s="4">
         <v>-4.5</v>
       </c>
       <c r="O47" s="4">
         <v>-4.3</v>
       </c>
       <c r="P47" s="4">
         <v>9.5</v>
       </c>
       <c r="Q47" s="4">
         <v>-22.2</v>
       </c>
       <c r="R47" s="5">
         <v>8.0</v>
       </c>
       <c r="S47" s="4">
         <v>38.9</v>
       </c>
@@ -3373,51 +3373,51 @@
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48" s="4">
         <v>-11.1</v>
       </c>
       <c r="N48" s="4">
         <v>12.5</v>
       </c>
       <c r="O48" s="4">
         <v>14.3</v>
       </c>
       <c r="P48">
         <v>0</v>
       </c>
       <c r="Q48" s="4">
         <v>7.7</v>
       </c>
       <c r="R48">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>8.3</v>
       </c>
       <c r="T48" s="4">
-        <v>216.7</v>
+        <v>216.69999999999999</v>
       </c>
     </row>
     <row r="49" spans="1:21">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49" s="5">
         <v>9.0</v>
       </c>
       <c r="C49" s="4">
         <v>2.8</v>
       </c>
       <c r="D49" s="4">
         <v>-2.7</v>
       </c>
       <c r="E49" s="4">
         <v>5.7</v>
       </c>
       <c r="F49" s="5">
         <v>-7.0</v>
       </c>
       <c r="G49" s="4">
         <v>1.8</v>
       </c>
       <c r="H49" s="4">
@@ -3435,51 +3435,51 @@
       <c r="L49" s="4">
         <v>23.5</v>
       </c>
       <c r="M49">
         <v>0</v>
       </c>
       <c r="N49" s="4">
         <v>-26.1</v>
       </c>
       <c r="O49" s="4">
         <v>4.5</v>
       </c>
       <c r="P49" s="5">
         <v>10.0</v>
       </c>
       <c r="Q49" s="5">
         <v>25.0</v>
       </c>
       <c r="R49" s="4">
         <v>23.1</v>
       </c>
       <c r="S49">
         <v>0</v>
       </c>
       <c r="T49" s="4">
-        <v>330.8</v>
+        <v>330.80000000000001</v>
       </c>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>67</v>
       </c>
       <c r="B50" s="4">
         <v>-0.2</v>
       </c>
       <c r="C50" s="4">
         <v>-7.1</v>
       </c>
       <c r="D50" s="4">
         <v>-7.3</v>
       </c>
       <c r="E50" s="4">
         <v>-10.6</v>
       </c>
       <c r="F50" s="4">
         <v>-2.6</v>
       </c>
       <c r="G50" s="4">
         <v>16.1</v>
       </c>
       <c r="H50" s="4">
@@ -3491,51 +3491,51 @@
       <c r="J50" s="4">
         <v>0.7</v>
       </c>
       <c r="K50" s="4">
         <v>23.3</v>
       </c>
       <c r="L50" s="4">
         <v>4.1</v>
       </c>
       <c r="M50" s="4">
         <v>-8.7</v>
       </c>
       <c r="N50" s="4">
         <v>3.5</v>
       </c>
       <c r="O50" s="4">
         <v>-5.9</v>
       </c>
       <c r="P50" s="4">
         <v>5.2</v>
       </c>
       <c r="Q50" s="4">
         <v>14.8</v>
       </c>
       <c r="R50" s="4">
-        <v>106.9</v>
+        <v>106.90000000000001</v>
       </c>
       <c r="S50" s="4">
         <v>-52.8</v>
       </c>
       <c r="T50" s="4">
         <v>-3.8</v>
       </c>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51" s="4">
         <v>6.2</v>
       </c>
       <c r="C51" s="4">
         <v>6.6</v>
       </c>
       <c r="D51" s="4">
         <v>-2.1</v>
       </c>
       <c r="E51" s="4">
         <v>-5.5</v>
       </c>
       <c r="F51" s="4">
@@ -3559,51 +3559,51 @@
       <c r="L51" s="4">
         <v>9.4</v>
       </c>
       <c r="M51" s="4">
         <v>7.1</v>
       </c>
       <c r="N51" s="4">
         <v>6.3</v>
       </c>
       <c r="O51" s="4">
         <v>11.3</v>
       </c>
       <c r="P51" s="4">
         <v>9.2</v>
       </c>
       <c r="Q51" s="4">
         <v>-3.7</v>
       </c>
       <c r="R51" s="4">
         <v>6.3</v>
       </c>
       <c r="S51" s="4">
         <v>3.3</v>
       </c>
       <c r="T51" s="4">
-        <v>177.2</v>
+        <v>177.19999999999999</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52" s="4">
         <v>1.5</v>
       </c>
       <c r="C52" s="4">
         <v>1.6</v>
       </c>
       <c r="D52" s="4">
         <v>2.7</v>
       </c>
       <c r="E52" s="4">
         <v>2.1</v>
       </c>
       <c r="F52" s="5">
         <v>2.0</v>
       </c>
       <c r="G52" s="4">
         <v>2.5</v>
       </c>
       <c r="H52" s="4">