--- v0 (2026-04-30)
+++ v1 (2026-09-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lehrstellensuchende" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>sofort verfügbare Lehrstellen</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -56,51 +56,51 @@
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Vorgemerkte Lehrstellensuchende, die z.B. wegen eines bestehenden Schulbesuchs eine Lehrstelle noch nicht antreten können, gelten als nicht sofort verfügbare Lehrstellensuchende. Liegt das Datum des gewünschten Lehrstellenantritts aber bereits in der Vergangenheit, so werden diese Personen als sofort verfügbare Lehrstellensuchende gezählt. In der AMS-Standardstatistik werden bei den Lehrstellensuchenden die sofort verfügbaren Lehrstellensuchenden (ohne Einstellzusage) ausgewiesen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -435,51 +435,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="X16" sqref="X16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:24">