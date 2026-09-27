--- v0 (2026-04-30)
+++ v1 (2026-09-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lehrstellensuchende" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>sofort verfügbare Lehrstellen</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -128,51 +128,51 @@
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Vorgemerkte Lehrstellensuchende, die z.B. wegen eines bestehenden Schulbesuchs eine Lehrstelle noch nicht antreten können, gelten als nicht sofort verfügbare Lehrstellensuchende. Liegt das Datum des gewünschten Lehrstellenantritts aber bereits in der Vergangenheit, so werden diese Personen als sofort verfügbare Lehrstellensuchende gezählt. In der AMS-Standardstatistik werden bei den Lehrstellensuchenden die sofort verfügbaren Lehrstellensuchenden (ohne Einstellzusage) ausgewiesen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -510,51 +510,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y16" sqref="Y16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -685,51 +685,51 @@
       <c r="P6" s="4">
         <v>4.5</v>
       </c>
       <c r="Q6" s="4">
         <v>6.6</v>
       </c>
       <c r="R6" s="4">
         <v>4.6</v>
       </c>
       <c r="S6" s="4">
         <v>-9.7</v>
       </c>
       <c r="T6" s="4">
         <v>2.5</v>
       </c>
       <c r="U6" s="4">
         <v>-1.8</v>
       </c>
       <c r="V6" s="4">
         <v>24.5</v>
       </c>
       <c r="W6" s="4">
         <v>23.1</v>
       </c>
       <c r="X6" s="4">
-        <v>257.2</v>
+        <v>257.19999999999999</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="5">
         <v>6.0</v>
       </c>
       <c r="C7" s="4">
         <v>-17.8</v>
       </c>
       <c r="D7" s="4">
         <v>-7.6</v>
       </c>
       <c r="E7" s="4">
         <v>-9.5</v>
       </c>
       <c r="F7" s="4">
         <v>28.2</v>
       </c>
       <c r="G7" s="4">
         <v>17.4</v>
       </c>
       <c r="H7" s="4">
@@ -833,51 +833,51 @@
       <c r="P8" s="4">
         <v>-10.1</v>
       </c>
       <c r="Q8" s="4">
         <v>7.5</v>
       </c>
       <c r="R8" s="5">
         <v>25.0</v>
       </c>
       <c r="S8" s="4">
         <v>-6.8</v>
       </c>
       <c r="T8" s="4">
         <v>-14.2</v>
       </c>
       <c r="U8" s="4">
         <v>-21.1</v>
       </c>
       <c r="V8" s="4">
         <v>32.2</v>
       </c>
       <c r="W8" s="4">
         <v>30.7</v>
       </c>
       <c r="X8" s="4">
-        <v>128.4</v>
+        <v>128.40000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="4">
         <v>10.6</v>
       </c>
       <c r="C9" s="4">
         <v>-16.1</v>
       </c>
       <c r="D9" s="4">
         <v>16.7</v>
       </c>
       <c r="E9" s="4">
         <v>-5.6</v>
       </c>
       <c r="F9" s="4">
         <v>24.7</v>
       </c>
       <c r="G9" s="4">
         <v>24.4</v>
       </c>
       <c r="H9" s="4">
@@ -907,86 +907,86 @@
       <c r="P9" s="4">
         <v>12.9</v>
       </c>
       <c r="Q9" s="4">
         <v>-16.2</v>
       </c>
       <c r="R9" s="4">
         <v>15.6</v>
       </c>
       <c r="S9" s="4">
         <v>6.7</v>
       </c>
       <c r="T9" s="4">
         <v>-14.3</v>
       </c>
       <c r="U9" s="4">
         <v>-16.7</v>
       </c>
       <c r="V9" s="4">
         <v>35.5</v>
       </c>
       <c r="W9" s="4">
         <v>40.9</v>
       </c>
       <c r="X9" s="4">
-        <v>727.3</v>
+        <v>727.29999999999995</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="4">
         <v>6.4</v>
       </c>
       <c r="C10" s="4">
         <v>-7.8</v>
       </c>
       <c r="D10" s="4">
         <v>-14.7</v>
       </c>
       <c r="E10" s="4">
         <v>-6.2</v>
       </c>
       <c r="F10" s="4">
         <v>55.9</v>
       </c>
       <c r="G10" s="4">
         <v>1.1</v>
       </c>
       <c r="H10" s="5">
         <v>26.0</v>
       </c>
       <c r="I10" s="4">
         <v>12.3</v>
       </c>
       <c r="J10" s="5">
         <v>14.0</v>
       </c>
       <c r="K10" s="4">
-        <v>96.6</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="L10" s="4">
         <v>38.1</v>
       </c>
       <c r="M10" s="5">
         <v>40.0</v>
       </c>
       <c r="N10" s="4">
         <v>-44.4</v>
       </c>
       <c r="O10" s="4">
         <v>-32.5</v>
       </c>
       <c r="P10" s="5">
         <v>-20.0</v>
       </c>
       <c r="Q10" s="4">
         <v>28.2</v>
       </c>
       <c r="R10" s="4">
         <v>14.7</v>
       </c>
       <c r="S10" s="4">
         <v>-17.1</v>
       </c>
@@ -1055,125 +1055,125 @@
       <c r="P11" s="4">
         <v>14.1</v>
       </c>
       <c r="Q11" s="4">
         <v>-4.8</v>
       </c>
       <c r="R11" s="4">
         <v>28.4</v>
       </c>
       <c r="S11" t="s">
         <v>32</v>
       </c>
       <c r="T11" s="4">
         <v>3.8</v>
       </c>
       <c r="U11" s="4">
         <v>-10.3</v>
       </c>
       <c r="V11" s="4">
         <v>17.6</v>
       </c>
       <c r="W11" s="4">
         <v>17.5</v>
       </c>
       <c r="X11" s="4">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="4">
         <v>5.1</v>
       </c>
       <c r="C12" s="4">
         <v>-26.1</v>
       </c>
       <c r="D12" s="4">
         <v>-24.8</v>
       </c>
       <c r="E12" s="4">
         <v>2.9</v>
       </c>
       <c r="F12" s="4">
         <v>32.5</v>
       </c>
       <c r="G12" s="4">
         <v>6.1</v>
       </c>
       <c r="H12" s="4">
         <v>-15.4</v>
       </c>
       <c r="I12" s="4">
         <v>19.9</v>
       </c>
       <c r="J12" s="4">
-        <v>89.6</v>
+        <v>89.59999999999999</v>
       </c>
       <c r="K12" s="4">
         <v>37.5</v>
       </c>
       <c r="L12" s="4">
         <v>9.8</v>
       </c>
       <c r="M12" s="4">
         <v>-8.9</v>
       </c>
       <c r="N12" s="4">
         <v>-23.3</v>
       </c>
       <c r="O12" s="4">
         <v>1.4</v>
       </c>
       <c r="P12" s="5">
         <v>44.0</v>
       </c>
       <c r="Q12" s="4">
         <v>13.6</v>
       </c>
       <c r="R12" s="4">
         <v>12.8</v>
       </c>
       <c r="S12" s="4">
         <v>14.7</v>
       </c>
       <c r="T12" s="4">
         <v>-17.1</v>
       </c>
       <c r="U12" s="4">
         <v>20.6</v>
       </c>
       <c r="V12" s="4">
         <v>-27.7</v>
       </c>
       <c r="W12" s="4">
         <v>11.9</v>
       </c>
       <c r="X12" s="4">
-        <v>183.3</v>
+        <v>183.30000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="4">
         <v>7.7</v>
       </c>
       <c r="C13" s="5">
         <v>-14.0</v>
       </c>
       <c r="D13" s="5">
         <v>-4.0</v>
       </c>
       <c r="E13" s="4">
         <v>-20.3</v>
       </c>
       <c r="F13" s="4">
         <v>39.8</v>
       </c>
       <c r="G13" s="4">
         <v>21.5</v>
       </c>
       <c r="H13" s="4">
@@ -1185,69 +1185,69 @@
       <c r="J13" s="4">
         <v>27.5</v>
       </c>
       <c r="K13" s="4">
         <v>5.3</v>
       </c>
       <c r="L13" s="4">
         <v>15.2</v>
       </c>
       <c r="M13" s="4">
         <v>17.9</v>
       </c>
       <c r="N13" s="4">
         <v>-6.7</v>
       </c>
       <c r="O13" s="4">
         <v>-9.1</v>
       </c>
       <c r="P13" s="4">
         <v>-5.7</v>
       </c>
       <c r="Q13" s="4">
         <v>12.9</v>
       </c>
       <c r="R13" s="4">
-        <v>82.4</v>
+        <v>82.40000000000001</v>
       </c>
       <c r="S13" s="4">
         <v>-39.3</v>
       </c>
       <c r="T13" s="4">
         <v>-15.2</v>
       </c>
       <c r="U13" s="5">
         <v>120.0</v>
       </c>
       <c r="V13" s="4">
         <v>-21.1</v>
       </c>
       <c r="W13" s="4">
         <v>-13.6</v>
       </c>
       <c r="X13" s="4">
-        <v>372.7</v>
+        <v>372.69999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Y15" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Y16" s="6" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="A4:X4"/>
     <mergeCell ref="A15:X15"/>
     <mergeCell ref="A16:X16"/>