--- v0 (2026-04-30)
+++ v1 (2026-09-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lehrstellensuchende" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>sofort verfügbare Lehrstellen</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -146,51 +146,51 @@
   <si>
     <t>Weiz</t>
   </si>
   <si>
     <t>Murtal</t>
   </si>
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Vorgemerkte Lehrstellensuchende, die z.B. wegen eines bestehenden Schulbesuchs eine Lehrstelle noch nicht antreten können, gelten als nicht sofort verfügbare Lehrstellensuchende. Liegt das Datum des gewünschten Lehrstellenantritts aber bereits in der Vergangenheit, so werden diese Personen als sofort verfügbare Lehrstellensuchende gezählt. In der AMS-Standardstatistik werden bei den Lehrstellensuchenden die sofort verfügbaren Lehrstellensuchenden (ohne Einstellzusage) ausgewiesen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -528,51 +528,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y22" sqref="Y22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -703,51 +703,51 @@
       <c r="P6" s="4">
         <v>4.5</v>
       </c>
       <c r="Q6" s="4">
         <v>6.6</v>
       </c>
       <c r="R6" s="4">
         <v>4.6</v>
       </c>
       <c r="S6" s="4">
         <v>-9.7</v>
       </c>
       <c r="T6" s="4">
         <v>2.5</v>
       </c>
       <c r="U6" s="4">
         <v>-1.8</v>
       </c>
       <c r="V6" s="4">
         <v>24.5</v>
       </c>
       <c r="W6" s="4">
         <v>23.1</v>
       </c>
       <c r="X6" s="4">
-        <v>257.2</v>
+        <v>257.19999999999999</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="5">
         <v>6.0</v>
       </c>
       <c r="C7" s="4">
         <v>-17.8</v>
       </c>
       <c r="D7" s="4">
         <v>-7.6</v>
       </c>
       <c r="E7" s="4">
         <v>-9.5</v>
       </c>
       <c r="F7" s="4">
         <v>28.2</v>
       </c>
       <c r="G7" s="4">
         <v>17.4</v>
       </c>
       <c r="H7" s="4">
@@ -851,125 +851,125 @@
       <c r="P8" s="4">
         <v>-10.1</v>
       </c>
       <c r="Q8" s="4">
         <v>7.5</v>
       </c>
       <c r="R8" s="5">
         <v>25.0</v>
       </c>
       <c r="S8" s="4">
         <v>-6.8</v>
       </c>
       <c r="T8" s="4">
         <v>-14.2</v>
       </c>
       <c r="U8" s="4">
         <v>-21.1</v>
       </c>
       <c r="V8" s="4">
         <v>32.2</v>
       </c>
       <c r="W8" s="4">
         <v>30.7</v>
       </c>
       <c r="X8" s="4">
-        <v>128.4</v>
+        <v>128.40000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="4">
         <v>2.6</v>
       </c>
       <c r="C9" s="4">
         <v>-28.1</v>
       </c>
       <c r="D9" s="4">
         <v>-36.6</v>
       </c>
       <c r="E9" s="4">
         <v>-11.4</v>
       </c>
       <c r="F9" s="5">
         <v>31.0</v>
       </c>
       <c r="G9" s="4">
         <v>14.5</v>
       </c>
       <c r="H9" t="s">
         <v>30</v>
       </c>
       <c r="I9" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="4">
-        <v>111.1</v>
+        <v>111.099999999999994</v>
       </c>
       <c r="K9" s="4">
         <v>16.1</v>
       </c>
       <c r="L9" s="5">
         <v>24.0</v>
       </c>
       <c r="M9" s="4">
         <v>-7.4</v>
       </c>
       <c r="N9" s="4">
         <v>-28.9</v>
       </c>
       <c r="O9" s="4">
         <v>2.7</v>
       </c>
       <c r="P9" s="5">
         <v>48.0</v>
       </c>
       <c r="Q9" s="4">
         <v>4.2</v>
       </c>
       <c r="R9" s="4">
         <v>-7.7</v>
       </c>
       <c r="S9" s="4">
         <v>116.7</v>
       </c>
       <c r="T9" s="4">
         <v>-14.3</v>
       </c>
       <c r="U9" s="4">
         <v>27.3</v>
       </c>
       <c r="V9" s="4">
         <v>-64.5</v>
       </c>
       <c r="W9" s="4">
         <v>14.8</v>
       </c>
       <c r="X9" s="4">
-        <v>70.4</v>
+        <v>70.40000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="4">
         <v>8.4</v>
       </c>
       <c r="C10" s="4">
         <v>-19.7</v>
       </c>
       <c r="D10" s="4">
         <v>-18.7</v>
       </c>
       <c r="E10" s="5">
         <v>19.0</v>
       </c>
       <c r="F10" s="5">
         <v>26.0</v>
       </c>
       <c r="G10" s="5">
         <v>19.0</v>
       </c>
       <c r="H10" s="4">
@@ -981,69 +981,69 @@
       <c r="J10" s="4">
         <v>41.4</v>
       </c>
       <c r="K10" s="4">
         <v>52.6</v>
       </c>
       <c r="L10" t="s">
         <v>30</v>
       </c>
       <c r="M10" s="4">
         <v>-13.6</v>
       </c>
       <c r="N10" s="4">
         <v>-18.5</v>
       </c>
       <c r="O10" s="5">
         <v>8.0</v>
       </c>
       <c r="P10" s="4">
         <v>47.1</v>
       </c>
       <c r="Q10" s="4">
         <v>41.7</v>
       </c>
       <c r="R10" s="4">
-        <v>71.4</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="S10" s="4">
         <v>-41.7</v>
       </c>
       <c r="T10" s="4">
         <v>9.1</v>
       </c>
       <c r="U10" s="4">
         <v>37.5</v>
       </c>
       <c r="V10" s="4">
         <v>-11.1</v>
       </c>
       <c r="W10" t="s">
         <v>30</v>
       </c>
       <c r="X10" s="4">
-        <v>444.4</v>
+        <v>444.39999999999998</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="4">
         <v>8.2</v>
       </c>
       <c r="C11" s="4">
         <v>-12.5</v>
       </c>
       <c r="D11" s="4">
         <v>-21.3</v>
       </c>
       <c r="E11" s="4">
         <v>-14.1</v>
       </c>
       <c r="F11" s="4">
         <v>54.3</v>
       </c>
       <c r="G11" s="4">
         <v>-13.2</v>
       </c>
       <c r="H11" s="4">
@@ -1147,51 +1147,51 @@
       <c r="P12" s="4">
         <v>12.9</v>
       </c>
       <c r="Q12" s="4">
         <v>-16.2</v>
       </c>
       <c r="R12" s="4">
         <v>15.6</v>
       </c>
       <c r="S12" s="4">
         <v>6.7</v>
       </c>
       <c r="T12" s="4">
         <v>-14.3</v>
       </c>
       <c r="U12" s="4">
         <v>-16.7</v>
       </c>
       <c r="V12" s="4">
         <v>35.5</v>
       </c>
       <c r="W12" s="4">
         <v>40.9</v>
       </c>
       <c r="X12" s="4">
-        <v>727.3</v>
+        <v>727.29999999999995</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="4">
         <v>6.2</v>
       </c>
       <c r="C13" s="4">
         <v>-11.4</v>
       </c>
       <c r="D13" s="4">
         <v>-27.9</v>
       </c>
       <c r="E13" s="5">
         <v>-9.0</v>
       </c>
       <c r="F13" s="4">
         <v>45.7</v>
       </c>
       <c r="G13" s="4">
         <v>-2.1</v>
       </c>
       <c r="H13" t="s">
@@ -1212,51 +1212,51 @@
       <c r="M13" s="4">
         <v>29.4</v>
       </c>
       <c r="N13" s="4">
         <v>-22.7</v>
       </c>
       <c r="O13" s="4">
         <v>-18.5</v>
       </c>
       <c r="P13" s="4">
         <v>22.7</v>
       </c>
       <c r="Q13" s="4">
         <v>57.1</v>
       </c>
       <c r="R13" s="5">
         <v>100.0</v>
       </c>
       <c r="S13" s="4">
         <v>-53.3</v>
       </c>
       <c r="T13" s="5">
         <v>-25.0</v>
       </c>
       <c r="U13" s="4">
-        <v>185.7</v>
+        <v>185.69999999999999</v>
       </c>
       <c r="V13" s="4">
         <v>-22.2</v>
       </c>
       <c r="W13" s="4">
         <v>-18.2</v>
       </c>
       <c r="X13" s="4">
         <v>254.5</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="4">
         <v>6.8</v>
       </c>
       <c r="C14" s="4">
         <v>-35.1</v>
       </c>
       <c r="D14" s="4">
         <v>-2.6</v>
       </c>
       <c r="E14" s="4">
@@ -1369,77 +1369,77 @@
       <c r="P15" s="4">
         <v>11.5</v>
       </c>
       <c r="Q15" s="4">
         <v>-21.2</v>
       </c>
       <c r="R15" s="5">
         <v>50.0</v>
       </c>
       <c r="S15" s="4">
         <v>46.7</v>
       </c>
       <c r="T15" s="5">
         <v>25.0</v>
       </c>
       <c r="U15" s="4">
         <v>-45.5</v>
       </c>
       <c r="V15" s="4">
         <v>4.8</v>
       </c>
       <c r="W15" s="4">
         <v>10.5</v>
       </c>
       <c r="X15" s="4">
-        <v>168.4</v>
+        <v>168.40000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="4">
         <v>9.3</v>
       </c>
       <c r="C16" s="4">
         <v>-15.6</v>
       </c>
       <c r="D16" s="4">
         <v>18.5</v>
       </c>
       <c r="E16" s="4">
         <v>-28.6</v>
       </c>
       <c r="F16" s="4">
         <v>35.8</v>
       </c>
       <c r="G16" s="4">
         <v>45.7</v>
       </c>
       <c r="H16" s="4">
-        <v>109.1</v>
+        <v>109.099999999999994</v>
       </c>
       <c r="I16" s="4">
         <v>57.1</v>
       </c>
       <c r="J16" s="4">
         <v>-17.6</v>
       </c>
       <c r="K16" s="4">
         <v>6.3</v>
       </c>
       <c r="L16" s="4">
         <v>45.5</v>
       </c>
       <c r="M16" s="4">
         <v>37.5</v>
       </c>
       <c r="N16" t="s">
         <v>30</v>
       </c>
       <c r="O16" s="4">
         <v>33.3</v>
       </c>
       <c r="P16" s="4">
         <v>-53.8</v>
       </c>
@@ -1665,51 +1665,51 @@
       <c r="P19" s="4">
         <v>24.5</v>
       </c>
       <c r="Q19" s="4">
         <v>4.3</v>
       </c>
       <c r="R19" s="4">
         <v>38.2</v>
       </c>
       <c r="S19" t="s">
         <v>30</v>
       </c>
       <c r="T19" s="4">
         <v>-8.1</v>
       </c>
       <c r="U19" s="4">
         <v>-5.1</v>
       </c>
       <c r="V19" s="4">
         <v>8.3</v>
       </c>
       <c r="W19" s="4">
         <v>24.1</v>
       </c>
       <c r="X19" s="4">
-        <v>220.7</v>
+        <v>220.69999999999999</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y21" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y22" s="6" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="A4:X4"/>
     <mergeCell ref="A21:X21"/>
     <mergeCell ref="A22:X22"/>