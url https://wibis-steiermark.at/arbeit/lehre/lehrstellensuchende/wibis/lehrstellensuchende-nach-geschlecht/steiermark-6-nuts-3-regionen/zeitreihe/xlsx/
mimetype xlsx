--- v0 (2026-04-30)
+++ v1 (2026-09-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lehrstellensuchende" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Lehrstellensuchende nach Geschlecht</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -65,51 +65,51 @@
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Anzahl der zum Zwecke der Lehrstellenvermittlung registrierten Personen, für die noch keine Einstellungszusage zustande gekommen ist (Jahresdurchschnittswert). Der politische Bezirk Graz-Umgebung ist im Arbeitsmarktbezirk Graz enthalten. Der politische Bezirk Radkersburg entspricht dem Arbeitsmarktbezirk Mureck, der politische Bezirk Weiz den Arbeitsmarktbezirken Weiz und Gleisdorf und der politische Bezirk Liezen den Arbeitsmarktbezirken Liezen und Gröbming (seit 2006). Die Geschlechtskategorie "Männer" entspricht der AMS-Geschlechtskategorie "Männer und altern. Geschlecht".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -444,51 +444,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="X38" sqref="X38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:24">