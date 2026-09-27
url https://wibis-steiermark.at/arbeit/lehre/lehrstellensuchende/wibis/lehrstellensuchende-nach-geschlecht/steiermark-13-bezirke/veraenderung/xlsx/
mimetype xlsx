--- v0 (2026-06-10)
+++ v1 (2026-09-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lehrstellensuchende" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Lehrstellensuchende nach Geschlecht</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -158,51 +158,51 @@
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Anzahl der zum Zwecke der Lehrstellenvermittlung registrierten Personen, für die noch keine Einstellungszusage zustande gekommen ist (Jahresdurchschnittswert). Der politische Bezirk Graz-Umgebung ist im Arbeitsmarktbezirk Graz enthalten. Der politische Bezirk Radkersburg entspricht dem Arbeitsmarktbezirk Mureck, der politische Bezirk Weiz den Arbeitsmarktbezirken Weiz und Gleisdorf und der politische Bezirk Liezen den Arbeitsmarktbezirken Liezen und Gröbming (seit 2006). Die Geschlechtskategorie "Männer" entspricht der AMS-Geschlechtskategorie "Männer und altern. Geschlecht".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -540,51 +540,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y59" sqref="Y59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -948,51 +948,51 @@
       </c>
       <c r="T9" s="4">
         <v>6.5</v>
       </c>
       <c r="U9" s="4">
         <v>-2.1</v>
       </c>
       <c r="V9" s="5">
         <v>27.0</v>
       </c>
       <c r="W9" s="4">
         <v>-9.8</v>
       </c>
       <c r="X9" s="4">
         <v>4.9</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="4">
         <v>0.4</v>
       </c>
       <c r="C10" s="4">
-        <v>90.9</v>
+        <v>90.90000000000001</v>
       </c>
       <c r="D10" s="4">
         <v>-32.1</v>
       </c>
       <c r="E10" s="4">
         <v>6.6</v>
       </c>
       <c r="F10" s="4">
         <v>13.4</v>
       </c>
       <c r="G10" s="4">
         <v>-25.6</v>
       </c>
       <c r="H10" s="4">
         <v>34.3</v>
       </c>
       <c r="I10" s="4">
         <v>-11.8</v>
       </c>
       <c r="J10" s="4">
         <v>-9.5</v>
       </c>
       <c r="K10" s="4">
         <v>-5.6</v>
       </c>
@@ -1244,51 +1244,51 @@
       </c>
       <c r="T13" s="4">
         <v>-16.7</v>
       </c>
       <c r="U13" s="5">
         <v>20.0</v>
       </c>
       <c r="V13" s="5">
         <v>-25.0</v>
       </c>
       <c r="W13" s="5">
         <v>25.0</v>
       </c>
       <c r="X13" s="4">
         <v>-18.8</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="4">
         <v>-3.9</v>
       </c>
       <c r="C14" s="4">
-        <v>133.3</v>
+        <v>133.30000000000001</v>
       </c>
       <c r="D14" t="s">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="4">
         <v>-57.1</v>
       </c>
       <c r="G14" s="4">
         <v>-12.5</v>
       </c>
       <c r="H14" s="4">
         <v>33.3</v>
       </c>
       <c r="I14" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="4">
         <v>-33.3</v>
       </c>
       <c r="K14" s="5">
         <v>-25.0</v>
       </c>
@@ -1529,51 +1529,51 @@
       <c r="P17" s="5">
         <v>-2.0</v>
       </c>
       <c r="Q17" s="4">
         <v>-5.6</v>
       </c>
       <c r="R17" s="4">
         <v>28.6</v>
       </c>
       <c r="S17" s="4">
         <v>-6.7</v>
       </c>
       <c r="T17" s="4">
         <v>7.1</v>
       </c>
       <c r="U17" s="4">
         <v>-8.7</v>
       </c>
       <c r="V17" s="4">
         <v>2.2</v>
       </c>
       <c r="W17" s="4">
         <v>28.6</v>
       </c>
       <c r="X17" s="4">
-        <v>-68.6</v>
+        <v>-68.59999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="4">
         <v>-1.1</v>
       </c>
       <c r="C18" s="4">
         <v>3.9</v>
       </c>
       <c r="D18" s="4">
         <v>-12.1</v>
       </c>
       <c r="E18" s="4">
         <v>13.7</v>
       </c>
       <c r="F18" s="4">
         <v>-3.8</v>
       </c>
       <c r="G18" s="5">
         <v>-7.0</v>
       </c>
       <c r="H18" s="4">
@@ -1989,51 +1989,51 @@
       </c>
       <c r="T25" s="4">
         <v>-5.2</v>
       </c>
       <c r="U25" s="4">
         <v>-12.2</v>
       </c>
       <c r="V25" s="4">
         <v>-0.2</v>
       </c>
       <c r="W25" s="4">
         <v>9.5</v>
       </c>
       <c r="X25" s="4">
         <v>-7.6</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="4">
         <v>2.1</v>
       </c>
       <c r="C26" s="4">
-        <v>92.9</v>
+        <v>92.90000000000001</v>
       </c>
       <c r="D26" s="5">
         <v>-16.0</v>
       </c>
       <c r="E26" s="4">
         <v>6.4</v>
       </c>
       <c r="F26" s="4">
         <v>13.3</v>
       </c>
       <c r="G26" s="4">
         <v>-24.5</v>
       </c>
       <c r="H26" s="4">
         <v>2.8</v>
       </c>
       <c r="I26" s="4">
         <v>-3.6</v>
       </c>
       <c r="J26" s="4">
         <v>-5.1</v>
       </c>
       <c r="K26" s="4">
         <v>-19.3</v>
       </c>
@@ -2291,51 +2291,51 @@
       </c>
       <c r="V29" t="s">
         <v>31</v>
       </c>
       <c r="W29" s="5">
         <v>-10.0</v>
       </c>
       <c r="X29" s="5">
         <v>-10.0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="4">
         <v>0.6</v>
       </c>
       <c r="C30" s="4">
         <v>-14.3</v>
       </c>
       <c r="D30" s="4">
         <v>-8.7</v>
       </c>
       <c r="E30" s="4">
-        <v>109.1</v>
+        <v>109.099999999999994</v>
       </c>
       <c r="F30" s="4">
         <v>-26.7</v>
       </c>
       <c r="G30" s="4">
         <v>36.4</v>
       </c>
       <c r="H30" s="4">
         <v>-26.7</v>
       </c>
       <c r="I30" s="4">
         <v>36.4</v>
       </c>
       <c r="J30" s="4">
         <v>-38.9</v>
       </c>
       <c r="K30" t="s">
         <v>31</v>
       </c>
       <c r="L30" s="5">
         <v>20.0</v>
       </c>
       <c r="M30" s="4">
         <v>7.1</v>
       </c>
@@ -3093,51 +3093,51 @@
       <c r="P42" s="4">
         <v>1.9</v>
       </c>
       <c r="Q42" s="4">
         <v>-2.3</v>
       </c>
       <c r="R42" s="5">
         <v>-3.0</v>
       </c>
       <c r="S42" s="4">
         <v>7.5</v>
       </c>
       <c r="T42" s="4">
         <v>0.3</v>
       </c>
       <c r="U42" s="5">
         <v>-8.0</v>
       </c>
       <c r="V42" s="4">
         <v>-1.4</v>
       </c>
       <c r="W42" s="4">
         <v>15.8</v>
       </c>
       <c r="X42" s="4">
-        <v>96.1</v>
+        <v>96.099999999999994</v>
       </c>
     </row>
     <row r="43" spans="1:25">
       <c r="A43" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="4">
         <v>1.9</v>
       </c>
       <c r="C43" s="4">
         <v>37.1</v>
       </c>
       <c r="D43" s="4">
         <v>-3.6</v>
       </c>
       <c r="E43" s="4">
         <v>13.6</v>
       </c>
       <c r="F43" s="4">
         <v>-11.4</v>
       </c>
       <c r="G43" s="4">
         <v>-8.4</v>
       </c>
       <c r="H43" s="4">
@@ -3241,51 +3241,51 @@
       <c r="P44" s="4">
         <v>30.7</v>
       </c>
       <c r="Q44" s="5">
         <v>5.0</v>
       </c>
       <c r="R44" s="4">
         <v>-8.3</v>
       </c>
       <c r="S44" s="4">
         <v>3.9</v>
       </c>
       <c r="T44" s="4">
         <v>-20.1</v>
       </c>
       <c r="U44" s="4">
         <v>-10.7</v>
       </c>
       <c r="V44" s="4">
         <v>2.3</v>
       </c>
       <c r="W44" s="4">
         <v>16.8</v>
       </c>
       <c r="X44" s="4">
-        <v>83.9</v>
+        <v>83.90000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:25">
       <c r="A45" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="4">
         <v>2.1</v>
       </c>
       <c r="C45" s="4">
         <v>27.8</v>
       </c>
       <c r="D45" s="4">
         <v>-5.3</v>
       </c>
       <c r="E45" s="4">
         <v>-17.4</v>
       </c>
       <c r="F45" s="4">
         <v>-4.2</v>
       </c>
       <c r="G45" s="5">
         <v>-4.0</v>
       </c>
       <c r="H45" s="5">
@@ -3326,51 +3326,51 @@
       </c>
       <c r="T45" s="4">
         <v>10.5</v>
       </c>
       <c r="U45" s="4">
         <v>-20.8</v>
       </c>
       <c r="V45" s="4">
         <v>41.2</v>
       </c>
       <c r="W45" s="4">
         <v>13.3</v>
       </c>
       <c r="X45" s="4">
         <v>53.3</v>
       </c>
     </row>
     <row r="46" spans="1:25">
       <c r="A46" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="4">
         <v>1.7</v>
       </c>
       <c r="C46" s="4">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="D46" s="4">
         <v>-22.2</v>
       </c>
       <c r="E46" s="4">
         <v>2.3</v>
       </c>
       <c r="F46" s="4">
         <v>15.8</v>
       </c>
       <c r="G46" s="4">
         <v>-29.6</v>
       </c>
       <c r="H46" s="5">
         <v>50.0</v>
       </c>
       <c r="I46" s="5">
         <v>-10.0</v>
       </c>
       <c r="J46" s="4">
         <v>-14.9</v>
       </c>
       <c r="K46" s="5">
         <v>-19.0</v>
       </c>
@@ -3480,51 +3480,51 @@
       </c>
       <c r="V47" s="4">
         <v>-17.9</v>
       </c>
       <c r="W47" s="4">
         <v>27.3</v>
       </c>
       <c r="X47" s="4">
         <v>77.3</v>
       </c>
     </row>
     <row r="48" spans="1:25">
       <c r="A48" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="4">
         <v>1.7</v>
       </c>
       <c r="C48" s="4">
         <v>-23.1</v>
       </c>
       <c r="D48" s="4">
         <v>-21.2</v>
       </c>
       <c r="E48" s="4">
-        <v>135.7</v>
+        <v>135.69999999999999</v>
       </c>
       <c r="F48" s="4">
         <v>-36.4</v>
       </c>
       <c r="G48" s="4">
         <v>29.4</v>
       </c>
       <c r="H48" t="s">
         <v>31</v>
       </c>
       <c r="I48" s="4">
         <v>30.8</v>
       </c>
       <c r="J48" s="4">
         <v>-13.3</v>
       </c>
       <c r="K48" s="4">
         <v>-11.8</v>
       </c>
       <c r="L48" s="4">
         <v>13.3</v>
       </c>
       <c r="M48" s="4">
         <v>7.1</v>
       </c>
@@ -3670,51 +3670,51 @@
       <c r="K50" s="4">
         <v>-28.6</v>
       </c>
       <c r="L50" t="s">
         <v>31</v>
       </c>
       <c r="M50" t="s">
         <v>31</v>
       </c>
       <c r="N50" t="s">
         <v>31</v>
       </c>
       <c r="O50" s="4">
         <v>-12.5</v>
       </c>
       <c r="P50" s="4">
         <v>33.3</v>
       </c>
       <c r="Q50" t="s">
         <v>31</v>
       </c>
       <c r="R50" s="4">
         <v>-14.3</v>
       </c>
       <c r="S50" s="4">
-        <v>133.3</v>
+        <v>133.30000000000001</v>
       </c>
       <c r="T50" s="5">
         <v>-50.0</v>
       </c>
       <c r="U50" t="s">
         <v>31</v>
       </c>
       <c r="V50" t="s">
         <v>31</v>
       </c>
       <c r="W50" t="s">
         <v>31</v>
       </c>
       <c r="X50" s="4">
         <v>-33.3</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" t="s">
         <v>37</v>
       </c>
       <c r="B51" t="s">
         <v>31</v>
       </c>
       <c r="C51" s="4">
@@ -3853,51 +3853,51 @@
       </c>
       <c r="W52" s="4">
         <v>11.1</v>
       </c>
       <c r="X52" s="4">
         <v>77.8</v>
       </c>
     </row>
     <row r="53" spans="1:25">
       <c r="A53" t="s">
         <v>39</v>
       </c>
       <c r="B53" s="5">
         <v>-4.0</v>
       </c>
       <c r="C53" s="4">
         <v>-33.3</v>
       </c>
       <c r="D53" t="s">
         <v>31</v>
       </c>
       <c r="E53" s="4">
         <v>28.6</v>
       </c>
       <c r="F53" s="4">
-        <v>-69.6</v>
+        <v>-69.59999999999999</v>
       </c>
       <c r="G53" s="4">
         <v>-4.2</v>
       </c>
       <c r="H53" s="4">
         <v>-11.1</v>
       </c>
       <c r="I53" s="5">
         <v>8.0</v>
       </c>
       <c r="J53" s="4">
         <v>-28.6</v>
       </c>
       <c r="K53" s="4">
         <v>-5.4</v>
       </c>
       <c r="L53" s="4">
         <v>-11.9</v>
       </c>
       <c r="M53" s="4">
         <v>16.7</v>
       </c>
       <c r="N53" s="5">
         <v>20.0</v>
       </c>