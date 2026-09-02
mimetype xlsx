--- v0 (2026-05-02)
+++ v1 (2026-09-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lehrlinge nach Sparten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Lehrlinge zum 31.12. nach Sparten</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2006-2025 in %</t>
   </si>
   <si>
     <t>Ø2006|2025</t>
   </si>
   <si>
@@ -152,51 +152,51 @@
   <si>
     <t>2009|2010</t>
   </si>
   <si>
     <t>2008|2009</t>
   </si>
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2006|2025</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Steiermark.</t>
   </si>
   <si>
     <t>Erläuterungen: Anzahl der bei der Wirtschaftskammer gemeldeten Lehrlinge (Stichtag: 31.12.). Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -534,51 +534,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L236"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="L236" sqref="L236"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="12" max="12" width="110" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:12">
@@ -2476,51 +2476,51 @@
       <c r="C68" s="5">
         <v>3.0</v>
       </c>
       <c r="D68" s="4">
         <v>-5.6</v>
       </c>
       <c r="E68" s="4">
         <v>-3.5</v>
       </c>
       <c r="F68" s="4">
         <v>66.7</v>
       </c>
       <c r="G68" s="4">
         <v>16.7</v>
       </c>
       <c r="H68" s="4">
         <v>-4.9</v>
       </c>
       <c r="I68" s="5">
         <v>25.0</v>
       </c>
       <c r="J68" s="4">
         <v>3.3</v>
       </c>
       <c r="K68" s="4">
-        <v>109.1</v>
+        <v>109.099999999999994</v>
       </c>
     </row>
     <row r="70" spans="1:12">
       <c r="A70" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:12">
       <c r="A71" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>8</v>
@@ -4026,51 +4026,51 @@
       </c>
       <c r="J121" s="5">
         <v>8.0</v>
       </c>
       <c r="K121" s="4">
         <v>-6.1</v>
       </c>
     </row>
     <row r="122" spans="1:12">
       <c r="A122" t="s">
         <v>21</v>
       </c>
       <c r="B122" s="4">
         <v>-5.2</v>
       </c>
       <c r="C122" s="4">
         <v>-3.5</v>
       </c>
       <c r="D122" s="4">
         <v>-9.9</v>
       </c>
       <c r="E122" s="4">
         <v>0.8</v>
       </c>
       <c r="F122" s="4">
-        <v>-71.4</v>
+        <v>-71.40000000000001</v>
       </c>
       <c r="G122" s="5">
         <v>-25.0</v>
       </c>
       <c r="H122" s="4">
         <v>-4.5</v>
       </c>
       <c r="I122" s="5">
         <v>5.0</v>
       </c>
       <c r="J122" s="4">
         <v>-6.3</v>
       </c>
       <c r="K122" s="4">
         <v>-17.6</v>
       </c>
     </row>
     <row r="123" spans="1:12">
       <c r="A123" t="s">
         <v>22</v>
       </c>
       <c r="B123" s="4">
         <v>-4.1</v>
       </c>
       <c r="C123" s="4">
@@ -5309,51 +5309,51 @@
       </c>
       <c r="K165" s="4">
         <v>-15.2</v>
       </c>
     </row>
     <row r="166" spans="1:12">
       <c r="A166" t="s">
         <v>21</v>
       </c>
       <c r="B166" s="4">
         <v>-3.9</v>
       </c>
       <c r="C166" s="4">
         <v>-4.8</v>
       </c>
       <c r="D166" s="4">
         <v>-0.3</v>
       </c>
       <c r="E166" s="4">
         <v>0.7</v>
       </c>
       <c r="F166" s="4">
         <v>-16.7</v>
       </c>
       <c r="G166" s="4">
-        <v>133.3</v>
+        <v>133.30000000000001</v>
       </c>
       <c r="H166" s="4">
         <v>-5.7</v>
       </c>
       <c r="I166" s="4">
         <v>-9.7</v>
       </c>
       <c r="J166" s="4">
         <v>-9.8</v>
       </c>
       <c r="K166" s="4">
         <v>-7.5</v>
       </c>
     </row>
     <row r="167" spans="1:12">
       <c r="A167" t="s">
         <v>22</v>
       </c>
       <c r="B167" s="4">
         <v>-3.5</v>
       </c>
       <c r="C167" s="4">
         <v>-7.1</v>
       </c>
       <c r="D167" s="4">
@@ -5891,86 +5891,86 @@
       <c r="C186" s="4">
         <v>-10.2</v>
       </c>
       <c r="D186" s="4">
         <v>-3.3</v>
       </c>
       <c r="E186" s="4">
         <v>-1.4</v>
       </c>
       <c r="F186" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="4">
         <v>6.7</v>
       </c>
       <c r="H186" s="4">
         <v>-12.4</v>
       </c>
       <c r="I186" s="4">
         <v>-17.6</v>
       </c>
       <c r="J186" s="4">
         <v>0.7</v>
       </c>
       <c r="K186" s="4">
-        <v>285.1</v>
+        <v>285.10000000000002</v>
       </c>
     </row>
     <row r="187" spans="1:12">
       <c r="A187" t="s">
         <v>20</v>
       </c>
       <c r="B187" s="4">
         <v>3.7</v>
       </c>
       <c r="C187" s="4">
         <v>-1.6</v>
       </c>
       <c r="D187" s="4">
         <v>-1.5</v>
       </c>
       <c r="E187" t="s">
         <v>16</v>
       </c>
       <c r="F187" s="4">
         <v>-33.3</v>
       </c>
       <c r="G187" t="s">
         <v>16</v>
       </c>
       <c r="H187" s="4">
         <v>-7.6</v>
       </c>
       <c r="I187" s="4">
         <v>-10.7</v>
       </c>
       <c r="J187" s="4">
         <v>2.8</v>
       </c>
       <c r="K187" s="4">
-        <v>223.9</v>
+        <v>223.90000000000001</v>
       </c>
     </row>
     <row r="188" spans="1:12">
       <c r="A188" t="s">
         <v>21</v>
       </c>
       <c r="B188" s="4">
         <v>1.2</v>
       </c>
       <c r="C188" s="4">
         <v>-4.4</v>
       </c>
       <c r="D188" s="4">
         <v>-5.4</v>
       </c>
       <c r="E188" s="4">
         <v>-4.7</v>
       </c>
       <c r="F188" s="4">
         <v>33.3</v>
       </c>
       <c r="G188" s="4">
         <v>-58.3</v>
       </c>
       <c r="H188" s="4">
@@ -6141,51 +6141,51 @@
       <c r="C195" s="4">
         <v>-7.5</v>
       </c>
       <c r="D195" s="4">
         <v>-2.7</v>
       </c>
       <c r="E195" s="4">
         <v>-3.5</v>
       </c>
       <c r="F195" s="5">
         <v>5.0</v>
       </c>
       <c r="G195" t="s">
         <v>16</v>
       </c>
       <c r="H195" s="4">
         <v>-11.3</v>
       </c>
       <c r="I195" s="4">
         <v>-10.1</v>
       </c>
       <c r="J195" s="4">
         <v>2.7</v>
       </c>
       <c r="K195" s="4">
-        <v>242.8</v>
+        <v>242.80000000000001</v>
       </c>
     </row>
     <row r="196" spans="1:12">
       <c r="A196" t="s">
         <v>18</v>
       </c>
       <c r="B196" s="4">
         <v>-2.2</v>
       </c>
       <c r="C196" s="4">
         <v>-3.2</v>
       </c>
       <c r="D196" s="4">
         <v>-5.5</v>
       </c>
       <c r="E196" s="4">
         <v>-4.2</v>
       </c>
       <c r="F196" s="4">
         <v>-33.3</v>
       </c>
       <c r="G196" t="s">
         <v>16</v>
       </c>
       <c r="H196" s="4">
@@ -7031,51 +7031,51 @@
       <c r="C226" s="4">
         <v>-27.2</v>
       </c>
       <c r="D226" s="4">
         <v>5.2</v>
       </c>
       <c r="E226" s="4">
         <v>-32.9</v>
       </c>
       <c r="F226" s="4">
         <v>39.1</v>
       </c>
       <c r="G226" s="4">
         <v>45.8</v>
       </c>
       <c r="H226" s="4">
         <v>-51.6</v>
       </c>
       <c r="I226" s="4">
         <v>-12.1</v>
       </c>
       <c r="J226" s="4">
         <v>30.8</v>
       </c>
       <c r="K226" s="4">
-        <v>102.4</v>
+        <v>102.40000000000001</v>
       </c>
     </row>
     <row r="227" spans="1:12">
       <c r="A227" t="s">
         <v>15</v>
       </c>
       <c r="B227" s="4">
         <v>-24.6</v>
       </c>
       <c r="C227" s="4">
         <v>-31.1</v>
       </c>
       <c r="D227" s="4">
         <v>1.6</v>
       </c>
       <c r="E227" s="4">
         <v>-34.5</v>
       </c>
       <c r="F227" s="4">
         <v>56.5</v>
       </c>
       <c r="G227" s="4">
         <v>0.6</v>
       </c>
       <c r="H227" s="5">
@@ -7226,101 +7226,101 @@
       </c>
       <c r="J231" s="5">
         <v>23.0</v>
       </c>
       <c r="K231" s="4">
         <v>-54.8</v>
       </c>
     </row>
     <row r="232" spans="1:12">
       <c r="A232" t="s">
         <v>21</v>
       </c>
       <c r="B232" s="4">
         <v>-28.4</v>
       </c>
       <c r="C232" s="4">
         <v>-34.8</v>
       </c>
       <c r="D232" s="4">
         <v>4.3</v>
       </c>
       <c r="E232" s="4">
         <v>-28.4</v>
       </c>
       <c r="F232" s="4">
-        <v>366.7</v>
+        <v>366.69999999999999</v>
       </c>
       <c r="G232" s="4">
         <v>-33.3</v>
       </c>
       <c r="H232" s="4">
-        <v>-64.1</v>
+        <v>-64.099999999999994</v>
       </c>
       <c r="I232" s="4">
         <v>4.5</v>
       </c>
       <c r="J232" s="4">
         <v>12.8</v>
       </c>
       <c r="K232" s="4">
-        <v>533.3</v>
+        <v>533.29999999999995</v>
       </c>
     </row>
     <row r="233" spans="1:12">
       <c r="A233" t="s">
         <v>22</v>
       </c>
       <c r="B233" s="5">
         <v>-29.0</v>
       </c>
       <c r="C233" s="5">
         <v>-47.0</v>
       </c>
       <c r="D233" s="4">
         <v>16.7</v>
       </c>
       <c r="E233" s="4">
         <v>-41.8</v>
       </c>
       <c r="F233" s="5">
         <v>500.0</v>
       </c>
       <c r="G233" s="4">
         <v>66.7</v>
       </c>
       <c r="H233" s="4">
         <v>-70.3</v>
       </c>
       <c r="I233" s="5">
         <v>30.0</v>
       </c>
       <c r="J233" s="4">
         <v>58.8</v>
       </c>
       <c r="K233" s="4">
-        <v>-69.9</v>
+        <v>-69.90000000000001</v>
       </c>
     </row>
     <row r="235" spans="1:12">
       <c r="A235" s="6" t="s">
         <v>43</v>
       </c>
       <c r="L235" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="236" spans="1:12">
       <c r="A236" s="6" t="s">
         <v>44</v>
       </c>
       <c r="L236" s="6" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A15:K15"/>
     <mergeCell ref="A26:K26"/>