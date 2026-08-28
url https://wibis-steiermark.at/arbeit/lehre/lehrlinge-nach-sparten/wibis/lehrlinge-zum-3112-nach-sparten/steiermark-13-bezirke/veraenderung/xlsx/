--- v0 (2026-05-02)
+++ v1 (2026-08-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lehrlinge nach Sparten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Lehrlinge zum 31.12. nach Sparten</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2006-2025 in %</t>
   </si>
   <si>
     <t>Ø2006|2025</t>
   </si>
   <si>
@@ -173,51 +173,51 @@
   <si>
     <t>2009|2010</t>
   </si>
   <si>
     <t>2008|2009</t>
   </si>
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2006|2025</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Steiermark.</t>
   </si>
   <si>
     <t>Erläuterungen: Anzahl der bei der Wirtschaftskammer gemeldeten Lehrlinge (Stichtag: 31.12.). Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -555,51 +555,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L383"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="L383" sqref="L383"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="12" max="12" width="110" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:12">
@@ -3052,51 +3052,51 @@
       <c r="C82" s="4">
         <v>1.7</v>
       </c>
       <c r="D82" s="4">
         <v>7.3</v>
       </c>
       <c r="E82" s="4">
         <v>-4.4</v>
       </c>
       <c r="F82" s="5">
         <v>-50.0</v>
       </c>
       <c r="G82" s="4">
         <v>-5.3</v>
       </c>
       <c r="H82" s="4">
         <v>-16.1</v>
       </c>
       <c r="I82" s="4">
         <v>31.3</v>
       </c>
       <c r="J82" s="4">
         <v>-7.6</v>
       </c>
       <c r="K82" s="4">
-        <v>133.3</v>
+        <v>133.30000000000001</v>
       </c>
     </row>
     <row r="83" spans="1:12">
       <c r="A83" t="s">
         <v>20</v>
       </c>
       <c r="B83" s="4">
         <v>-0.6</v>
       </c>
       <c r="C83" s="4">
         <v>-1.7</v>
       </c>
       <c r="D83" s="4">
         <v>10.3</v>
       </c>
       <c r="E83" s="4">
         <v>-7.8</v>
       </c>
       <c r="F83" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="4">
         <v>28.6</v>
       </c>
       <c r="H83" s="4">
@@ -3862,51 +3862,51 @@
       <c r="C107" s="4">
         <v>0.6</v>
       </c>
       <c r="D107" s="4">
         <v>-4.9</v>
       </c>
       <c r="E107" s="4">
         <v>-3.5</v>
       </c>
       <c r="F107" s="5">
         <v>100.0</v>
       </c>
       <c r="G107" s="4">
         <v>33.3</v>
       </c>
       <c r="H107" s="4">
         <v>-6.3</v>
       </c>
       <c r="I107" t="s">
         <v>16</v>
       </c>
       <c r="J107" s="5">
         <v>2.0</v>
       </c>
       <c r="K107" s="4">
-        <v>109.1</v>
+        <v>109.099999999999994</v>
       </c>
     </row>
     <row r="108" spans="1:12">
       <c r="A108" t="s">
         <v>27</v>
       </c>
       <c r="B108" s="4">
         <v>0.3</v>
       </c>
       <c r="C108" s="4">
         <v>-1.1</v>
       </c>
       <c r="D108" s="4">
         <v>0.7</v>
       </c>
       <c r="E108" s="4">
         <v>2.3</v>
       </c>
       <c r="F108" s="5">
         <v>20.0</v>
       </c>
       <c r="G108" t="s">
         <v>16</v>
       </c>
       <c r="H108" s="4">
@@ -3967,51 +3967,51 @@
       <c r="C110" s="4">
         <v>5.6</v>
       </c>
       <c r="D110" s="4">
         <v>-6.2</v>
       </c>
       <c r="E110" s="4">
         <v>7.1</v>
       </c>
       <c r="F110" s="5">
         <v>-25.0</v>
       </c>
       <c r="G110" s="5">
         <v>100.0</v>
       </c>
       <c r="H110" s="5">
         <v>-10.0</v>
       </c>
       <c r="I110" s="4">
         <v>22.2</v>
       </c>
       <c r="J110" s="4">
         <v>3.2</v>
       </c>
       <c r="K110" s="4">
-        <v>133.3</v>
+        <v>133.30000000000001</v>
       </c>
     </row>
     <row r="112" spans="1:12">
       <c r="A112" s="2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="113" spans="1:12">
       <c r="A113" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>8</v>
@@ -5347,51 +5347,51 @@
       <c r="C155" s="4">
         <v>4.1</v>
       </c>
       <c r="D155" s="4">
         <v>-7.5</v>
       </c>
       <c r="E155" s="4">
         <v>10.1</v>
       </c>
       <c r="F155" t="s">
         <v>16</v>
       </c>
       <c r="G155" t="s">
         <v>16</v>
       </c>
       <c r="H155" s="4">
         <v>8.1</v>
       </c>
       <c r="I155" s="5">
         <v>10.0</v>
       </c>
       <c r="J155" s="4">
         <v>31.6</v>
       </c>
       <c r="K155" s="4">
-        <v>183.3</v>
+        <v>183.30000000000001</v>
       </c>
     </row>
     <row r="156" spans="1:12">
       <c r="A156" t="s">
         <v>21</v>
       </c>
       <c r="B156" t="s">
         <v>16</v>
       </c>
       <c r="C156" s="4">
         <v>6.7</v>
       </c>
       <c r="D156" s="4">
         <v>7.4</v>
       </c>
       <c r="E156" s="4">
         <v>-2.4</v>
       </c>
       <c r="F156" t="s">
         <v>16</v>
       </c>
       <c r="G156" t="s">
         <v>16</v>
       </c>
       <c r="H156" s="4">
@@ -9797,51 +9797,51 @@
       <c r="C297" s="5">
         <v>-3.0</v>
       </c>
       <c r="D297" s="4">
         <v>-1.9</v>
       </c>
       <c r="E297" s="5">
         <v>5.0</v>
       </c>
       <c r="F297" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="5">
         <v>-25.0</v>
       </c>
       <c r="H297" s="4">
         <v>-13.7</v>
       </c>
       <c r="I297" t="s">
         <v>16</v>
       </c>
       <c r="J297" t="s">
         <v>16</v>
       </c>
       <c r="K297" s="4">
-        <v>385.7</v>
+        <v>385.69999999999999</v>
       </c>
     </row>
     <row r="298" spans="1:12">
       <c r="A298" t="s">
         <v>19</v>
       </c>
       <c r="B298" s="4">
         <v>-0.5</v>
       </c>
       <c r="C298" s="4">
         <v>-1.2</v>
       </c>
       <c r="D298" s="4">
         <v>0.6</v>
       </c>
       <c r="E298" s="4">
         <v>3.8</v>
       </c>
       <c r="F298" s="4">
         <v>-66.7</v>
       </c>
       <c r="G298" s="4">
         <v>18.2</v>
       </c>
       <c r="H298" s="4">
@@ -9902,51 +9902,51 @@
       <c r="C300" s="4">
         <v>-10.7</v>
       </c>
       <c r="D300" s="4">
         <v>-0.8</v>
       </c>
       <c r="E300" s="4">
         <v>-3.4</v>
       </c>
       <c r="F300" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="4">
         <v>37.5</v>
       </c>
       <c r="H300" s="4">
         <v>-20.6</v>
       </c>
       <c r="I300" t="s">
         <v>16</v>
       </c>
       <c r="J300" s="4">
         <v>2.7</v>
       </c>
       <c r="K300" s="4">
-        <v>516.7</v>
+        <v>516.70000000000005</v>
       </c>
     </row>
     <row r="301" spans="1:12">
       <c r="A301" t="s">
         <v>22</v>
       </c>
       <c r="B301" t="s">
         <v>16</v>
       </c>
       <c r="C301" s="4">
         <v>-4.8</v>
       </c>
       <c r="D301" s="4">
         <v>-1.5</v>
       </c>
       <c r="E301" s="4">
         <v>6.6</v>
       </c>
       <c r="F301" s="5">
         <v>50.0</v>
       </c>
       <c r="G301" t="s">
         <v>16</v>
       </c>
       <c r="H301" s="4">
@@ -9972,51 +9972,51 @@
       <c r="C302" s="4">
         <v>-6.9</v>
       </c>
       <c r="D302" s="4">
         <v>5.6</v>
       </c>
       <c r="E302" s="4">
         <v>12.9</v>
       </c>
       <c r="F302" t="s">
         <v>16</v>
       </c>
       <c r="G302" t="s">
         <v>16</v>
       </c>
       <c r="H302" s="4">
         <v>-8.8</v>
       </c>
       <c r="I302" t="s">
         <v>16</v>
       </c>
       <c r="J302" s="4">
         <v>28.6</v>
       </c>
       <c r="K302" s="4">
-        <v>71.4</v>
+        <v>71.40000000000001</v>
       </c>
     </row>
     <row r="303" spans="1:12">
       <c r="A303" t="s">
         <v>24</v>
       </c>
       <c r="B303" s="4">
         <v>0.5</v>
       </c>
       <c r="C303" s="4">
         <v>-9.5</v>
       </c>
       <c r="D303" s="4">
         <v>-8.6</v>
       </c>
       <c r="E303" s="5">
         <v>-10.0</v>
       </c>
       <c r="F303" t="s">
         <v>16</v>
       </c>
       <c r="G303" t="s">
         <v>16</v>
       </c>
       <c r="H303" s="4">
@@ -10112,51 +10112,51 @@
       <c r="C306" s="4">
         <v>-9.9</v>
       </c>
       <c r="D306" s="4">
         <v>-4.7</v>
       </c>
       <c r="E306" t="s">
         <v>16</v>
       </c>
       <c r="F306" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="4">
         <v>-28.6</v>
       </c>
       <c r="H306" s="4">
         <v>-7.7</v>
       </c>
       <c r="I306" s="5">
         <v>-30.0</v>
       </c>
       <c r="J306" s="4">
         <v>-1.3</v>
       </c>
       <c r="K306" s="4">
-        <v>178.2</v>
+        <v>178.19999999999999</v>
       </c>
     </row>
     <row r="307" spans="1:12">
       <c r="A307" t="s">
         <v>28</v>
       </c>
       <c r="B307" s="4">
         <v>-2.1</v>
       </c>
       <c r="C307" s="4">
         <v>-6.9</v>
       </c>
       <c r="D307" s="4">
         <v>-16.1</v>
       </c>
       <c r="E307" s="5">
         <v>-8.0</v>
       </c>
       <c r="F307" s="5">
         <v>-50.0</v>
       </c>
       <c r="G307" t="s">
         <v>16</v>
       </c>
       <c r="H307" s="4">
@@ -10182,51 +10182,51 @@
       <c r="C308" t="s">
         <v>16</v>
       </c>
       <c r="D308" s="5">
         <v>-10.0</v>
       </c>
       <c r="E308" s="4">
         <v>8.3</v>
       </c>
       <c r="F308" t="s">
         <v>16</v>
       </c>
       <c r="G308" t="s">
         <v>16</v>
       </c>
       <c r="H308" s="4">
         <v>1.3</v>
       </c>
       <c r="I308" s="4">
         <v>-37.5</v>
       </c>
       <c r="J308" s="4">
         <v>2.5</v>
       </c>
       <c r="K308" s="4">
-        <v>1155.6</v>
+        <v>1155.59999999999991</v>
       </c>
     </row>
     <row r="310" spans="1:12">
       <c r="A310" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="311" spans="1:12">
       <c r="A311" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C311" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D311" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E311" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F311" s="3" t="s">
         <v>8</v>
@@ -10327,51 +10327,51 @@
       <c r="C314" s="4">
         <v>-8.7</v>
       </c>
       <c r="D314" s="4">
         <v>-1.9</v>
       </c>
       <c r="E314" s="5">
         <v>-5.0</v>
       </c>
       <c r="F314" s="4">
         <v>2.5</v>
       </c>
       <c r="G314" t="s">
         <v>16</v>
       </c>
       <c r="H314" s="4">
         <v>-13.4</v>
       </c>
       <c r="I314" s="4">
         <v>-9.3</v>
       </c>
       <c r="J314" s="4">
         <v>1.3</v>
       </c>
       <c r="K314" s="4">
-        <v>242.8</v>
+        <v>242.80000000000001</v>
       </c>
     </row>
     <row r="315" spans="1:12">
       <c r="A315" t="s">
         <v>18</v>
       </c>
       <c r="B315" s="4">
         <v>-6.2</v>
       </c>
       <c r="C315" s="4">
         <v>-8.1</v>
       </c>
       <c r="D315" s="5">
         <v>-3.0</v>
       </c>
       <c r="E315" s="4">
         <v>-4.7</v>
       </c>
       <c r="F315" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="4">
         <v>-42.9</v>
       </c>
       <c r="H315" s="4">
@@ -10569,51 +10569,51 @@
       <c r="B321" s="4">
         <v>-5.4</v>
       </c>
       <c r="C321" s="4">
         <v>-12.6</v>
       </c>
       <c r="D321" s="4">
         <v>10.3</v>
       </c>
       <c r="E321" s="5">
         <v>-20.0</v>
       </c>
       <c r="F321" t="s">
         <v>16</v>
       </c>
       <c r="G321" t="s">
         <v>16</v>
       </c>
       <c r="H321" s="4">
         <v>-7.7</v>
       </c>
       <c r="I321" s="4">
         <v>-16.7</v>
       </c>
       <c r="J321" s="4">
-        <v>117.6</v>
+        <v>117.59999999999999</v>
       </c>
       <c r="K321" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="322" spans="1:12">
       <c r="A322" t="s">
         <v>25</v>
       </c>
       <c r="B322" s="4">
         <v>-2.7</v>
       </c>
       <c r="C322" s="4">
         <v>-4.2</v>
       </c>
       <c r="D322" s="4">
         <v>2.7</v>
       </c>
       <c r="E322" s="4">
         <v>-9.6</v>
       </c>
       <c r="F322" s="4">
         <v>14.3</v>
       </c>
       <c r="G322" s="4">
@@ -11952,51 +11952,51 @@
       <c r="C366" s="4">
         <v>-27.2</v>
       </c>
       <c r="D366" s="4">
         <v>5.2</v>
       </c>
       <c r="E366" s="4">
         <v>-32.9</v>
       </c>
       <c r="F366" s="4">
         <v>39.1</v>
       </c>
       <c r="G366" s="4">
         <v>45.8</v>
       </c>
       <c r="H366" s="4">
         <v>-51.6</v>
       </c>
       <c r="I366" s="4">
         <v>-12.1</v>
       </c>
       <c r="J366" s="4">
         <v>30.8</v>
       </c>
       <c r="K366" s="4">
-        <v>102.4</v>
+        <v>102.40000000000001</v>
       </c>
     </row>
     <row r="367" spans="1:12">
       <c r="A367" t="s">
         <v>15</v>
       </c>
       <c r="B367" s="4">
         <v>-24.6</v>
       </c>
       <c r="C367" s="4">
         <v>-31.1</v>
       </c>
       <c r="D367" s="4">
         <v>1.6</v>
       </c>
       <c r="E367" s="4">
         <v>-34.5</v>
       </c>
       <c r="F367" s="4">
         <v>56.5</v>
       </c>
       <c r="G367" s="4">
         <v>0.6</v>
       </c>
       <c r="H367" s="5">
@@ -12057,77 +12057,77 @@
       <c r="C369" s="4">
         <v>-38.3</v>
       </c>
       <c r="D369" s="4">
         <v>24.3</v>
       </c>
       <c r="E369" s="4">
         <v>-27.5</v>
       </c>
       <c r="F369" t="s">
         <v>16</v>
       </c>
       <c r="G369" t="s">
         <v>16</v>
       </c>
       <c r="H369" s="4">
         <v>-75.2</v>
       </c>
       <c r="I369" s="5">
         <v>-50.0</v>
       </c>
       <c r="J369" s="4">
         <v>-21.2</v>
       </c>
       <c r="K369" s="4">
-        <v>191.7</v>
+        <v>191.69999999999999</v>
       </c>
     </row>
     <row r="370" spans="1:12">
       <c r="A370" t="s">
         <v>19</v>
       </c>
       <c r="B370" s="4">
         <v>-15.2</v>
       </c>
       <c r="C370" s="4">
         <v>-20.4</v>
       </c>
       <c r="D370" s="4">
         <v>-16.4</v>
       </c>
       <c r="E370" s="5">
         <v>3.0</v>
       </c>
       <c r="F370" s="5">
         <v>300.0</v>
       </c>
       <c r="G370" s="4">
         <v>57.4</v>
       </c>
       <c r="H370" s="4">
-        <v>-68.6</v>
+        <v>-68.59999999999999</v>
       </c>
       <c r="I370" s="4">
         <v>111.8</v>
       </c>
       <c r="J370" s="5">
         <v>100.0</v>
       </c>
       <c r="K370" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="371" spans="1:12">
       <c r="A371" t="s">
         <v>20</v>
       </c>
       <c r="B371" s="4">
         <v>-26.2</v>
       </c>
       <c r="C371" s="4">
         <v>-29.5</v>
       </c>
       <c r="D371" s="4">
         <v>-26.3</v>
       </c>
       <c r="E371" s="4">
@@ -12211,177 +12211,177 @@
       </c>
       <c r="H373" s="4">
         <v>-47.1</v>
       </c>
       <c r="I373" s="4">
         <v>68.8</v>
       </c>
       <c r="J373" s="4">
         <v>-3.3</v>
       </c>
       <c r="K373" s="5">
         <v>-92.0</v>
       </c>
     </row>
     <row r="374" spans="1:12">
       <c r="A374" t="s">
         <v>23</v>
       </c>
       <c r="B374" s="5">
         <v>-40.0</v>
       </c>
       <c r="C374" s="4">
         <v>-43.4</v>
       </c>
       <c r="D374" s="4">
-        <v>218.2</v>
+        <v>218.19999999999999</v>
       </c>
       <c r="E374" s="4">
         <v>-39.5</v>
       </c>
       <c r="F374" t="s">
         <v>16</v>
       </c>
       <c r="G374" t="s">
         <v>16</v>
       </c>
       <c r="H374" s="4">
-        <v>-83.1</v>
+        <v>-83.099999999999994</v>
       </c>
       <c r="I374" t="s">
         <v>16</v>
       </c>
       <c r="J374" s="4">
         <v>-15.8</v>
       </c>
       <c r="K374" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="375" spans="1:12">
       <c r="A375" t="s">
         <v>24</v>
       </c>
       <c r="B375" s="4">
         <v>-28.9</v>
       </c>
       <c r="C375" s="4">
         <v>-39.2</v>
       </c>
       <c r="D375" s="4">
         <v>5.7</v>
       </c>
       <c r="E375" s="4">
         <v>-50.7</v>
       </c>
       <c r="F375" t="s">
         <v>16</v>
       </c>
       <c r="G375" t="s">
         <v>16</v>
       </c>
       <c r="H375" s="4">
         <v>-65.2</v>
       </c>
       <c r="I375" s="4">
         <v>-33.3</v>
       </c>
       <c r="J375" s="4">
-        <v>190.9</v>
+        <v>190.90000000000001</v>
       </c>
       <c r="K375" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="376" spans="1:12">
       <c r="A376" t="s">
         <v>25</v>
       </c>
       <c r="B376" s="4">
         <v>-8.3</v>
       </c>
       <c r="C376" s="5">
         <v>-11.0</v>
       </c>
       <c r="D376" s="4">
         <v>17.1</v>
       </c>
       <c r="E376" s="5">
         <v>-33.0</v>
       </c>
       <c r="F376" s="5">
         <v>100.0</v>
       </c>
       <c r="G376" t="s">
         <v>16</v>
       </c>
       <c r="H376" s="4">
         <v>-34.6</v>
       </c>
       <c r="I376" s="5">
         <v>-5.0</v>
       </c>
       <c r="J376" s="4">
-        <v>70.4</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="K376" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="377" spans="1:12">
       <c r="A377" t="s">
         <v>26</v>
       </c>
       <c r="B377" s="4">
         <v>-25.5</v>
       </c>
       <c r="C377" s="4">
         <v>-48.7</v>
       </c>
       <c r="D377" s="4">
         <v>7.9</v>
       </c>
       <c r="E377" s="4">
         <v>-42.4</v>
       </c>
       <c r="F377" s="5">
         <v>500.0</v>
       </c>
       <c r="G377" s="4">
         <v>-33.3</v>
       </c>
       <c r="H377" s="4">
         <v>-60.2</v>
       </c>
       <c r="I377" t="s">
         <v>16</v>
       </c>
       <c r="J377" s="4">
         <v>68.8</v>
       </c>
       <c r="K377" s="4">
-        <v>-69.9</v>
+        <v>-69.90000000000001</v>
       </c>
     </row>
     <row r="378" spans="1:12">
       <c r="A378" t="s">
         <v>27</v>
       </c>
       <c r="B378" s="4">
         <v>-25.5</v>
       </c>
       <c r="C378" s="4">
         <v>-32.3</v>
       </c>
       <c r="D378" s="4">
         <v>1.2</v>
       </c>
       <c r="E378" s="4">
         <v>-45.7</v>
       </c>
       <c r="F378" s="5">
         <v>150.0</v>
       </c>
       <c r="G378" s="5">
         <v>-50.0</v>
       </c>
       <c r="H378" s="4">