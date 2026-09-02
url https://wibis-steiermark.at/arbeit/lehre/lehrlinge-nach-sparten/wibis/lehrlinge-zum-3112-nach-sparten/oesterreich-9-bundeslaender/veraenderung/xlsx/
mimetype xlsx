--- v0 (2026-05-22)
+++ v1 (2026-09-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lehrlinge nach Sparten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Lehrlinge zum 31.12. nach Sparten</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 2006-2025 in %</t>
   </si>
   <si>
     <t>Ø2006|2025</t>
   </si>
   <si>
@@ -158,51 +158,51 @@
   <si>
     <t>2009|2010</t>
   </si>
   <si>
     <t>2008|2009</t>
   </si>
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2006|2025</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Steiermark.</t>
   </si>
   <si>
     <t>Erläuterungen: Anzahl der bei der Wirtschaftskammer gemeldeten Lehrlinge (Stichtag: 31.12.). Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -540,51 +540,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L278"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="L278" sqref="L278"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="12" max="12" width="110" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:12">
@@ -7017,51 +7017,51 @@
       <c r="C218" s="4">
         <v>-4.1</v>
       </c>
       <c r="D218" s="4">
         <v>-3.2</v>
       </c>
       <c r="E218" s="4">
         <v>-3.6</v>
       </c>
       <c r="F218" s="4">
         <v>-2.6</v>
       </c>
       <c r="G218" s="4">
         <v>2.2</v>
       </c>
       <c r="H218" s="4">
         <v>-6.2</v>
       </c>
       <c r="I218" s="5">
         <v>-1.0</v>
       </c>
       <c r="J218" s="4">
         <v>0.6</v>
       </c>
       <c r="K218" s="4">
-        <v>120.4</v>
+        <v>120.40000000000001</v>
       </c>
     </row>
     <row r="219" spans="1:12">
       <c r="A219" t="s">
         <v>19</v>
       </c>
       <c r="B219" s="4">
         <v>-2.3</v>
       </c>
       <c r="C219" s="4">
         <v>-2.8</v>
       </c>
       <c r="D219" s="4">
         <v>-2.5</v>
       </c>
       <c r="E219" s="4">
         <v>-1.2</v>
       </c>
       <c r="F219" s="4">
         <v>-6.3</v>
       </c>
       <c r="G219" s="4">
         <v>8.5</v>
       </c>
       <c r="H219" s="4">
@@ -7302,51 +7302,51 @@
       <c r="C228" s="5">
         <v>-3.0</v>
       </c>
       <c r="D228" s="5">
         <v>-1.0</v>
       </c>
       <c r="E228" s="4">
         <v>-1.3</v>
       </c>
       <c r="F228" t="s">
         <v>20</v>
       </c>
       <c r="G228" t="s">
         <v>20</v>
       </c>
       <c r="H228" s="4">
         <v>0.3</v>
       </c>
       <c r="I228" s="5">
         <v>20.0</v>
       </c>
       <c r="J228" s="4">
         <v>7.5</v>
       </c>
       <c r="K228" s="4">
-        <v>110.6</v>
+        <v>110.59999999999999</v>
       </c>
     </row>
     <row r="229" spans="1:12">
       <c r="A229" t="s">
         <v>16</v>
       </c>
       <c r="B229" s="4">
         <v>-3.1</v>
       </c>
       <c r="C229" s="4">
         <v>-4.5</v>
       </c>
       <c r="D229" s="4">
         <v>-7.5</v>
       </c>
       <c r="E229" s="4">
         <v>-8.5</v>
       </c>
       <c r="F229" s="4">
         <v>-13.3</v>
       </c>
       <c r="G229" s="4">
         <v>-11.8</v>
       </c>
       <c r="H229" s="4">
@@ -7372,51 +7372,51 @@
       <c r="C230" s="4">
         <v>-4.4</v>
       </c>
       <c r="D230" s="4">
         <v>-4.4</v>
       </c>
       <c r="E230" s="4">
         <v>-4.2</v>
       </c>
       <c r="F230" s="4">
         <v>20.8</v>
       </c>
       <c r="G230" s="4">
         <v>7.2</v>
       </c>
       <c r="H230" s="4">
         <v>-10.3</v>
       </c>
       <c r="I230" s="5">
         <v>-8.0</v>
       </c>
       <c r="J230" s="4">
         <v>9.2</v>
       </c>
       <c r="K230" s="4">
-        <v>177.7</v>
+        <v>177.69999999999999</v>
       </c>
     </row>
     <row r="231" spans="1:12">
       <c r="A231" t="s">
         <v>18</v>
       </c>
       <c r="B231" s="4">
         <v>-0.6</v>
       </c>
       <c r="C231" s="4">
         <v>-0.8</v>
       </c>
       <c r="D231" s="4">
         <v>-0.8</v>
       </c>
       <c r="E231" s="4">
         <v>-3.8</v>
       </c>
       <c r="F231" s="4">
         <v>-5.6</v>
       </c>
       <c r="G231" s="4">
         <v>1.1</v>
       </c>
       <c r="H231" s="4">
@@ -7512,51 +7512,51 @@
       <c r="C234" s="4">
         <v>-2.8</v>
       </c>
       <c r="D234" s="4">
         <v>-4.2</v>
       </c>
       <c r="E234" s="4">
         <v>-2.3</v>
       </c>
       <c r="F234" s="4">
         <v>21.8</v>
       </c>
       <c r="G234" s="4">
         <v>16.6</v>
       </c>
       <c r="H234" s="4">
         <v>-7.8</v>
       </c>
       <c r="I234" s="4">
         <v>-1.6</v>
       </c>
       <c r="J234" s="4">
         <v>0.7</v>
       </c>
       <c r="K234" s="4">
-        <v>593.3</v>
+        <v>593.29999999999995</v>
       </c>
     </row>
     <row r="235" spans="1:12">
       <c r="A235" t="s">
         <v>23</v>
       </c>
       <c r="B235" s="4">
         <v>-0.3</v>
       </c>
       <c r="C235" s="4">
         <v>-2.5</v>
       </c>
       <c r="D235" s="4">
         <v>3.2</v>
       </c>
       <c r="E235" s="4">
         <v>1.8</v>
       </c>
       <c r="F235" s="4">
         <v>2.4</v>
       </c>
       <c r="G235" s="4">
         <v>-3.8</v>
       </c>
       <c r="H235" s="4">
@@ -8437,71 +8437,71 @@
       <c r="C266" s="4">
         <v>-27.2</v>
       </c>
       <c r="D266" s="4">
         <v>5.2</v>
       </c>
       <c r="E266" s="4">
         <v>-32.9</v>
       </c>
       <c r="F266" s="4">
         <v>39.1</v>
       </c>
       <c r="G266" s="4">
         <v>45.8</v>
       </c>
       <c r="H266" s="4">
         <v>-51.6</v>
       </c>
       <c r="I266" s="4">
         <v>-12.1</v>
       </c>
       <c r="J266" s="4">
         <v>30.8</v>
       </c>
       <c r="K266" s="4">
-        <v>102.4</v>
+        <v>102.40000000000001</v>
       </c>
     </row>
     <row r="267" spans="1:12">
       <c r="A267" t="s">
         <v>15</v>
       </c>
       <c r="B267" s="4">
         <v>-20.6</v>
       </c>
       <c r="C267" s="4">
         <v>-36.8</v>
       </c>
       <c r="D267" s="4">
         <v>23.8</v>
       </c>
       <c r="E267" s="4">
         <v>-23.2</v>
       </c>
       <c r="F267" s="4">
-        <v>177.8</v>
+        <v>177.80000000000001</v>
       </c>
       <c r="G267" s="4">
         <v>33.3</v>
       </c>
       <c r="H267" s="4">
         <v>-45.9</v>
       </c>
       <c r="I267" s="4">
         <v>-34.3</v>
       </c>
       <c r="J267" s="5">
         <v>50.0</v>
       </c>
       <c r="K267" s="4">
         <v>99.3</v>
       </c>
     </row>
     <row r="268" spans="1:12">
       <c r="A268" t="s">
         <v>16</v>
       </c>
       <c r="B268" s="4">
         <v>-24.9</v>
       </c>
       <c r="C268" s="4">
@@ -8527,54 +8527,54 @@
       </c>
       <c r="J268" s="4">
         <v>23.9</v>
       </c>
       <c r="K268" s="4">
         <v>30.8</v>
       </c>
     </row>
     <row r="269" spans="1:12">
       <c r="A269" t="s">
         <v>17</v>
       </c>
       <c r="B269" s="4">
         <v>-13.9</v>
       </c>
       <c r="C269" s="4">
         <v>-22.5</v>
       </c>
       <c r="D269" s="4">
         <v>8.3</v>
       </c>
       <c r="E269" s="4">
         <v>-22.6</v>
       </c>
       <c r="F269" s="4">
-        <v>84.4</v>
+        <v>84.40000000000001</v>
       </c>
       <c r="G269" s="4">
-        <v>207.3</v>
+        <v>207.30000000000001</v>
       </c>
       <c r="H269" s="4">
         <v>-58.1</v>
       </c>
       <c r="I269" s="4">
         <v>-23.3</v>
       </c>
       <c r="J269" s="4">
         <v>92.2</v>
       </c>
       <c r="K269" s="4">
         <v>54.5</v>
       </c>
     </row>
     <row r="270" spans="1:12">
       <c r="A270" t="s">
         <v>18</v>
       </c>
       <c r="B270" s="5">
         <v>-20.0</v>
       </c>
       <c r="C270" s="4">
         <v>-29.3</v>
       </c>
       <c r="D270" s="4">
@@ -8670,60 +8670,60 @@
       </c>
       <c r="K272" s="4">
         <v>-9.9</v>
       </c>
     </row>
     <row r="273" spans="1:12">
       <c r="A273" t="s">
         <v>22</v>
       </c>
       <c r="B273" s="4">
         <v>-28.6</v>
       </c>
       <c r="C273" s="4">
         <v>-26.5</v>
       </c>
       <c r="D273" s="4">
         <v>-2.4</v>
       </c>
       <c r="E273" s="4">
         <v>-50.3</v>
       </c>
       <c r="F273" s="4">
         <v>69.3</v>
       </c>
       <c r="G273" s="4">
-        <v>150.4</v>
+        <v>150.40000000000001</v>
       </c>
       <c r="H273" s="4">
         <v>-61.4</v>
       </c>
       <c r="I273" s="4">
         <v>-14.1</v>
       </c>
       <c r="J273" s="4">
-        <v>73.9</v>
+        <v>73.90000000000001</v>
       </c>
       <c r="K273" s="4">
         <v>-33.3</v>
       </c>
     </row>
     <row r="274" spans="1:12">
       <c r="A274" t="s">
         <v>23</v>
       </c>
       <c r="B274" s="4">
         <v>-18.8</v>
       </c>
       <c r="C274" s="4">
         <v>-24.9</v>
       </c>
       <c r="D274" s="4">
         <v>24.3</v>
       </c>
       <c r="E274" s="4">
         <v>-41.8</v>
       </c>
       <c r="F274" s="4">
         <v>6.3</v>
       </c>
       <c r="G274" s="4">
@@ -8752,51 +8752,51 @@
       <c r="C275" s="4">
         <v>-20.9</v>
       </c>
       <c r="D275" s="5">
         <v>-15.0</v>
       </c>
       <c r="E275" s="4">
         <v>-8.4</v>
       </c>
       <c r="F275" s="4">
         <v>23.6</v>
       </c>
       <c r="G275" s="4">
         <v>9.7</v>
       </c>
       <c r="H275" s="4">
         <v>-19.6</v>
       </c>
       <c r="I275" s="4">
         <v>-5.4</v>
       </c>
       <c r="J275" s="4">
         <v>21.9</v>
       </c>
       <c r="K275" s="4">
-        <v>233.1</v>
+        <v>233.099999999999994</v>
       </c>
     </row>
     <row r="277" spans="1:12">
       <c r="A277" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L277" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="278" spans="1:12">
       <c r="A278" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L278" s="6" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A17:K17"/>
     <mergeCell ref="A30:K30"/>