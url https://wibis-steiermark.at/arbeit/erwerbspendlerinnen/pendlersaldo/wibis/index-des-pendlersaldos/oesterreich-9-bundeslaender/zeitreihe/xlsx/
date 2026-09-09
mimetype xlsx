--- v0 (2026-07-30)
+++ v1 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Pendlersaldo" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Index des Pendlersaldos</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2011-2024</t>
   </si>
   <si>
     <t>Index des Pendlersaldo</t>
   </si>
   <si>
@@ -65,54 +65,53 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria</t>
   </si>
   <si>
     <t>Erläuterungen: Der Index des Pendlersaldos der Statistik Austria beschreibt das Verhältnis der aktiv Erwerbstätigen am Arbeitsort zu den aktiv Erwerbstätigen Erwerbstätigen am Wohnort (Ewerbstätige ohne temporär von der Arbeit abwesende Personen). Ein Wert von unter 100 bedeutet, dass mehr Menschen auspendeln als einpendeln; ein Wert über 100 zeigt an, dass die Gemeinde oder Region ein Netto-Einpendlerziel ist.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -142,52 +141,52 @@
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -449,51 +448,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="P18" sqref="P18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="16" max="16" width="150" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
@@ -534,510 +533,510 @@
       </c>
       <c r="K5" s="3">
         <v>2020</v>
       </c>
       <c r="L5" s="3">
         <v>2021</v>
       </c>
       <c r="M5" s="3">
         <v>2022</v>
       </c>
       <c r="N5" s="3">
         <v>2023</v>
       </c>
       <c r="O5" s="3">
         <v>2024</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>98.97</v>
       </c>
       <c r="C6" s="4">
-        <v>99.32</v>
+        <v>99.31999999999999</v>
       </c>
       <c r="D6" s="4">
-        <v>99.35</v>
+        <v>99.34999999999999</v>
       </c>
       <c r="E6" s="4">
-        <v>99.15</v>
+        <v>99.15000000000001</v>
       </c>
       <c r="F6" s="4">
         <v>99.16</v>
       </c>
       <c r="G6" s="4">
         <v>99.16</v>
       </c>
       <c r="H6" s="4">
         <v>99.16</v>
       </c>
       <c r="I6" s="4">
-        <v>99.18</v>
+        <v>99.18000000000001</v>
       </c>
       <c r="J6" s="4">
         <v>99.19</v>
       </c>
       <c r="K6" s="4">
         <v>99.28</v>
       </c>
       <c r="L6" s="4">
-        <v>99.21</v>
+        <v>99.20999999999999</v>
       </c>
       <c r="M6" s="4">
-        <v>99.21</v>
+        <v>99.20999999999999</v>
       </c>
       <c r="N6" s="4">
-        <v>99.15</v>
+        <v>99.15000000000001</v>
       </c>
       <c r="O6" s="4">
         <v>98.97</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>72.24</v>
+        <v>72.23999999999999</v>
       </c>
       <c r="C7" s="4">
         <v>72.66</v>
       </c>
       <c r="D7" s="4">
         <v>72.88</v>
       </c>
       <c r="E7" s="4">
         <v>73.12</v>
       </c>
       <c r="F7" s="4">
         <v>73.14</v>
       </c>
       <c r="G7" s="4">
         <v>73.38</v>
       </c>
       <c r="H7" s="4">
-        <v>72.93</v>
+        <v>72.93000000000001</v>
       </c>
       <c r="I7" s="4">
         <v>72.59</v>
       </c>
       <c r="J7" s="4">
-        <v>72.79</v>
+        <v>72.79000000000001</v>
       </c>
       <c r="K7" s="4">
         <v>72.28</v>
       </c>
       <c r="L7" s="4">
         <v>72.69</v>
       </c>
       <c r="M7" s="4">
         <v>72.94</v>
       </c>
       <c r="N7" s="4">
-        <v>72.85</v>
+        <v>72.84999999999999</v>
       </c>
       <c r="O7" s="4">
-        <v>72.93</v>
+        <v>72.93000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>94.73</v>
       </c>
       <c r="C8" s="4">
         <v>95.66</v>
       </c>
       <c r="D8" s="4">
-        <v>94.57</v>
+        <v>94.56999999999999</v>
       </c>
       <c r="E8" s="4">
-        <v>94.65</v>
+        <v>94.65000000000001</v>
       </c>
       <c r="F8" s="5">
-        <v>94.9</v>
+        <v>94.90000000000001</v>
       </c>
       <c r="G8" s="4">
-        <v>94.76</v>
+        <v>94.76000000000001</v>
       </c>
       <c r="H8" s="4">
-        <v>94.32</v>
+        <v>94.31999999999999</v>
       </c>
       <c r="I8" s="4">
         <v>94.31</v>
       </c>
       <c r="J8" s="5">
         <v>94.2</v>
       </c>
       <c r="K8" s="4">
         <v>94.16</v>
       </c>
       <c r="L8" s="4">
-        <v>94.02</v>
+        <v>94.019999999999996</v>
       </c>
       <c r="M8" s="4">
         <v>93.86</v>
       </c>
       <c r="N8" s="4">
         <v>94.14</v>
       </c>
       <c r="O8" s="4">
         <v>94.23</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>85.09</v>
+        <v>85.090000000000003</v>
       </c>
       <c r="C9" s="4">
-        <v>85.99</v>
+        <v>85.98999999999999</v>
       </c>
       <c r="D9" s="4">
-        <v>85.29</v>
+        <v>85.29000000000001</v>
       </c>
       <c r="E9" s="4">
         <v>85.39</v>
       </c>
       <c r="F9" s="4">
-        <v>85.76</v>
+        <v>85.76000000000001</v>
       </c>
       <c r="G9" s="4">
         <v>85.91</v>
       </c>
       <c r="H9" s="4">
-        <v>85.85</v>
+        <v>85.84999999999999</v>
       </c>
       <c r="I9" s="4">
-        <v>85.85</v>
+        <v>85.84999999999999</v>
       </c>
       <c r="J9" s="5">
-        <v>85.6</v>
+        <v>85.59999999999999</v>
       </c>
       <c r="K9" s="4">
-        <v>85.29</v>
+        <v>85.29000000000001</v>
       </c>
       <c r="L9" s="4">
         <v>85.13</v>
       </c>
       <c r="M9" s="4">
-        <v>85.24</v>
+        <v>85.23999999999999</v>
       </c>
       <c r="N9" s="4">
         <v>85.37</v>
       </c>
       <c r="O9" s="4">
-        <v>85.32</v>
+        <v>85.31999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>98.69</v>
       </c>
       <c r="C10" s="4">
-        <v>99.15</v>
+        <v>99.15000000000001</v>
       </c>
       <c r="D10" s="4">
-        <v>99.24</v>
+        <v>99.23999999999999</v>
       </c>
       <c r="E10" s="4">
-        <v>98.74</v>
+        <v>98.73999999999999</v>
       </c>
       <c r="F10" s="4">
         <v>99.14</v>
       </c>
       <c r="G10" s="4">
-        <v>99.08</v>
+        <v>99.079999999999998</v>
       </c>
       <c r="H10" s="4">
         <v>99.14</v>
       </c>
       <c r="I10" s="4">
         <v>99.28</v>
       </c>
       <c r="J10" s="4">
-        <v>99.29</v>
+        <v>99.29000000000001</v>
       </c>
       <c r="K10" s="4">
-        <v>99.35</v>
+        <v>99.34999999999999</v>
       </c>
       <c r="L10" s="4">
         <v>99.17</v>
       </c>
       <c r="M10" s="4">
         <v>99.34</v>
       </c>
       <c r="N10" s="4">
-        <v>99.02</v>
+        <v>99.019999999999996</v>
       </c>
       <c r="O10" s="4">
-        <v>99.04</v>
+        <v>99.040000000000006</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>103.32</v>
+        <v>103.31999999999999</v>
       </c>
       <c r="C11" s="4">
         <v>104.11</v>
       </c>
       <c r="D11" s="4">
         <v>103.72</v>
       </c>
       <c r="E11" s="4">
-        <v>103.51</v>
+        <v>103.51000000000001</v>
       </c>
       <c r="F11" s="4">
         <v>103.62</v>
       </c>
       <c r="G11" s="4">
-        <v>104.76</v>
+        <v>104.76000000000001</v>
       </c>
       <c r="H11" s="4">
         <v>104.12</v>
       </c>
       <c r="I11" s="4">
         <v>103.88</v>
       </c>
       <c r="J11" s="4">
-        <v>102.99</v>
+        <v>102.98999999999999</v>
       </c>
       <c r="K11" s="4">
-        <v>103.03</v>
+        <v>103.030000000000001</v>
       </c>
       <c r="L11" s="4">
         <v>102.56</v>
       </c>
       <c r="M11" s="4">
-        <v>103.02</v>
+        <v>103.019999999999996</v>
       </c>
       <c r="N11" s="4">
         <v>103.52</v>
       </c>
       <c r="O11" s="4">
         <v>103.39</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="5">
-        <v>95.1</v>
+        <v>95.099999999999994</v>
       </c>
       <c r="C12" s="4">
-        <v>95.05</v>
+        <v>95.049999999999997</v>
       </c>
       <c r="D12" s="4">
         <v>95.73</v>
       </c>
       <c r="E12" s="5">
-        <v>95.6</v>
+        <v>95.59999999999999</v>
       </c>
       <c r="F12" s="5">
-        <v>95.9</v>
+        <v>95.90000000000001</v>
       </c>
       <c r="G12" s="5">
         <v>95.8</v>
       </c>
       <c r="H12" s="4">
-        <v>96.35</v>
+        <v>96.34999999999999</v>
       </c>
       <c r="I12" s="4">
-        <v>96.82</v>
+        <v>96.81999999999999</v>
       </c>
       <c r="J12" s="4">
-        <v>97.32</v>
+        <v>97.31999999999999</v>
       </c>
       <c r="K12" s="4">
         <v>97.92</v>
       </c>
       <c r="L12" s="5">
         <v>97.5</v>
       </c>
       <c r="M12" s="4">
-        <v>97.21</v>
+        <v>97.20999999999999</v>
       </c>
       <c r="N12" s="4">
         <v>96.95</v>
       </c>
       <c r="O12" s="4">
         <v>96.89</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>97.21</v>
+        <v>97.20999999999999</v>
       </c>
       <c r="C13" s="4">
         <v>97.47</v>
       </c>
       <c r="D13" s="4">
         <v>97.31</v>
       </c>
       <c r="E13" s="4">
-        <v>97.04</v>
+        <v>97.040000000000006</v>
       </c>
       <c r="F13" s="4">
         <v>97.39</v>
       </c>
       <c r="G13" s="4">
         <v>97.28</v>
       </c>
       <c r="H13" s="4">
         <v>97.42</v>
       </c>
       <c r="I13" s="4">
-        <v>97.57</v>
+        <v>97.56999999999999</v>
       </c>
       <c r="J13" s="4">
         <v>97.86</v>
       </c>
       <c r="K13" s="4">
-        <v>97.76</v>
+        <v>97.76000000000001</v>
       </c>
       <c r="L13" s="4">
         <v>97.69</v>
       </c>
       <c r="M13" s="4">
         <v>97.87</v>
       </c>
       <c r="N13" s="4">
         <v>97.86</v>
       </c>
       <c r="O13" s="4">
         <v>97.59</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>92.84</v>
       </c>
       <c r="C14" s="4">
         <v>91.97</v>
       </c>
       <c r="D14" s="4">
         <v>93.73</v>
       </c>
       <c r="E14" s="4">
         <v>93.11</v>
       </c>
       <c r="F14" s="4">
         <v>93.33</v>
       </c>
       <c r="G14" s="4">
         <v>92.87</v>
       </c>
       <c r="H14" s="4">
-        <v>92.99</v>
+        <v>92.98999999999999</v>
       </c>
       <c r="I14" s="4">
         <v>93.13</v>
       </c>
       <c r="J14" s="4">
         <v>93.13</v>
       </c>
       <c r="K14" s="4">
         <v>93.37</v>
       </c>
       <c r="L14" s="4">
-        <v>93.82</v>
+        <v>93.81999999999999</v>
       </c>
       <c r="M14" s="4">
         <v>93.88</v>
       </c>
       <c r="N14" s="4">
         <v>93.81</v>
       </c>
       <c r="O14" s="4">
         <v>91.83</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>123.26</v>
+        <v>123.26000000000001</v>
       </c>
       <c r="C15" s="4">
         <v>122.91</v>
       </c>
       <c r="D15" s="5">
-        <v>123.1</v>
+        <v>123.099999999999994</v>
       </c>
       <c r="E15" s="4">
         <v>122.63</v>
       </c>
       <c r="F15" s="5">
         <v>121.3</v>
       </c>
       <c r="G15" s="4">
-        <v>120.79</v>
+        <v>120.79000000000001</v>
       </c>
       <c r="H15" s="4">
         <v>120.53</v>
       </c>
       <c r="I15" s="6">
         <v>120.0</v>
       </c>
       <c r="J15" s="4">
         <v>119.81</v>
       </c>
       <c r="K15" s="4">
-        <v>120.06</v>
+        <v>120.060000000000002</v>
       </c>
       <c r="L15" s="4">
         <v>119.98</v>
       </c>
       <c r="M15" s="4">
         <v>119.36</v>
       </c>
       <c r="N15" s="4">
         <v>118.89</v>
       </c>
       <c r="O15" s="4">
-        <v>118.43</v>
+        <v>118.43000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="P17" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="P18" s="7" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A17:O17"/>
     <mergeCell ref="A18:O18"/>