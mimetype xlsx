--- v0 (2026-05-25)
+++ v1 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Offene Stellen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Sofort verfügbare offene Stellen</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>sofort verfügbare offene Stellen</t>
   </si>
   <si>
@@ -146,51 +146,51 @@
   <si>
     <t>Weiz</t>
   </si>
   <si>
     <t>Murtal</t>
   </si>
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Die sich aus den Vermittlungsaufträgen der Betriebe an die regionalen Geschäftsstellen des Arbeitsmarktservice ergebende Zahl der freien Arbeitsplätze. Die regionale Zuordnung erfolgt nach dem Arbeitsort. Als sofort verfügbare offene Stellen gelten solche, die bereits hätten angetreten werden können, deren gewünschtes Eintrittsdatum also in der Vergangenheit liegt.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -528,51 +528,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y22" sqref="Y22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -703,51 +703,51 @@
       <c r="P6" s="4">
         <v>-8.9</v>
       </c>
       <c r="Q6" s="4">
         <v>4.2</v>
       </c>
       <c r="R6" s="4">
         <v>14.2</v>
       </c>
       <c r="S6" s="4">
         <v>-27.6</v>
       </c>
       <c r="T6" s="4">
         <v>-1.9</v>
       </c>
       <c r="U6" s="4">
         <v>16.1</v>
       </c>
       <c r="V6" s="4">
         <v>25.6</v>
       </c>
       <c r="W6" s="4">
         <v>10.2</v>
       </c>
       <c r="X6" s="4">
-        <v>297.7</v>
+        <v>297.69999999999999</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="4">
         <v>5.5</v>
       </c>
       <c r="C7" s="4">
         <v>-14.5</v>
       </c>
       <c r="D7" s="4">
         <v>-17.2</v>
       </c>
       <c r="E7" s="4">
         <v>-19.5</v>
       </c>
       <c r="F7" s="4">
         <v>29.7</v>
       </c>
       <c r="G7" s="4">
         <v>54.4</v>
       </c>
       <c r="H7" s="4">
@@ -851,125 +851,125 @@
       <c r="P8" s="4">
         <v>-20.7</v>
       </c>
       <c r="Q8" s="4">
         <v>11.5</v>
       </c>
       <c r="R8" s="4">
         <v>56.6</v>
       </c>
       <c r="S8" s="4">
         <v>-19.1</v>
       </c>
       <c r="T8" s="5">
         <v>-13.0</v>
       </c>
       <c r="U8" s="4">
         <v>-1.4</v>
       </c>
       <c r="V8" s="4">
         <v>11.1</v>
       </c>
       <c r="W8" s="4">
         <v>1.1</v>
       </c>
       <c r="X8" s="4">
-        <v>152.9</v>
+        <v>152.90000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="4">
         <v>4.3</v>
       </c>
       <c r="C9" s="4">
         <v>-27.6</v>
       </c>
       <c r="D9" s="4">
         <v>-39.3</v>
       </c>
       <c r="E9" s="5">
         <v>-14.0</v>
       </c>
       <c r="F9" s="4">
         <v>30.9</v>
       </c>
       <c r="G9" s="4">
         <v>60.9</v>
       </c>
       <c r="H9" s="4">
         <v>-16.6</v>
       </c>
       <c r="I9" s="4">
         <v>15.1</v>
       </c>
       <c r="J9" s="4">
-        <v>70.4</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="K9" s="4">
         <v>36.3</v>
       </c>
       <c r="L9" s="4">
         <v>48.5</v>
       </c>
       <c r="M9" s="4">
         <v>-7.7</v>
       </c>
       <c r="N9" s="5">
         <v>11.0</v>
       </c>
       <c r="O9" s="4">
         <v>-6.9</v>
       </c>
       <c r="P9" s="4">
         <v>-17.1</v>
       </c>
       <c r="Q9" s="4">
         <v>16.6</v>
       </c>
       <c r="R9" s="4">
         <v>23.1</v>
       </c>
       <c r="S9" s="5">
         <v>-7.0</v>
       </c>
       <c r="T9" s="4">
         <v>11.3</v>
       </c>
       <c r="U9" s="4">
         <v>13.6</v>
       </c>
       <c r="V9" s="4">
         <v>-22.8</v>
       </c>
       <c r="W9" s="4">
         <v>-10.5</v>
       </c>
       <c r="X9" s="4">
-        <v>143.1</v>
+        <v>143.099999999999994</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="5">
         <v>7.0</v>
       </c>
       <c r="C10" s="4">
         <v>-12.7</v>
       </c>
       <c r="D10" s="4">
         <v>8.3</v>
       </c>
       <c r="E10" s="5">
         <v>-14.0</v>
       </c>
       <c r="F10" s="4">
         <v>3.9</v>
       </c>
       <c r="G10" s="4">
         <v>61.5</v>
       </c>
       <c r="H10" s="4">
@@ -999,51 +999,51 @@
       <c r="P10" s="4">
         <v>-9.8</v>
       </c>
       <c r="Q10" s="5">
         <v>2.0</v>
       </c>
       <c r="R10" s="5">
         <v>77.0</v>
       </c>
       <c r="S10" s="4">
         <v>-27.1</v>
       </c>
       <c r="T10" s="4">
         <v>6.9</v>
       </c>
       <c r="U10" s="4">
         <v>27.2</v>
       </c>
       <c r="V10" s="4">
         <v>-6.6</v>
       </c>
       <c r="W10" s="4">
         <v>-19.7</v>
       </c>
       <c r="X10" s="4">
-        <v>313.2</v>
+        <v>313.19999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="4">
         <v>7.9</v>
       </c>
       <c r="C11" s="4">
         <v>-16.3</v>
       </c>
       <c r="D11" s="4">
         <v>-7.5</v>
       </c>
       <c r="E11" s="4">
         <v>-18.1</v>
       </c>
       <c r="F11" s="4">
         <v>38.2</v>
       </c>
       <c r="G11" s="4">
         <v>48.4</v>
       </c>
       <c r="H11" s="4">
@@ -1073,51 +1073,51 @@
       <c r="P11" s="5">
         <v>-16.0</v>
       </c>
       <c r="Q11" s="4">
         <v>16.4</v>
       </c>
       <c r="R11" s="4">
         <v>20.4</v>
       </c>
       <c r="S11" s="4">
         <v>-38.2</v>
       </c>
       <c r="T11" s="4">
         <v>-24.9</v>
       </c>
       <c r="U11" s="5">
         <v>51.0</v>
       </c>
       <c r="V11" s="4">
         <v>53.3</v>
       </c>
       <c r="W11" s="4">
         <v>-18.5</v>
       </c>
       <c r="X11" s="4">
-        <v>392.9</v>
+        <v>392.89999999999998</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="4">
         <v>7.4</v>
       </c>
       <c r="C12" s="4">
         <v>-9.1</v>
       </c>
       <c r="D12" s="4">
         <v>-18.9</v>
       </c>
       <c r="E12" s="4">
         <v>-14.8</v>
       </c>
       <c r="F12" s="5">
         <v>31.0</v>
       </c>
       <c r="G12" s="4">
         <v>54.6</v>
       </c>
       <c r="H12" s="4">
@@ -1147,51 +1147,51 @@
       <c r="P12" s="4">
         <v>-10.1</v>
       </c>
       <c r="Q12" s="4">
         <v>-11.3</v>
       </c>
       <c r="R12" s="4">
         <v>6.5</v>
       </c>
       <c r="S12" s="4">
         <v>-2.7</v>
       </c>
       <c r="T12" s="4">
         <v>-16.9</v>
       </c>
       <c r="U12" s="4">
         <v>-10.4</v>
       </c>
       <c r="V12" s="4">
         <v>48.7</v>
       </c>
       <c r="W12" s="4">
         <v>33.5</v>
       </c>
       <c r="X12" s="4">
-        <v>348.8</v>
+        <v>348.80000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="4">
         <v>5.3</v>
       </c>
       <c r="C13" s="4">
         <v>-16.7</v>
       </c>
       <c r="D13" s="4">
         <v>-26.7</v>
       </c>
       <c r="E13" s="4">
         <v>2.3</v>
       </c>
       <c r="F13" s="4">
         <v>17.4</v>
       </c>
       <c r="G13" s="4">
         <v>75.5</v>
       </c>
       <c r="H13" s="4">
@@ -1221,51 +1221,51 @@
       <c r="P13" s="4">
         <v>-20.8</v>
       </c>
       <c r="Q13" s="5">
         <v>-3.0</v>
       </c>
       <c r="R13" s="4">
         <v>37.5</v>
       </c>
       <c r="S13" s="4">
         <v>-32.1</v>
       </c>
       <c r="T13" s="5">
         <v>1.0</v>
       </c>
       <c r="U13" s="4">
         <v>54.4</v>
       </c>
       <c r="V13" s="4">
         <v>9.7</v>
       </c>
       <c r="W13" s="4">
         <v>-6.1</v>
       </c>
       <c r="X13" s="4">
-        <v>193.9</v>
+        <v>193.90000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="4">
         <v>5.3</v>
       </c>
       <c r="C14" s="4">
         <v>-17.5</v>
       </c>
       <c r="D14" s="4">
         <v>-20.8</v>
       </c>
       <c r="E14" s="5">
         <v>-12.0</v>
       </c>
       <c r="F14" s="4">
         <v>25.9</v>
       </c>
       <c r="G14" s="4">
         <v>54.3</v>
       </c>
       <c r="H14" s="4">
@@ -1318,250 +1318,250 @@
       </c>
       <c r="X14" s="5">
         <v>196.0</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="4">
         <v>6.8</v>
       </c>
       <c r="C15" s="4">
         <v>0.7</v>
       </c>
       <c r="D15" s="5">
         <v>-16.0</v>
       </c>
       <c r="E15" s="4">
         <v>-27.7</v>
       </c>
       <c r="F15" s="4">
         <v>51.4</v>
       </c>
       <c r="G15" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="H15" s="4">
         <v>-6.4</v>
       </c>
       <c r="I15" s="5">
         <v>20.0</v>
       </c>
       <c r="J15" s="4">
         <v>46.5</v>
       </c>
       <c r="K15" s="4">
         <v>49.5</v>
       </c>
       <c r="L15" s="4">
         <v>41.1</v>
       </c>
       <c r="M15" s="4">
         <v>6.9</v>
       </c>
       <c r="N15" s="4">
         <v>-24.7</v>
       </c>
       <c r="O15" s="5">
         <v>-35.0</v>
       </c>
       <c r="P15" s="4">
         <v>12.9</v>
       </c>
       <c r="Q15" s="4">
         <v>-13.9</v>
       </c>
       <c r="R15" s="4">
-        <v>73.4</v>
+        <v>73.40000000000001</v>
       </c>
       <c r="S15" s="4">
         <v>-15.5</v>
       </c>
       <c r="T15" s="4">
         <v>-6.6</v>
       </c>
       <c r="U15" s="4">
         <v>17.9</v>
       </c>
       <c r="V15" s="4">
         <v>10.3</v>
       </c>
       <c r="W15" s="5">
         <v>-18.0</v>
       </c>
       <c r="X15" s="4">
-        <v>297.4</v>
+        <v>297.39999999999998</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="4">
         <v>8.3</v>
       </c>
       <c r="C16" s="4">
         <v>0.3</v>
       </c>
       <c r="D16" s="4">
         <v>-23.1</v>
       </c>
       <c r="E16" s="4">
         <v>-15.5</v>
       </c>
       <c r="F16" s="4">
         <v>25.9</v>
       </c>
       <c r="G16" s="4">
-        <v>75.9</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="H16" s="4">
         <v>4.8</v>
       </c>
       <c r="I16" s="4">
         <v>-1.2</v>
       </c>
       <c r="J16" s="4">
         <v>35.9</v>
       </c>
       <c r="K16" s="4">
         <v>38.1</v>
       </c>
       <c r="L16" s="4">
         <v>22.8</v>
       </c>
       <c r="M16" s="4">
         <v>12.9</v>
       </c>
       <c r="N16" s="4">
         <v>27.3</v>
       </c>
       <c r="O16" s="4">
         <v>19.6</v>
       </c>
       <c r="P16" s="4">
         <v>-54.9</v>
       </c>
       <c r="Q16" s="4">
         <v>19.7</v>
       </c>
       <c r="R16" s="4">
         <v>21.5</v>
       </c>
       <c r="S16" s="4">
         <v>-27.6</v>
       </c>
       <c r="T16" s="4">
         <v>13.6</v>
       </c>
       <c r="U16" s="4">
         <v>55.9</v>
       </c>
       <c r="V16" s="4">
         <v>30.9</v>
       </c>
       <c r="W16" s="4">
         <v>-17.8</v>
       </c>
       <c r="X16" s="4">
-        <v>436.4</v>
+        <v>436.39999999999998</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="4">
         <v>5.1</v>
       </c>
       <c r="C17" s="4">
         <v>-24.3</v>
       </c>
       <c r="D17" s="4">
         <v>-13.9</v>
       </c>
       <c r="E17" s="4">
         <v>-13.2</v>
       </c>
       <c r="F17" s="4">
         <v>24.5</v>
       </c>
       <c r="G17" s="4">
         <v>70.2</v>
       </c>
       <c r="H17" s="4">
         <v>-8.8</v>
       </c>
       <c r="I17" s="4">
         <v>1.4</v>
       </c>
       <c r="J17" s="4">
         <v>8.5</v>
       </c>
       <c r="K17" s="4">
-        <v>140.6</v>
+        <v>140.59999999999999</v>
       </c>
       <c r="L17" s="4">
         <v>52.2</v>
       </c>
       <c r="M17" s="4">
         <v>3.3</v>
       </c>
       <c r="N17" s="5">
         <v>-24.0</v>
       </c>
       <c r="O17" s="5">
         <v>-32.0</v>
       </c>
       <c r="P17" s="5">
         <v>-21.0</v>
       </c>
       <c r="Q17" s="4">
         <v>41.4</v>
       </c>
       <c r="R17" s="4">
         <v>42.9</v>
       </c>
       <c r="S17" s="4">
         <v>-40.3</v>
       </c>
       <c r="T17" s="4">
         <v>-8.1</v>
       </c>
       <c r="U17" s="4">
         <v>8.4</v>
       </c>
       <c r="V17" s="4">
         <v>30.9</v>
       </c>
       <c r="W17" s="4">
         <v>-3.3</v>
       </c>
       <c r="X17" s="4">
-        <v>183.2</v>
+        <v>183.19999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="4">
         <v>5.2</v>
       </c>
       <c r="C18" s="4">
         <v>0.3</v>
       </c>
       <c r="D18" s="5">
         <v>-4.0</v>
       </c>
       <c r="E18" s="4">
         <v>-20.4</v>
       </c>
       <c r="F18" s="5">
         <v>9.0</v>
       </c>
       <c r="G18" s="4">
         <v>47.9</v>
       </c>
       <c r="H18" s="4">
@@ -1591,51 +1591,51 @@
       <c r="P18" s="4">
         <v>-7.4</v>
       </c>
       <c r="Q18" s="4">
         <v>-28.8</v>
       </c>
       <c r="R18" s="4">
         <v>43.2</v>
       </c>
       <c r="S18" s="4">
         <v>-7.4</v>
       </c>
       <c r="T18" s="4">
         <v>-24.6</v>
       </c>
       <c r="U18" s="4">
         <v>53.2</v>
       </c>
       <c r="V18" s="4">
         <v>-1.1</v>
       </c>
       <c r="W18" s="4">
         <v>-14.5</v>
       </c>
       <c r="X18" s="4">
-        <v>187.7</v>
+        <v>187.69999999999999</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="5">
         <v>4.0</v>
       </c>
       <c r="C19" s="4">
         <v>-9.3</v>
       </c>
       <c r="D19" s="4">
         <v>-1.9</v>
       </c>
       <c r="E19" s="4">
         <v>-17.9</v>
       </c>
       <c r="F19" s="4">
         <v>9.4</v>
       </c>
       <c r="G19" s="4">
         <v>47.8</v>
       </c>
       <c r="H19" s="4">
@@ -1665,51 +1665,51 @@
       <c r="P19" s="4">
         <v>-13.6</v>
       </c>
       <c r="Q19" s="4">
         <v>-11.3</v>
       </c>
       <c r="R19" s="4">
         <v>36.2</v>
       </c>
       <c r="S19" s="4">
         <v>-28.6</v>
       </c>
       <c r="T19" s="4">
         <v>29.5</v>
       </c>
       <c r="U19" s="4">
         <v>4.7</v>
       </c>
       <c r="V19" s="4">
         <v>8.6</v>
       </c>
       <c r="W19" s="4">
         <v>-14.7</v>
       </c>
       <c r="X19" s="4">
-        <v>128.1</v>
+        <v>128.099999999999994</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y21" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y22" s="6" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="A4:X4"/>
     <mergeCell ref="A21:X21"/>
     <mergeCell ref="A22:X22"/>