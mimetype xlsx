--- v0 (2026-05-25)
+++ v1 (2026-09-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Offene Stellen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Sofort verfügbare offene Stellen</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>sofort verfügbare offene Stellen</t>
   </si>
   <si>
@@ -65,51 +65,51 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Die sich aus den Vermittlungsaufträgen der Betriebe an die regionalen Geschäftsstellen des Arbeitsmarktservice ergebende Zahl der freien Arbeitsplätze. Die regionale Zuordnung erfolgt nach dem Arbeitsort. Als sofort verfügbare offene Stellen gelten solche, die bereits hätten angetreten werden können, deren gewünschtes Eintrittsdatum also in der Vergangenheit liegt.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -444,51 +444,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="X18" sqref="X18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:24">