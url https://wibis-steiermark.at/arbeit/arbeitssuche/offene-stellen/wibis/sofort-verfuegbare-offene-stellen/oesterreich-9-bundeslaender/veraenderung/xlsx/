--- v0 (2026-05-25)
+++ v1 (2026-09-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Offene Stellen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Sofort verfügbare offene Stellen</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>sofort verfügbare offene Stellen</t>
   </si>
   <si>
@@ -134,51 +134,51 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Die sich aus den Vermittlungsaufträgen der Betriebe an die regionalen Geschäftsstellen des Arbeitsmarktservice ergebende Zahl der freien Arbeitsplätze. Die regionale Zuordnung erfolgt nach dem Arbeitsort. Als sofort verfügbare offene Stellen gelten solche, die bereits hätten angetreten werden können, deren gewünschtes Eintrittsdatum also in der Vergangenheit liegt.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -516,51 +516,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y18" sqref="Y18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -691,51 +691,51 @@
       <c r="P6" s="4">
         <v>-8.9</v>
       </c>
       <c r="Q6" s="4">
         <v>4.2</v>
       </c>
       <c r="R6" s="4">
         <v>14.2</v>
       </c>
       <c r="S6" s="4">
         <v>-27.6</v>
       </c>
       <c r="T6" s="4">
         <v>-1.9</v>
       </c>
       <c r="U6" s="4">
         <v>16.1</v>
       </c>
       <c r="V6" s="4">
         <v>25.6</v>
       </c>
       <c r="W6" s="4">
         <v>10.2</v>
       </c>
       <c r="X6" s="4">
-        <v>297.7</v>
+        <v>297.69999999999999</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="4">
         <v>3.4</v>
       </c>
       <c r="C7" s="4">
         <v>-4.5</v>
       </c>
       <c r="D7" s="4">
         <v>-8.5</v>
       </c>
       <c r="E7" s="4">
         <v>-26.3</v>
       </c>
       <c r="F7" s="4">
         <v>29.1</v>
       </c>
       <c r="G7" s="4">
         <v>46.2</v>
       </c>
       <c r="H7" s="4">
@@ -913,51 +913,51 @@
       <c r="P9" s="4">
         <v>-16.1</v>
       </c>
       <c r="Q9" s="4">
         <v>5.2</v>
       </c>
       <c r="R9" s="4">
         <v>1.7</v>
       </c>
       <c r="S9" s="4">
         <v>-35.3</v>
       </c>
       <c r="T9" s="4">
         <v>10.3</v>
       </c>
       <c r="U9" s="4">
         <v>-9.2</v>
       </c>
       <c r="V9" s="4">
         <v>14.3</v>
       </c>
       <c r="W9" s="5">
         <v>5.0</v>
       </c>
       <c r="X9" s="4">
-        <v>167.6</v>
+        <v>167.59999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="4">
         <v>5.8</v>
       </c>
       <c r="C10" s="4">
         <v>-11.1</v>
       </c>
       <c r="D10" s="4">
         <v>-25.9</v>
       </c>
       <c r="E10" s="4">
         <v>-14.6</v>
       </c>
       <c r="F10" s="4">
         <v>25.3</v>
       </c>
       <c r="G10" s="4">
         <v>51.4</v>
       </c>
       <c r="H10" s="4">
@@ -987,51 +987,51 @@
       <c r="P10" s="5">
         <v>-6.0</v>
       </c>
       <c r="Q10" s="4">
         <v>14.9</v>
       </c>
       <c r="R10" s="4">
         <v>9.2</v>
       </c>
       <c r="S10" s="4">
         <v>-34.8</v>
       </c>
       <c r="T10" s="4">
         <v>-7.2</v>
       </c>
       <c r="U10" s="4">
         <v>26.2</v>
       </c>
       <c r="V10" s="5">
         <v>45.0</v>
       </c>
       <c r="W10" s="4">
         <v>7.1</v>
       </c>
       <c r="X10" s="4">
-        <v>229.7</v>
+        <v>229.69999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="5">
         <v>6.0</v>
       </c>
       <c r="C11" s="4">
         <v>-16.7</v>
       </c>
       <c r="D11" s="4">
         <v>-21.4</v>
       </c>
       <c r="E11" s="4">
         <v>-16.4</v>
       </c>
       <c r="F11" s="4">
         <v>46.7</v>
       </c>
       <c r="G11" s="4">
         <v>60.7</v>
       </c>
       <c r="H11" s="4">
@@ -1061,51 +1061,51 @@
       <c r="P11" s="5">
         <v>-3.0</v>
       </c>
       <c r="Q11" s="4">
         <v>10.4</v>
       </c>
       <c r="R11" s="4">
         <v>20.3</v>
       </c>
       <c r="S11" s="4">
         <v>-23.9</v>
       </c>
       <c r="T11" s="4">
         <v>-3.2</v>
       </c>
       <c r="U11" s="4">
         <v>16.9</v>
       </c>
       <c r="V11" s="4">
         <v>30.8</v>
       </c>
       <c r="W11" s="4">
         <v>6.2</v>
       </c>
       <c r="X11" s="4">
-        <v>241.2</v>
+        <v>241.19999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="4">
         <v>5.5</v>
       </c>
       <c r="C12" s="4">
         <v>-14.5</v>
       </c>
       <c r="D12" s="4">
         <v>-17.2</v>
       </c>
       <c r="E12" s="4">
         <v>-19.5</v>
       </c>
       <c r="F12" s="4">
         <v>29.7</v>
       </c>
       <c r="G12" s="4">
         <v>54.4</v>
       </c>
       <c r="H12" s="4">
@@ -1209,51 +1209,51 @@
       <c r="P13" s="4">
         <v>13.9</v>
       </c>
       <c r="Q13" s="5">
         <v>6.0</v>
       </c>
       <c r="R13" s="4">
         <v>28.8</v>
       </c>
       <c r="S13" s="4">
         <v>-18.5</v>
       </c>
       <c r="T13" s="4">
         <v>-0.1</v>
       </c>
       <c r="U13" s="4">
         <v>3.1</v>
       </c>
       <c r="V13" s="4">
         <v>44.3</v>
       </c>
       <c r="W13" s="5">
         <v>-1.0</v>
       </c>
       <c r="X13" s="4">
-        <v>279.6</v>
+        <v>279.60000000000002</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="4">
         <v>7.6</v>
       </c>
       <c r="C14" s="5">
         <v>-20.0</v>
       </c>
       <c r="D14" s="4">
         <v>-8.5</v>
       </c>
       <c r="E14" s="4">
         <v>-4.2</v>
       </c>
       <c r="F14" s="4">
         <v>33.6</v>
       </c>
       <c r="G14" s="4">
         <v>31.2</v>
       </c>
       <c r="H14" s="4">
@@ -1283,51 +1283,51 @@
       <c r="P14" s="4">
         <v>6.5</v>
       </c>
       <c r="Q14" s="4">
         <v>13.1</v>
       </c>
       <c r="R14" s="4">
         <v>35.1</v>
       </c>
       <c r="S14" s="4">
         <v>-32.5</v>
       </c>
       <c r="T14" s="5">
         <v>12.0</v>
       </c>
       <c r="U14" s="4">
         <v>21.3</v>
       </c>
       <c r="V14" s="4">
         <v>12.8</v>
       </c>
       <c r="W14" s="4">
         <v>35.2</v>
       </c>
       <c r="X14" s="4">
-        <v>365.6</v>
+        <v>365.60000000000002</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="4">
         <v>7.7</v>
       </c>
       <c r="C15" s="4">
         <v>-16.2</v>
       </c>
       <c r="D15" s="4">
         <v>-2.2</v>
       </c>
       <c r="E15" s="4">
         <v>-5.9</v>
       </c>
       <c r="F15" s="4">
         <v>26.8</v>
       </c>
       <c r="G15" s="4">
         <v>51.7</v>
       </c>
       <c r="H15" s="4">
@@ -1357,51 +1357,51 @@
       <c r="P15" s="4">
         <v>-16.1</v>
       </c>
       <c r="Q15" s="4">
         <v>-15.3</v>
       </c>
       <c r="R15" s="4">
         <v>5.4</v>
       </c>
       <c r="S15" s="4">
         <v>-16.4</v>
       </c>
       <c r="T15" s="4">
         <v>2.7</v>
       </c>
       <c r="U15" s="4">
         <v>37.1</v>
       </c>
       <c r="V15" s="4">
         <v>21.1</v>
       </c>
       <c r="W15" s="4">
         <v>45.6</v>
       </c>
       <c r="X15" s="4">
-        <v>371.8</v>
+        <v>371.80000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="Y17" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Y18" s="6" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="A4:X4"/>
     <mergeCell ref="A17:X17"/>
     <mergeCell ref="A18:X18"/>