--- v0 (2026-05-11)
+++ v1 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Personen in Schulungsmaßnahmen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Personen in Schulungsmaßnahmen nach Geschlecht</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -137,51 +137,51 @@
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Zahl der Personen die zum Zweck der Arbeitsvermittlung beim AMS gemeldet sind und Personen, die in einer AMS-Schulungsmaßnahme stehen. Die regionale Zuordnung erfolgt nach dem Wohnort der Personen (Jahresdurchschnittswerte). Die Geschlechtskategorie "Männer" entspricht der AMS-Geschlechtskategorie "Männer und altern. Geschlecht".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -519,51 +519,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y38" sqref="Y38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -694,51 +694,51 @@
       <c r="P6" s="4">
         <v>5.3</v>
       </c>
       <c r="Q6" s="4">
         <v>-13.6</v>
       </c>
       <c r="R6" s="4">
         <v>14.2</v>
       </c>
       <c r="S6" s="4">
         <v>26.8</v>
       </c>
       <c r="T6" s="4">
         <v>-4.1</v>
       </c>
       <c r="U6" s="4">
         <v>-8.4</v>
       </c>
       <c r="V6" s="4">
         <v>18.3</v>
       </c>
       <c r="W6" s="4">
         <v>13.9</v>
       </c>
       <c r="X6" s="4">
-        <v>79.4</v>
+        <v>79.40000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="4">
         <v>1.2</v>
       </c>
       <c r="C7" s="4">
         <v>-4.1</v>
       </c>
       <c r="D7" s="4">
         <v>9.3</v>
       </c>
       <c r="E7" s="4">
         <v>1.7</v>
       </c>
       <c r="F7" s="4">
         <v>-8.5</v>
       </c>
       <c r="G7" s="4">
         <v>20.9</v>
       </c>
       <c r="H7" s="4">
@@ -1365,51 +1365,51 @@
       <c r="P17" s="4">
         <v>5.9</v>
       </c>
       <c r="Q17" s="4">
         <v>-11.4</v>
       </c>
       <c r="R17" s="4">
         <v>12.9</v>
       </c>
       <c r="S17" s="4">
         <v>21.2</v>
       </c>
       <c r="T17" s="4">
         <v>-4.6</v>
       </c>
       <c r="U17" s="4">
         <v>-7.9</v>
       </c>
       <c r="V17" s="4">
         <v>24.9</v>
       </c>
       <c r="W17" s="4">
         <v>15.4</v>
       </c>
       <c r="X17" s="4">
-        <v>89.6</v>
+        <v>89.59999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="4">
         <v>1.3</v>
       </c>
       <c r="C18" s="4">
         <v>-6.1</v>
       </c>
       <c r="D18" s="4">
         <v>7.6</v>
       </c>
       <c r="E18" s="4">
         <v>7.3</v>
       </c>
       <c r="F18" s="4">
         <v>-5.8</v>
       </c>
       <c r="G18" s="4">
         <v>18.4</v>
       </c>
       <c r="H18" s="4">
@@ -2036,51 +2036,51 @@
       <c r="P28" s="4">
         <v>4.8</v>
       </c>
       <c r="Q28" s="4">
         <v>-15.9</v>
       </c>
       <c r="R28" s="4">
         <v>15.6</v>
       </c>
       <c r="S28" s="4">
         <v>33.1</v>
       </c>
       <c r="T28" s="4">
         <v>-3.4</v>
       </c>
       <c r="U28" s="5">
         <v>-9.0</v>
       </c>
       <c r="V28" s="4">
         <v>11.8</v>
       </c>
       <c r="W28" s="4">
         <v>12.5</v>
       </c>
       <c r="X28" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="4">
         <v>1.2</v>
       </c>
       <c r="C29" s="4">
         <v>-1.5</v>
       </c>
       <c r="D29" s="4">
         <v>11.7</v>
       </c>
       <c r="E29" s="4">
         <v>-5.2</v>
       </c>
       <c r="F29" s="4">
         <v>-11.7</v>
       </c>
       <c r="G29" s="4">
         <v>23.8</v>
       </c>
       <c r="H29" s="4">
@@ -2317,51 +2317,51 @@
       <c r="K32" s="4">
         <v>5.3</v>
       </c>
       <c r="L32" s="4">
         <v>-1.4</v>
       </c>
       <c r="M32" s="4">
         <v>-5.7</v>
       </c>
       <c r="N32" s="4">
         <v>-2.2</v>
       </c>
       <c r="O32" s="4">
         <v>-8.9</v>
       </c>
       <c r="P32" s="5">
         <v>-19.0</v>
       </c>
       <c r="Q32" s="4">
         <v>-23.9</v>
       </c>
       <c r="R32" s="4">
         <v>27.9</v>
       </c>
       <c r="S32" s="4">
-        <v>71.1</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="T32" s="4">
         <v>-6.8</v>
       </c>
       <c r="U32" s="4">
         <v>-20.8</v>
       </c>
       <c r="V32" s="4">
         <v>17.3</v>
       </c>
       <c r="W32" s="5">
         <v>-4.0</v>
       </c>
       <c r="X32" s="4">
         <v>-16.8</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="4">
         <v>-0.2</v>
       </c>
       <c r="C33" s="4">