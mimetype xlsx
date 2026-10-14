--- v0 (2026-05-11)
+++ v1 (2026-10-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Personen in Schulungsmaßnahmen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Personen in Schulungsmaßnahmen nach Geschlecht</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -143,51 +143,51 @@
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Zahl der Personen die zum Zweck der Arbeitsvermittlung beim AMS gemeldet sind und Personen, die in einer AMS-Schulungsmaßnahme stehen. Die regionale Zuordnung erfolgt nach dem Wohnort der Personen (Jahresdurchschnittswerte). Die Geschlechtskategorie "Männer" entspricht der AMS-Geschlechtskategorie "Männer und altern. Geschlecht".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -525,51 +525,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y44" sqref="Y44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -700,51 +700,51 @@
       <c r="P6" s="4">
         <v>5.3</v>
       </c>
       <c r="Q6" s="4">
         <v>-13.6</v>
       </c>
       <c r="R6" s="4">
         <v>14.2</v>
       </c>
       <c r="S6" s="4">
         <v>26.8</v>
       </c>
       <c r="T6" s="4">
         <v>-4.1</v>
       </c>
       <c r="U6" s="4">
         <v>-8.4</v>
       </c>
       <c r="V6" s="4">
         <v>18.3</v>
       </c>
       <c r="W6" s="4">
         <v>13.9</v>
       </c>
       <c r="X6" s="4">
-        <v>79.4</v>
+        <v>79.40000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="5">
         <v>2.0</v>
       </c>
       <c r="C7" s="4">
         <v>6.8</v>
       </c>
       <c r="D7" s="4">
         <v>4.5</v>
       </c>
       <c r="E7" s="4">
         <v>-1.7</v>
       </c>
       <c r="F7" s="4">
         <v>-8.2</v>
       </c>
       <c r="G7" s="4">
         <v>14.4</v>
       </c>
       <c r="H7" s="4">
@@ -1303,51 +1303,51 @@
       </c>
       <c r="T14" s="4">
         <v>-10.9</v>
       </c>
       <c r="U14" s="4">
         <v>-12.2</v>
       </c>
       <c r="V14" s="4">
         <v>41.7</v>
       </c>
       <c r="W14" s="5">
         <v>8.0</v>
       </c>
       <c r="X14" s="4">
         <v>82.2</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="4">
         <v>7.9</v>
       </c>
       <c r="C15" s="4">
-        <v>97.4</v>
+        <v>97.40000000000001</v>
       </c>
       <c r="D15" s="4">
         <v>5.8</v>
       </c>
       <c r="E15" s="4">
         <v>1.9</v>
       </c>
       <c r="F15" s="4">
         <v>5.6</v>
       </c>
       <c r="G15" s="5">
         <v>31.0</v>
       </c>
       <c r="H15" s="4">
         <v>-6.3</v>
       </c>
       <c r="I15" s="4">
         <v>-11.5</v>
       </c>
       <c r="J15" s="4">
         <v>-6.1</v>
       </c>
       <c r="K15" s="4">
         <v>12.7</v>
       </c>
@@ -1366,51 +1366,51 @@
       <c r="P15" s="4">
         <v>19.3</v>
       </c>
       <c r="Q15" s="4">
         <v>-16.4</v>
       </c>
       <c r="R15" s="4">
         <v>13.3</v>
       </c>
       <c r="S15" s="4">
         <v>25.6</v>
       </c>
       <c r="T15" s="4">
         <v>-3.4</v>
       </c>
       <c r="U15" s="4">
         <v>-3.6</v>
       </c>
       <c r="V15" s="4">
         <v>10.3</v>
       </c>
       <c r="W15" s="4">
         <v>22.8</v>
       </c>
       <c r="X15" s="4">
-        <v>394.8</v>
+        <v>394.80000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>8</v>
@@ -1519,51 +1519,51 @@
       <c r="P19" s="4">
         <v>5.9</v>
       </c>
       <c r="Q19" s="4">
         <v>-11.4</v>
       </c>
       <c r="R19" s="4">
         <v>12.9</v>
       </c>
       <c r="S19" s="4">
         <v>21.2</v>
       </c>
       <c r="T19" s="4">
         <v>-4.6</v>
       </c>
       <c r="U19" s="4">
         <v>-7.9</v>
       </c>
       <c r="V19" s="4">
         <v>24.9</v>
       </c>
       <c r="W19" s="4">
         <v>15.4</v>
       </c>
       <c r="X19" s="4">
-        <v>89.6</v>
+        <v>89.59999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="4">
         <v>2.7</v>
       </c>
       <c r="C20" s="4">
         <v>8.9</v>
       </c>
       <c r="D20" s="4">
         <v>6.8</v>
       </c>
       <c r="E20" s="4">
         <v>0.1</v>
       </c>
       <c r="F20" s="4">
         <v>-7.4</v>
       </c>
       <c r="G20" s="4">
         <v>18.1</v>
       </c>
       <c r="H20" s="4">
@@ -1741,51 +1741,51 @@
       <c r="P22" s="4">
         <v>-1.3</v>
       </c>
       <c r="Q22" s="4">
         <v>-13.2</v>
       </c>
       <c r="R22" s="4">
         <v>11.1</v>
       </c>
       <c r="S22" s="4">
         <v>13.9</v>
       </c>
       <c r="T22" s="4">
         <v>-5.5</v>
       </c>
       <c r="U22" s="4">
         <v>-5.7</v>
       </c>
       <c r="V22" s="4">
         <v>30.9</v>
       </c>
       <c r="W22" s="4">
         <v>25.4</v>
       </c>
       <c r="X22" s="4">
-        <v>68.4</v>
+        <v>68.40000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="4">
         <v>2.1</v>
       </c>
       <c r="C23" s="4">
         <v>0.7</v>
       </c>
       <c r="D23" s="4">
         <v>6.9</v>
       </c>
       <c r="E23" s="4">
         <v>3.7</v>
       </c>
       <c r="F23" s="4">
         <v>-1.2</v>
       </c>
       <c r="G23" s="4">
         <v>15.3</v>
       </c>
       <c r="H23" s="5">
@@ -2037,51 +2037,51 @@
       <c r="P26" s="4">
         <v>-6.1</v>
       </c>
       <c r="Q26" s="4">
         <v>-7.6</v>
       </c>
       <c r="R26" s="4">
         <v>22.2</v>
       </c>
       <c r="S26" s="4">
         <v>48.3</v>
       </c>
       <c r="T26" s="4">
         <v>-7.6</v>
       </c>
       <c r="U26" s="5">
         <v>-17.0</v>
       </c>
       <c r="V26" s="4">
         <v>21.1</v>
       </c>
       <c r="W26" s="4">
         <v>-7.8</v>
       </c>
       <c r="X26" s="4">
-        <v>76.9</v>
+        <v>76.90000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="4">
         <v>2.9</v>
       </c>
       <c r="C27" s="4">
         <v>9.1</v>
       </c>
       <c r="D27" s="4">
         <v>2.2</v>
       </c>
       <c r="E27" s="4">
         <v>2.1</v>
       </c>
       <c r="F27" s="4">
         <v>-0.9</v>
       </c>
       <c r="G27" s="5">
         <v>19.0</v>
       </c>
       <c r="H27" s="5">
@@ -2111,62 +2111,62 @@
       <c r="P27" s="4">
         <v>-1.5</v>
       </c>
       <c r="Q27" s="4">
         <v>2.7</v>
       </c>
       <c r="R27" s="4">
         <v>21.6</v>
       </c>
       <c r="S27" s="4">
         <v>17.9</v>
       </c>
       <c r="T27" s="4">
         <v>-11.7</v>
       </c>
       <c r="U27" s="4">
         <v>-10.8</v>
       </c>
       <c r="V27" s="4">
         <v>45.5</v>
       </c>
       <c r="W27" s="5">
         <v>4.0</v>
       </c>
       <c r="X27" s="4">
-        <v>83.6</v>
+        <v>83.59999999999999</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="4">
         <v>8.4</v>
       </c>
       <c r="C28" s="4">
-        <v>106.6</v>
+        <v>106.59999999999999</v>
       </c>
       <c r="D28" s="4">
         <v>2.4</v>
       </c>
       <c r="E28" s="4">
         <v>-2.3</v>
       </c>
       <c r="F28" s="4">
         <v>-1.6</v>
       </c>
       <c r="G28" s="4">
         <v>30.6</v>
       </c>
       <c r="H28" s="5">
         <v>-3.0</v>
       </c>
       <c r="I28" s="4">
         <v>-5.6</v>
       </c>
       <c r="J28" s="5">
         <v>-2.0</v>
       </c>
       <c r="K28" s="4">
         <v>14.7</v>
       </c>
@@ -2185,51 +2185,51 @@
       <c r="P28" s="4">
         <v>19.2</v>
       </c>
       <c r="Q28" s="4">
         <v>-17.1</v>
       </c>
       <c r="R28" s="4">
         <v>13.7</v>
       </c>
       <c r="S28" s="5">
         <v>26.0</v>
       </c>
       <c r="T28" s="4">
         <v>-4.2</v>
       </c>
       <c r="U28" s="4">
         <v>-2.6</v>
       </c>
       <c r="V28" s="4">
         <v>18.8</v>
       </c>
       <c r="W28" s="4">
         <v>25.6</v>
       </c>
       <c r="X28" s="4">
-        <v>443.1</v>
+        <v>443.10000000000002</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" s="2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>8</v>
@@ -2338,51 +2338,51 @@
       <c r="P32" s="4">
         <v>4.8</v>
       </c>
       <c r="Q32" s="4">
         <v>-15.9</v>
       </c>
       <c r="R32" s="4">
         <v>15.6</v>
       </c>
       <c r="S32" s="4">
         <v>33.1</v>
       </c>
       <c r="T32" s="4">
         <v>-3.4</v>
       </c>
       <c r="U32" s="5">
         <v>-9.0</v>
       </c>
       <c r="V32" s="4">
         <v>11.8</v>
       </c>
       <c r="W32" s="4">
         <v>12.5</v>
       </c>
       <c r="X32" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="4">
         <v>1.2</v>
       </c>
       <c r="C33" s="4">
         <v>4.3</v>
       </c>
       <c r="D33" s="4">
         <v>1.5</v>
       </c>
       <c r="E33" s="4">
         <v>-3.7</v>
       </c>
       <c r="F33" s="5">
         <v>-9.0</v>
       </c>
       <c r="G33" s="4">
         <v>10.6</v>
       </c>
       <c r="H33" s="4">
@@ -3004,51 +3004,51 @@
       <c r="P41" s="4">
         <v>19.3</v>
       </c>
       <c r="Q41" s="4">
         <v>-15.7</v>
       </c>
       <c r="R41" s="5">
         <v>13.0</v>
       </c>
       <c r="S41" s="4">
         <v>25.3</v>
       </c>
       <c r="T41" s="4">
         <v>-2.8</v>
       </c>
       <c r="U41" s="4">
         <v>-4.5</v>
       </c>
       <c r="V41" s="4">
         <v>3.7</v>
       </c>
       <c r="W41" s="4">
         <v>20.7</v>
       </c>
       <c r="X41" s="4">
-        <v>359.2</v>
+        <v>359.19999999999999</v>
       </c>
     </row>
     <row r="43" spans="1:25">
       <c r="A43" s="6" t="s">
         <v>40</v>
       </c>
       <c r="Y43" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:25">
       <c r="A44" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y44" s="6" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="A4:X4"/>
     <mergeCell ref="A17:X17"/>
     <mergeCell ref="A30:X30"/>