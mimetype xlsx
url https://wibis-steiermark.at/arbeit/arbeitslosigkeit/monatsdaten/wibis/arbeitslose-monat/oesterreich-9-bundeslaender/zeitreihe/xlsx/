--- v0 (2026-05-03)
+++ v1 (2026-06-12)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monatsdaten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Arbeitslose (Monat)</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2008-01-2026-03</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2008-01-2026-05</t>
   </si>
   <si>
     <t>Arbeitslose</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>2008-01</t>
   </si>
   <si>
     <t>2008-02</t>
   </si>
   <si>
     <t>2008-03</t>
   </si>
   <si>
     <t>2008-04</t>
   </si>
   <si>
     <t>2008-05</t>
   </si>
   <si>
     <t>2008-06</t>
   </si>
@@ -681,50 +681,56 @@
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
+  </si>
+  <si>
+    <t>2026-04</t>
+  </si>
+  <si>
+    <t>2026-05</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
@@ -1105,77 +1111,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:HM18"/>
+  <dimension ref="A1:HO18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="HM18" sqref="HM18"/>
+      <selection activeCell="HO18" sqref="HO18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="221" max="221" width="2200" hidden="true" customWidth="true" style="0"/>
+    <col min="223" max="223" width="2220" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:221">
+    <row r="1" spans="1:223">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:221">
+    <row r="2" spans="1:223">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:221">
+    <row r="4" spans="1:223">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:221">
+    <row r="5" spans="1:223">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1792,54 +1798,60 @@
       </c>
       <c r="HE5" s="3" t="s">
         <v>215</v>
       </c>
       <c r="HF5" s="3" t="s">
         <v>216</v>
       </c>
       <c r="HG5" s="3" t="s">
         <v>217</v>
       </c>
       <c r="HH5" s="3" t="s">
         <v>218</v>
       </c>
       <c r="HI5" s="3" t="s">
         <v>219</v>
       </c>
       <c r="HJ5" s="3" t="s">
         <v>220</v>
       </c>
       <c r="HK5" s="3" t="s">
         <v>221</v>
       </c>
       <c r="HL5" s="3" t="s">
         <v>222</v>
       </c>
+      <c r="HM5" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="HN5" s="3" t="s">
+        <v>224</v>
+      </c>
     </row>
-    <row r="6" spans="1:221">
+    <row r="6" spans="1:223">
       <c r="A6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B6" s="4">
         <v>268752</v>
       </c>
       <c r="C6" s="4">
         <v>243853</v>
       </c>
       <c r="D6" s="4">
         <v>210456</v>
       </c>
       <c r="E6" s="4">
         <v>205074</v>
       </c>
       <c r="F6" s="4">
         <v>184810</v>
       </c>
       <c r="G6" s="4">
         <v>172658</v>
       </c>
       <c r="H6" s="4">
         <v>178664</v>
       </c>
       <c r="I6" s="4">
         <v>183929</v>
       </c>
@@ -2454,54 +2466,60 @@
       </c>
       <c r="HE6" s="4">
         <v>301421</v>
       </c>
       <c r="HF6" s="4">
         <v>299180</v>
       </c>
       <c r="HG6" s="4">
         <v>310509</v>
       </c>
       <c r="HH6" s="4">
         <v>320351</v>
       </c>
       <c r="HI6" s="4">
         <v>363006</v>
       </c>
       <c r="HJ6" s="4">
         <v>379771</v>
       </c>
       <c r="HK6" s="4">
         <v>357518</v>
       </c>
       <c r="HL6" s="4">
         <v>322727</v>
       </c>
+      <c r="HM6" s="4">
+        <v>320316</v>
+      </c>
+      <c r="HN6" s="4">
+        <v>301676</v>
+      </c>
     </row>
-    <row r="7" spans="1:221">
+    <row r="7" spans="1:223">
       <c r="A7" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B7" s="4">
         <v>11159</v>
       </c>
       <c r="C7" s="4">
         <v>10214</v>
       </c>
       <c r="D7" s="4">
         <v>7703</v>
       </c>
       <c r="E7" s="4">
         <v>5824</v>
       </c>
       <c r="F7" s="4">
         <v>5379</v>
       </c>
       <c r="G7" s="4">
         <v>5526</v>
       </c>
       <c r="H7" s="4">
         <v>5830</v>
       </c>
       <c r="I7" s="4">
         <v>5850</v>
       </c>
@@ -3116,54 +3134,60 @@
       </c>
       <c r="HE7" s="4">
         <v>7859</v>
       </c>
       <c r="HF7" s="4">
         <v>7525</v>
       </c>
       <c r="HG7" s="4">
         <v>7794</v>
       </c>
       <c r="HH7" s="4">
         <v>8350</v>
       </c>
       <c r="HI7" s="4">
         <v>10571</v>
       </c>
       <c r="HJ7" s="4">
         <v>11313</v>
       </c>
       <c r="HK7" s="4">
         <v>10619</v>
       </c>
       <c r="HL7" s="4">
         <v>8829</v>
       </c>
+      <c r="HM7" s="4">
+        <v>8077</v>
+      </c>
+      <c r="HN7" s="4">
+        <v>7667</v>
+      </c>
     </row>
-    <row r="8" spans="1:221">
+    <row r="8" spans="1:223">
       <c r="A8" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B8" s="4">
         <v>22426</v>
       </c>
       <c r="C8" s="4">
         <v>20155</v>
       </c>
       <c r="D8" s="4">
         <v>16537</v>
       </c>
       <c r="E8" s="4">
         <v>15744</v>
       </c>
       <c r="F8" s="4">
         <v>12149</v>
       </c>
       <c r="G8" s="4">
         <v>10616</v>
       </c>
       <c r="H8" s="4">
         <v>11563</v>
       </c>
       <c r="I8" s="4">
         <v>12017</v>
       </c>
@@ -3778,54 +3802,60 @@
       </c>
       <c r="HE8" s="4">
         <v>15307</v>
       </c>
       <c r="HF8" s="4">
         <v>14814</v>
       </c>
       <c r="HG8" s="4">
         <v>16543</v>
       </c>
       <c r="HH8" s="4">
         <v>18173</v>
       </c>
       <c r="HI8" s="4">
         <v>22357</v>
       </c>
       <c r="HJ8" s="4">
         <v>24785</v>
       </c>
       <c r="HK8" s="4">
         <v>22368</v>
       </c>
       <c r="HL8" s="4">
         <v>18255</v>
       </c>
+      <c r="HM8" s="4">
+        <v>16981</v>
+      </c>
+      <c r="HN8" s="4">
+        <v>14580</v>
+      </c>
     </row>
-    <row r="9" spans="1:221">
+    <row r="9" spans="1:223">
       <c r="A9" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B9" s="4">
         <v>49128</v>
       </c>
       <c r="C9" s="4">
         <v>43356</v>
       </c>
       <c r="D9" s="4">
         <v>35113</v>
       </c>
       <c r="E9" s="4">
         <v>30398</v>
       </c>
       <c r="F9" s="4">
         <v>28419</v>
       </c>
       <c r="G9" s="4">
         <v>28955</v>
       </c>
       <c r="H9" s="4">
         <v>31045</v>
       </c>
       <c r="I9" s="4">
         <v>31741</v>
       </c>
@@ -4440,54 +4470,60 @@
       </c>
       <c r="HE9" s="4">
         <v>44639</v>
       </c>
       <c r="HF9" s="4">
         <v>42874</v>
       </c>
       <c r="HG9" s="4">
         <v>43691</v>
       </c>
       <c r="HH9" s="4">
         <v>44986</v>
       </c>
       <c r="HI9" s="4">
         <v>54971</v>
       </c>
       <c r="HJ9" s="4">
         <v>58908</v>
       </c>
       <c r="HK9" s="4">
         <v>55327</v>
       </c>
       <c r="HL9" s="4">
         <v>48055</v>
       </c>
+      <c r="HM9" s="4">
+        <v>45679</v>
+      </c>
+      <c r="HN9" s="4">
+        <v>43942</v>
+      </c>
     </row>
-    <row r="10" spans="1:221">
+    <row r="10" spans="1:223">
       <c r="A10" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B10" s="4">
         <v>29668</v>
       </c>
       <c r="C10" s="4">
         <v>26236</v>
       </c>
       <c r="D10" s="4">
         <v>20917</v>
       </c>
       <c r="E10" s="4">
         <v>18610</v>
       </c>
       <c r="F10" s="4">
         <v>16787</v>
       </c>
       <c r="G10" s="4">
         <v>16210</v>
       </c>
       <c r="H10" s="4">
         <v>18651</v>
       </c>
       <c r="I10" s="4">
         <v>19328</v>
       </c>
@@ -5102,54 +5138,60 @@
       </c>
       <c r="HE10" s="4">
         <v>37792</v>
       </c>
       <c r="HF10" s="4">
         <v>36078</v>
       </c>
       <c r="HG10" s="4">
         <v>35965</v>
       </c>
       <c r="HH10" s="4">
         <v>37287</v>
       </c>
       <c r="HI10" s="4">
         <v>45993</v>
       </c>
       <c r="HJ10" s="4">
         <v>49069</v>
       </c>
       <c r="HK10" s="4">
         <v>45816</v>
       </c>
       <c r="HL10" s="4">
         <v>39660</v>
       </c>
+      <c r="HM10" s="4">
+        <v>37574</v>
+      </c>
+      <c r="HN10" s="4">
+        <v>36051</v>
+      </c>
     </row>
-    <row r="11" spans="1:221">
+    <row r="11" spans="1:223">
       <c r="A11" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B11" s="4">
         <v>11027</v>
       </c>
       <c r="C11" s="4">
         <v>9948</v>
       </c>
       <c r="D11" s="4">
         <v>8043</v>
       </c>
       <c r="E11" s="4">
         <v>11418</v>
       </c>
       <c r="F11" s="4">
         <v>9618</v>
       </c>
       <c r="G11" s="4">
         <v>7340</v>
       </c>
       <c r="H11" s="4">
         <v>7267</v>
       </c>
       <c r="I11" s="4">
         <v>7430</v>
       </c>
@@ -5764,54 +5806,60 @@
       </c>
       <c r="HE11" s="4">
         <v>11158</v>
       </c>
       <c r="HF11" s="4">
         <v>11787</v>
       </c>
       <c r="HG11" s="4">
         <v>13656</v>
       </c>
       <c r="HH11" s="4">
         <v>14765</v>
       </c>
       <c r="HI11" s="4">
         <v>13679</v>
       </c>
       <c r="HJ11" s="4">
         <v>15274</v>
       </c>
       <c r="HK11" s="4">
         <v>13976</v>
       </c>
       <c r="HL11" s="4">
         <v>12860</v>
       </c>
+      <c r="HM11" s="4">
+        <v>14957</v>
+      </c>
+      <c r="HN11" s="4">
+        <v>12519</v>
+      </c>
     </row>
-    <row r="12" spans="1:221">
+    <row r="12" spans="1:223">
       <c r="A12" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B12" s="4">
         <v>41964</v>
       </c>
       <c r="C12" s="4">
         <v>38215</v>
       </c>
       <c r="D12" s="4">
         <v>31655</v>
       </c>
       <c r="E12" s="4">
         <v>28007</v>
       </c>
       <c r="F12" s="4">
         <v>25159</v>
       </c>
       <c r="G12" s="4">
         <v>23750</v>
       </c>
       <c r="H12" s="4">
         <v>25378</v>
       </c>
       <c r="I12" s="4">
         <v>25718</v>
       </c>
@@ -6426,54 +6474,60 @@
       </c>
       <c r="HE12" s="4">
         <v>37356</v>
       </c>
       <c r="HF12" s="4">
         <v>35419</v>
       </c>
       <c r="HG12" s="4">
         <v>36052</v>
       </c>
       <c r="HH12" s="4">
         <v>37516</v>
       </c>
       <c r="HI12" s="4">
         <v>46073</v>
       </c>
       <c r="HJ12" s="4">
         <v>49396</v>
       </c>
       <c r="HK12" s="4">
         <v>46292</v>
       </c>
       <c r="HL12" s="4">
         <v>39808</v>
       </c>
+      <c r="HM12" s="4">
+        <v>38000</v>
+      </c>
+      <c r="HN12" s="4">
+        <v>36227</v>
+      </c>
     </row>
-    <row r="13" spans="1:221">
+    <row r="13" spans="1:223">
       <c r="A13" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B13" s="4">
         <v>16945</v>
       </c>
       <c r="C13" s="4">
         <v>15108</v>
       </c>
       <c r="D13" s="4">
         <v>14038</v>
       </c>
       <c r="E13" s="4">
         <v>21746</v>
       </c>
       <c r="F13" s="4">
         <v>17926</v>
       </c>
       <c r="G13" s="4">
         <v>12563</v>
       </c>
       <c r="H13" s="4">
         <v>10590</v>
       </c>
       <c r="I13" s="4">
         <v>10983</v>
       </c>
@@ -7088,54 +7142,60 @@
       </c>
       <c r="HE13" s="4">
         <v>12901</v>
       </c>
       <c r="HF13" s="4">
         <v>15241</v>
       </c>
       <c r="HG13" s="4">
         <v>20217</v>
       </c>
       <c r="HH13" s="4">
         <v>21778</v>
       </c>
       <c r="HI13" s="4">
         <v>17421</v>
       </c>
       <c r="HJ13" s="4">
         <v>19418</v>
       </c>
       <c r="HK13" s="4">
         <v>17414</v>
       </c>
       <c r="HL13" s="4">
         <v>16315</v>
       </c>
+      <c r="HM13" s="4">
+        <v>21639</v>
+      </c>
+      <c r="HN13" s="4">
+        <v>17882</v>
+      </c>
     </row>
-    <row r="14" spans="1:221">
+    <row r="14" spans="1:223">
       <c r="A14" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B14" s="4">
         <v>8712</v>
       </c>
       <c r="C14" s="4">
         <v>8010</v>
       </c>
       <c r="D14" s="4">
         <v>7771</v>
       </c>
       <c r="E14" s="4">
         <v>9267</v>
       </c>
       <c r="F14" s="4">
         <v>8275</v>
       </c>
       <c r="G14" s="4">
         <v>7311</v>
       </c>
       <c r="H14" s="4">
         <v>7113</v>
       </c>
       <c r="I14" s="4">
         <v>7668</v>
       </c>
@@ -7750,54 +7810,60 @@
       </c>
       <c r="HE14" s="4">
         <v>10576</v>
       </c>
       <c r="HF14" s="4">
         <v>10565</v>
       </c>
       <c r="HG14" s="4">
         <v>11550</v>
       </c>
       <c r="HH14" s="4">
         <v>11822</v>
       </c>
       <c r="HI14" s="4">
         <v>11505</v>
       </c>
       <c r="HJ14" s="4">
         <v>11899</v>
       </c>
       <c r="HK14" s="4">
         <v>11474</v>
       </c>
       <c r="HL14" s="4">
         <v>11243</v>
       </c>
+      <c r="HM14" s="4">
+        <v>12306</v>
+      </c>
+      <c r="HN14" s="4">
+        <v>11269</v>
+      </c>
     </row>
-    <row r="15" spans="1:221">
+    <row r="15" spans="1:223">
       <c r="A15" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B15" s="4">
         <v>77723</v>
       </c>
       <c r="C15" s="4">
         <v>72611</v>
       </c>
       <c r="D15" s="4">
         <v>68679</v>
       </c>
       <c r="E15" s="4">
         <v>64060</v>
       </c>
       <c r="F15" s="4">
         <v>61098</v>
       </c>
       <c r="G15" s="4">
         <v>60387</v>
       </c>
       <c r="H15" s="4">
         <v>61227</v>
       </c>
       <c r="I15" s="4">
         <v>63194</v>
       </c>
@@ -8412,74 +8478,80 @@
       </c>
       <c r="HE15" s="4">
         <v>123833</v>
       </c>
       <c r="HF15" s="4">
         <v>124877</v>
       </c>
       <c r="HG15" s="4">
         <v>125041</v>
       </c>
       <c r="HH15" s="4">
         <v>125674</v>
       </c>
       <c r="HI15" s="4">
         <v>140436</v>
       </c>
       <c r="HJ15" s="4">
         <v>139709</v>
       </c>
       <c r="HK15" s="4">
         <v>134232</v>
       </c>
       <c r="HL15" s="4">
         <v>127702</v>
       </c>
+      <c r="HM15" s="4">
+        <v>125103</v>
+      </c>
+      <c r="HN15" s="4">
+        <v>121539</v>
+      </c>
     </row>
-    <row r="17" spans="1:221">
+    <row r="17" spans="1:223">
       <c r="A17" s="5" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>235</v>
+      </c>
+      <c r="HO17" s="5" t="s">
+        <v>235</v>
       </c>
     </row>
-    <row r="18" spans="1:221">
+    <row r="18" spans="1:223">
       <c r="A18" s="5" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>236</v>
+      </c>
+      <c r="HO18" s="5" t="s">
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:HL1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:HL18"/>
+    <mergeCell ref="A1:HN1"/>
+    <mergeCell ref="A2:HN2"/>
+    <mergeCell ref="A4:HN4"/>
+    <mergeCell ref="A17:HN17"/>
+    <mergeCell ref="A18:HN18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Monatsdaten</vt:lpstr>