--- v1 (2026-06-12)
+++ v2 (2026-07-23)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monatsdaten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Arbeitslose (Monat)</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2008-01-2026-05</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2008-01-2026-06</t>
   </si>
   <si>
     <t>Arbeitslose</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>2008-01</t>
   </si>
   <si>
     <t>2008-02</t>
   </si>
   <si>
     <t>2008-03</t>
   </si>
   <si>
     <t>2008-04</t>
   </si>
   <si>
     <t>2008-05</t>
   </si>
   <si>
     <t>2008-06</t>
   </si>
@@ -687,50 +687,53 @@
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
+  </si>
+  <si>
+    <t>2026-06</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
@@ -1111,77 +1114,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:HO18"/>
+  <dimension ref="A1:HP18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="HO18" sqref="HO18"/>
+      <selection activeCell="HP18" sqref="HP18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="223" max="223" width="2220" hidden="true" customWidth="true" style="0"/>
+    <col min="224" max="224" width="2230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:223">
+    <row r="1" spans="1:224">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:223">
+    <row r="2" spans="1:224">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:223">
+    <row r="4" spans="1:224">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:223">
+    <row r="5" spans="1:224">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1804,54 +1807,57 @@
       </c>
       <c r="HG5" s="3" t="s">
         <v>217</v>
       </c>
       <c r="HH5" s="3" t="s">
         <v>218</v>
       </c>
       <c r="HI5" s="3" t="s">
         <v>219</v>
       </c>
       <c r="HJ5" s="3" t="s">
         <v>220</v>
       </c>
       <c r="HK5" s="3" t="s">
         <v>221</v>
       </c>
       <c r="HL5" s="3" t="s">
         <v>222</v>
       </c>
       <c r="HM5" s="3" t="s">
         <v>223</v>
       </c>
       <c r="HN5" s="3" t="s">
         <v>224</v>
       </c>
+      <c r="HO5" s="3" t="s">
+        <v>225</v>
+      </c>
     </row>
-    <row r="6" spans="1:223">
+    <row r="6" spans="1:224">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6" s="4">
         <v>268752</v>
       </c>
       <c r="C6" s="4">
         <v>243853</v>
       </c>
       <c r="D6" s="4">
         <v>210456</v>
       </c>
       <c r="E6" s="4">
         <v>205074</v>
       </c>
       <c r="F6" s="4">
         <v>184810</v>
       </c>
       <c r="G6" s="4">
         <v>172658</v>
       </c>
       <c r="H6" s="4">
         <v>178664</v>
       </c>
       <c r="I6" s="4">
         <v>183929</v>
       </c>
@@ -2472,54 +2478,57 @@
       </c>
       <c r="HG6" s="4">
         <v>310509</v>
       </c>
       <c r="HH6" s="4">
         <v>320351</v>
       </c>
       <c r="HI6" s="4">
         <v>363006</v>
       </c>
       <c r="HJ6" s="4">
         <v>379771</v>
       </c>
       <c r="HK6" s="4">
         <v>357518</v>
       </c>
       <c r="HL6" s="4">
         <v>322727</v>
       </c>
       <c r="HM6" s="4">
         <v>320316</v>
       </c>
       <c r="HN6" s="4">
         <v>301676</v>
       </c>
+      <c r="HO6" s="4">
+        <v>295457</v>
+      </c>
     </row>
-    <row r="7" spans="1:223">
+    <row r="7" spans="1:224">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7" s="4">
         <v>11159</v>
       </c>
       <c r="C7" s="4">
         <v>10214</v>
       </c>
       <c r="D7" s="4">
         <v>7703</v>
       </c>
       <c r="E7" s="4">
         <v>5824</v>
       </c>
       <c r="F7" s="4">
         <v>5379</v>
       </c>
       <c r="G7" s="4">
         <v>5526</v>
       </c>
       <c r="H7" s="4">
         <v>5830</v>
       </c>
       <c r="I7" s="4">
         <v>5850</v>
       </c>
@@ -3140,54 +3149,57 @@
       </c>
       <c r="HG7" s="4">
         <v>7794</v>
       </c>
       <c r="HH7" s="4">
         <v>8350</v>
       </c>
       <c r="HI7" s="4">
         <v>10571</v>
       </c>
       <c r="HJ7" s="4">
         <v>11313</v>
       </c>
       <c r="HK7" s="4">
         <v>10619</v>
       </c>
       <c r="HL7" s="4">
         <v>8829</v>
       </c>
       <c r="HM7" s="4">
         <v>8077</v>
       </c>
       <c r="HN7" s="4">
         <v>7667</v>
       </c>
+      <c r="HO7" s="4">
+        <v>7676</v>
+      </c>
     </row>
-    <row r="8" spans="1:223">
+    <row r="8" spans="1:224">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8" s="4">
         <v>22426</v>
       </c>
       <c r="C8" s="4">
         <v>20155</v>
       </c>
       <c r="D8" s="4">
         <v>16537</v>
       </c>
       <c r="E8" s="4">
         <v>15744</v>
       </c>
       <c r="F8" s="4">
         <v>12149</v>
       </c>
       <c r="G8" s="4">
         <v>10616</v>
       </c>
       <c r="H8" s="4">
         <v>11563</v>
       </c>
       <c r="I8" s="4">
         <v>12017</v>
       </c>
@@ -3808,54 +3820,57 @@
       </c>
       <c r="HG8" s="4">
         <v>16543</v>
       </c>
       <c r="HH8" s="4">
         <v>18173</v>
       </c>
       <c r="HI8" s="4">
         <v>22357</v>
       </c>
       <c r="HJ8" s="4">
         <v>24785</v>
       </c>
       <c r="HK8" s="4">
         <v>22368</v>
       </c>
       <c r="HL8" s="4">
         <v>18255</v>
       </c>
       <c r="HM8" s="4">
         <v>16981</v>
       </c>
       <c r="HN8" s="4">
         <v>14580</v>
       </c>
+      <c r="HO8" s="4">
+        <v>13884</v>
+      </c>
     </row>
-    <row r="9" spans="1:223">
+    <row r="9" spans="1:224">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9" s="4">
         <v>49128</v>
       </c>
       <c r="C9" s="4">
         <v>43356</v>
       </c>
       <c r="D9" s="4">
         <v>35113</v>
       </c>
       <c r="E9" s="4">
         <v>30398</v>
       </c>
       <c r="F9" s="4">
         <v>28419</v>
       </c>
       <c r="G9" s="4">
         <v>28955</v>
       </c>
       <c r="H9" s="4">
         <v>31045</v>
       </c>
       <c r="I9" s="4">
         <v>31741</v>
       </c>
@@ -4476,54 +4491,57 @@
       </c>
       <c r="HG9" s="4">
         <v>43691</v>
       </c>
       <c r="HH9" s="4">
         <v>44986</v>
       </c>
       <c r="HI9" s="4">
         <v>54971</v>
       </c>
       <c r="HJ9" s="4">
         <v>58908</v>
       </c>
       <c r="HK9" s="4">
         <v>55327</v>
       </c>
       <c r="HL9" s="4">
         <v>48055</v>
       </c>
       <c r="HM9" s="4">
         <v>45679</v>
       </c>
       <c r="HN9" s="4">
         <v>43942</v>
       </c>
+      <c r="HO9" s="4">
+        <v>44284</v>
+      </c>
     </row>
-    <row r="10" spans="1:223">
+    <row r="10" spans="1:224">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10" s="4">
         <v>29668</v>
       </c>
       <c r="C10" s="4">
         <v>26236</v>
       </c>
       <c r="D10" s="4">
         <v>20917</v>
       </c>
       <c r="E10" s="4">
         <v>18610</v>
       </c>
       <c r="F10" s="4">
         <v>16787</v>
       </c>
       <c r="G10" s="4">
         <v>16210</v>
       </c>
       <c r="H10" s="4">
         <v>18651</v>
       </c>
       <c r="I10" s="4">
         <v>19328</v>
       </c>
@@ -5144,54 +5162,57 @@
       </c>
       <c r="HG10" s="4">
         <v>35965</v>
       </c>
       <c r="HH10" s="4">
         <v>37287</v>
       </c>
       <c r="HI10" s="4">
         <v>45993</v>
       </c>
       <c r="HJ10" s="4">
         <v>49069</v>
       </c>
       <c r="HK10" s="4">
         <v>45816</v>
       </c>
       <c r="HL10" s="4">
         <v>39660</v>
       </c>
       <c r="HM10" s="4">
         <v>37574</v>
       </c>
       <c r="HN10" s="4">
         <v>36051</v>
       </c>
+      <c r="HO10" s="4">
+        <v>35974</v>
+      </c>
     </row>
-    <row r="11" spans="1:223">
+    <row r="11" spans="1:224">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11" s="4">
         <v>11027</v>
       </c>
       <c r="C11" s="4">
         <v>9948</v>
       </c>
       <c r="D11" s="4">
         <v>8043</v>
       </c>
       <c r="E11" s="4">
         <v>11418</v>
       </c>
       <c r="F11" s="4">
         <v>9618</v>
       </c>
       <c r="G11" s="4">
         <v>7340</v>
       </c>
       <c r="H11" s="4">
         <v>7267</v>
       </c>
       <c r="I11" s="4">
         <v>7430</v>
       </c>
@@ -5812,54 +5833,57 @@
       </c>
       <c r="HG11" s="4">
         <v>13656</v>
       </c>
       <c r="HH11" s="4">
         <v>14765</v>
       </c>
       <c r="HI11" s="4">
         <v>13679</v>
       </c>
       <c r="HJ11" s="4">
         <v>15274</v>
       </c>
       <c r="HK11" s="4">
         <v>13976</v>
       </c>
       <c r="HL11" s="4">
         <v>12860</v>
       </c>
       <c r="HM11" s="4">
         <v>14957</v>
       </c>
       <c r="HN11" s="4">
         <v>12519</v>
       </c>
+      <c r="HO11" s="4">
+        <v>11123</v>
+      </c>
     </row>
-    <row r="12" spans="1:223">
+    <row r="12" spans="1:224">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12" s="4">
         <v>41964</v>
       </c>
       <c r="C12" s="4">
         <v>38215</v>
       </c>
       <c r="D12" s="4">
         <v>31655</v>
       </c>
       <c r="E12" s="4">
         <v>28007</v>
       </c>
       <c r="F12" s="4">
         <v>25159</v>
       </c>
       <c r="G12" s="4">
         <v>23750</v>
       </c>
       <c r="H12" s="4">
         <v>25378</v>
       </c>
       <c r="I12" s="4">
         <v>25718</v>
       </c>
@@ -6480,54 +6504,57 @@
       </c>
       <c r="HG12" s="4">
         <v>36052</v>
       </c>
       <c r="HH12" s="4">
         <v>37516</v>
       </c>
       <c r="HI12" s="4">
         <v>46073</v>
       </c>
       <c r="HJ12" s="4">
         <v>49396</v>
       </c>
       <c r="HK12" s="4">
         <v>46292</v>
       </c>
       <c r="HL12" s="4">
         <v>39808</v>
       </c>
       <c r="HM12" s="4">
         <v>38000</v>
       </c>
       <c r="HN12" s="4">
         <v>36227</v>
       </c>
+      <c r="HO12" s="4">
+        <v>35502</v>
+      </c>
     </row>
-    <row r="13" spans="1:223">
+    <row r="13" spans="1:224">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B13" s="4">
         <v>16945</v>
       </c>
       <c r="C13" s="4">
         <v>15108</v>
       </c>
       <c r="D13" s="4">
         <v>14038</v>
       </c>
       <c r="E13" s="4">
         <v>21746</v>
       </c>
       <c r="F13" s="4">
         <v>17926</v>
       </c>
       <c r="G13" s="4">
         <v>12563</v>
       </c>
       <c r="H13" s="4">
         <v>10590</v>
       </c>
       <c r="I13" s="4">
         <v>10983</v>
       </c>
@@ -7148,54 +7175,57 @@
       </c>
       <c r="HG13" s="4">
         <v>20217</v>
       </c>
       <c r="HH13" s="4">
         <v>21778</v>
       </c>
       <c r="HI13" s="4">
         <v>17421</v>
       </c>
       <c r="HJ13" s="4">
         <v>19418</v>
       </c>
       <c r="HK13" s="4">
         <v>17414</v>
       </c>
       <c r="HL13" s="4">
         <v>16315</v>
       </c>
       <c r="HM13" s="4">
         <v>21639</v>
       </c>
       <c r="HN13" s="4">
         <v>17882</v>
       </c>
+      <c r="HO13" s="4">
+        <v>13991</v>
+      </c>
     </row>
-    <row r="14" spans="1:223">
+    <row r="14" spans="1:224">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14" s="4">
         <v>8712</v>
       </c>
       <c r="C14" s="4">
         <v>8010</v>
       </c>
       <c r="D14" s="4">
         <v>7771</v>
       </c>
       <c r="E14" s="4">
         <v>9267</v>
       </c>
       <c r="F14" s="4">
         <v>8275</v>
       </c>
       <c r="G14" s="4">
         <v>7311</v>
       </c>
       <c r="H14" s="4">
         <v>7113</v>
       </c>
       <c r="I14" s="4">
         <v>7668</v>
       </c>
@@ -7816,54 +7846,57 @@
       </c>
       <c r="HG14" s="4">
         <v>11550</v>
       </c>
       <c r="HH14" s="4">
         <v>11822</v>
       </c>
       <c r="HI14" s="4">
         <v>11505</v>
       </c>
       <c r="HJ14" s="4">
         <v>11899</v>
       </c>
       <c r="HK14" s="4">
         <v>11474</v>
       </c>
       <c r="HL14" s="4">
         <v>11243</v>
       </c>
       <c r="HM14" s="4">
         <v>12306</v>
       </c>
       <c r="HN14" s="4">
         <v>11269</v>
       </c>
+      <c r="HO14" s="4">
+        <v>10785</v>
+      </c>
     </row>
-    <row r="15" spans="1:223">
+    <row r="15" spans="1:224">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B15" s="4">
         <v>77723</v>
       </c>
       <c r="C15" s="4">
         <v>72611</v>
       </c>
       <c r="D15" s="4">
         <v>68679</v>
       </c>
       <c r="E15" s="4">
         <v>64060</v>
       </c>
       <c r="F15" s="4">
         <v>61098</v>
       </c>
       <c r="G15" s="4">
         <v>60387</v>
       </c>
       <c r="H15" s="4">
         <v>61227</v>
       </c>
       <c r="I15" s="4">
         <v>63194</v>
       </c>
@@ -8484,74 +8517,77 @@
       </c>
       <c r="HG15" s="4">
         <v>125041</v>
       </c>
       <c r="HH15" s="4">
         <v>125674</v>
       </c>
       <c r="HI15" s="4">
         <v>140436</v>
       </c>
       <c r="HJ15" s="4">
         <v>139709</v>
       </c>
       <c r="HK15" s="4">
         <v>134232</v>
       </c>
       <c r="HL15" s="4">
         <v>127702</v>
       </c>
       <c r="HM15" s="4">
         <v>125103</v>
       </c>
       <c r="HN15" s="4">
         <v>121539</v>
       </c>
+      <c r="HO15" s="4">
+        <v>122238</v>
+      </c>
     </row>
-    <row r="17" spans="1:223">
+    <row r="17" spans="1:224">
       <c r="A17" s="5" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>236</v>
+      </c>
+      <c r="HP17" s="5" t="s">
+        <v>236</v>
       </c>
     </row>
-    <row r="18" spans="1:223">
+    <row r="18" spans="1:224">
       <c r="A18" s="5" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>237</v>
+      </c>
+      <c r="HP18" s="5" t="s">
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:HN1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:HN18"/>
+    <mergeCell ref="A1:HO1"/>
+    <mergeCell ref="A2:HO2"/>
+    <mergeCell ref="A4:HO4"/>
+    <mergeCell ref="A17:HO17"/>
+    <mergeCell ref="A18:HO18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Monatsdaten</vt:lpstr>