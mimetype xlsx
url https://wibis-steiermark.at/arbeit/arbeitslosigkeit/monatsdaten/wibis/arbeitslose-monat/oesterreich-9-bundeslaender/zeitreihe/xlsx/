--- v2 (2026-07-23)
+++ v3 (2026-08-12)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monatsdaten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Arbeitslose (Monat)</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2008-01-2026-06</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2008-01-2026-07</t>
   </si>
   <si>
     <t>Arbeitslose</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>2008-01</t>
   </si>
   <si>
     <t>2008-02</t>
   </si>
   <si>
     <t>2008-03</t>
   </si>
   <si>
     <t>2008-04</t>
   </si>
   <si>
     <t>2008-05</t>
   </si>
   <si>
     <t>2008-06</t>
   </si>
@@ -690,50 +690,53 @@
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>2026-06</t>
+  </si>
+  <si>
+    <t>2026-07</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
@@ -1114,77 +1117,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:HP18"/>
+  <dimension ref="A1:HQ18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="HP18" sqref="HP18"/>
+      <selection activeCell="HQ18" sqref="HQ18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="224" max="224" width="2230" hidden="true" customWidth="true" style="0"/>
+    <col min="225" max="225" width="2240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:224">
+    <row r="1" spans="1:225">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:224">
+    <row r="2" spans="1:225">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:224">
+    <row r="4" spans="1:225">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:224">
+    <row r="5" spans="1:225">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1810,54 +1813,57 @@
       </c>
       <c r="HH5" s="3" t="s">
         <v>218</v>
       </c>
       <c r="HI5" s="3" t="s">
         <v>219</v>
       </c>
       <c r="HJ5" s="3" t="s">
         <v>220</v>
       </c>
       <c r="HK5" s="3" t="s">
         <v>221</v>
       </c>
       <c r="HL5" s="3" t="s">
         <v>222</v>
       </c>
       <c r="HM5" s="3" t="s">
         <v>223</v>
       </c>
       <c r="HN5" s="3" t="s">
         <v>224</v>
       </c>
       <c r="HO5" s="3" t="s">
         <v>225</v>
       </c>
+      <c r="HP5" s="3" t="s">
+        <v>226</v>
+      </c>
     </row>
-    <row r="6" spans="1:224">
+    <row r="6" spans="1:225">
       <c r="A6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B6" s="4">
         <v>268752</v>
       </c>
       <c r="C6" s="4">
         <v>243853</v>
       </c>
       <c r="D6" s="4">
         <v>210456</v>
       </c>
       <c r="E6" s="4">
         <v>205074</v>
       </c>
       <c r="F6" s="4">
         <v>184810</v>
       </c>
       <c r="G6" s="4">
         <v>172658</v>
       </c>
       <c r="H6" s="4">
         <v>178664</v>
       </c>
       <c r="I6" s="4">
         <v>183929</v>
       </c>
@@ -2481,54 +2487,57 @@
       </c>
       <c r="HH6" s="4">
         <v>320351</v>
       </c>
       <c r="HI6" s="4">
         <v>363006</v>
       </c>
       <c r="HJ6" s="4">
         <v>379771</v>
       </c>
       <c r="HK6" s="4">
         <v>357518</v>
       </c>
       <c r="HL6" s="4">
         <v>322727</v>
       </c>
       <c r="HM6" s="4">
         <v>320316</v>
       </c>
       <c r="HN6" s="4">
         <v>301676</v>
       </c>
       <c r="HO6" s="4">
         <v>295457</v>
       </c>
+      <c r="HP6" s="4">
+        <v>298885</v>
+      </c>
     </row>
-    <row r="7" spans="1:224">
+    <row r="7" spans="1:225">
       <c r="A7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B7" s="4">
         <v>11159</v>
       </c>
       <c r="C7" s="4">
         <v>10214</v>
       </c>
       <c r="D7" s="4">
         <v>7703</v>
       </c>
       <c r="E7" s="4">
         <v>5824</v>
       </c>
       <c r="F7" s="4">
         <v>5379</v>
       </c>
       <c r="G7" s="4">
         <v>5526</v>
       </c>
       <c r="H7" s="4">
         <v>5830</v>
       </c>
       <c r="I7" s="4">
         <v>5850</v>
       </c>
@@ -3152,54 +3161,57 @@
       </c>
       <c r="HH7" s="4">
         <v>8350</v>
       </c>
       <c r="HI7" s="4">
         <v>10571</v>
       </c>
       <c r="HJ7" s="4">
         <v>11313</v>
       </c>
       <c r="HK7" s="4">
         <v>10619</v>
       </c>
       <c r="HL7" s="4">
         <v>8829</v>
       </c>
       <c r="HM7" s="4">
         <v>8077</v>
       </c>
       <c r="HN7" s="4">
         <v>7667</v>
       </c>
       <c r="HO7" s="4">
         <v>7676</v>
       </c>
+      <c r="HP7" s="4">
+        <v>8029</v>
+      </c>
     </row>
-    <row r="8" spans="1:224">
+    <row r="8" spans="1:225">
       <c r="A8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B8" s="4">
         <v>22426</v>
       </c>
       <c r="C8" s="4">
         <v>20155</v>
       </c>
       <c r="D8" s="4">
         <v>16537</v>
       </c>
       <c r="E8" s="4">
         <v>15744</v>
       </c>
       <c r="F8" s="4">
         <v>12149</v>
       </c>
       <c r="G8" s="4">
         <v>10616</v>
       </c>
       <c r="H8" s="4">
         <v>11563</v>
       </c>
       <c r="I8" s="4">
         <v>12017</v>
       </c>
@@ -3823,54 +3835,57 @@
       </c>
       <c r="HH8" s="4">
         <v>18173</v>
       </c>
       <c r="HI8" s="4">
         <v>22357</v>
       </c>
       <c r="HJ8" s="4">
         <v>24785</v>
       </c>
       <c r="HK8" s="4">
         <v>22368</v>
       </c>
       <c r="HL8" s="4">
         <v>18255</v>
       </c>
       <c r="HM8" s="4">
         <v>16981</v>
       </c>
       <c r="HN8" s="4">
         <v>14580</v>
       </c>
       <c r="HO8" s="4">
         <v>13884</v>
       </c>
+      <c r="HP8" s="4">
+        <v>15112</v>
+      </c>
     </row>
-    <row r="9" spans="1:224">
+    <row r="9" spans="1:225">
       <c r="A9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B9" s="4">
         <v>49128</v>
       </c>
       <c r="C9" s="4">
         <v>43356</v>
       </c>
       <c r="D9" s="4">
         <v>35113</v>
       </c>
       <c r="E9" s="4">
         <v>30398</v>
       </c>
       <c r="F9" s="4">
         <v>28419</v>
       </c>
       <c r="G9" s="4">
         <v>28955</v>
       </c>
       <c r="H9" s="4">
         <v>31045</v>
       </c>
       <c r="I9" s="4">
         <v>31741</v>
       </c>
@@ -4494,54 +4509,57 @@
       </c>
       <c r="HH9" s="4">
         <v>44986</v>
       </c>
       <c r="HI9" s="4">
         <v>54971</v>
       </c>
       <c r="HJ9" s="4">
         <v>58908</v>
       </c>
       <c r="HK9" s="4">
         <v>55327</v>
       </c>
       <c r="HL9" s="4">
         <v>48055</v>
       </c>
       <c r="HM9" s="4">
         <v>45679</v>
       </c>
       <c r="HN9" s="4">
         <v>43942</v>
       </c>
       <c r="HO9" s="4">
         <v>44284</v>
       </c>
+      <c r="HP9" s="4">
+        <v>45778</v>
+      </c>
     </row>
-    <row r="10" spans="1:224">
+    <row r="10" spans="1:225">
       <c r="A10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B10" s="4">
         <v>29668</v>
       </c>
       <c r="C10" s="4">
         <v>26236</v>
       </c>
       <c r="D10" s="4">
         <v>20917</v>
       </c>
       <c r="E10" s="4">
         <v>18610</v>
       </c>
       <c r="F10" s="4">
         <v>16787</v>
       </c>
       <c r="G10" s="4">
         <v>16210</v>
       </c>
       <c r="H10" s="4">
         <v>18651</v>
       </c>
       <c r="I10" s="4">
         <v>19328</v>
       </c>
@@ -5165,54 +5183,57 @@
       </c>
       <c r="HH10" s="4">
         <v>37287</v>
       </c>
       <c r="HI10" s="4">
         <v>45993</v>
       </c>
       <c r="HJ10" s="4">
         <v>49069</v>
       </c>
       <c r="HK10" s="4">
         <v>45816</v>
       </c>
       <c r="HL10" s="4">
         <v>39660</v>
       </c>
       <c r="HM10" s="4">
         <v>37574</v>
       </c>
       <c r="HN10" s="4">
         <v>36051</v>
       </c>
       <c r="HO10" s="4">
         <v>35974</v>
       </c>
+      <c r="HP10" s="4">
+        <v>37653</v>
+      </c>
     </row>
-    <row r="11" spans="1:224">
+    <row r="11" spans="1:225">
       <c r="A11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B11" s="4">
         <v>11027</v>
       </c>
       <c r="C11" s="4">
         <v>9948</v>
       </c>
       <c r="D11" s="4">
         <v>8043</v>
       </c>
       <c r="E11" s="4">
         <v>11418</v>
       </c>
       <c r="F11" s="4">
         <v>9618</v>
       </c>
       <c r="G11" s="4">
         <v>7340</v>
       </c>
       <c r="H11" s="4">
         <v>7267</v>
       </c>
       <c r="I11" s="4">
         <v>7430</v>
       </c>
@@ -5836,54 +5857,57 @@
       </c>
       <c r="HH11" s="4">
         <v>14765</v>
       </c>
       <c r="HI11" s="4">
         <v>13679</v>
       </c>
       <c r="HJ11" s="4">
         <v>15274</v>
       </c>
       <c r="HK11" s="4">
         <v>13976</v>
       </c>
       <c r="HL11" s="4">
         <v>12860</v>
       </c>
       <c r="HM11" s="4">
         <v>14957</v>
       </c>
       <c r="HN11" s="4">
         <v>12519</v>
       </c>
       <c r="HO11" s="4">
         <v>11123</v>
       </c>
+      <c r="HP11" s="4">
+        <v>11092</v>
+      </c>
     </row>
-    <row r="12" spans="1:224">
+    <row r="12" spans="1:225">
       <c r="A12" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B12" s="4">
         <v>41964</v>
       </c>
       <c r="C12" s="4">
         <v>38215</v>
       </c>
       <c r="D12" s="4">
         <v>31655</v>
       </c>
       <c r="E12" s="4">
         <v>28007</v>
       </c>
       <c r="F12" s="4">
         <v>25159</v>
       </c>
       <c r="G12" s="4">
         <v>23750</v>
       </c>
       <c r="H12" s="4">
         <v>25378</v>
       </c>
       <c r="I12" s="4">
         <v>25718</v>
       </c>
@@ -6507,54 +6531,57 @@
       </c>
       <c r="HH12" s="4">
         <v>37516</v>
       </c>
       <c r="HI12" s="4">
         <v>46073</v>
       </c>
       <c r="HJ12" s="4">
         <v>49396</v>
       </c>
       <c r="HK12" s="4">
         <v>46292</v>
       </c>
       <c r="HL12" s="4">
         <v>39808</v>
       </c>
       <c r="HM12" s="4">
         <v>38000</v>
       </c>
       <c r="HN12" s="4">
         <v>36227</v>
       </c>
       <c r="HO12" s="4">
         <v>35502</v>
       </c>
+      <c r="HP12" s="4">
+        <v>37739</v>
+      </c>
     </row>
-    <row r="13" spans="1:224">
+    <row r="13" spans="1:225">
       <c r="A13" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B13" s="4">
         <v>16945</v>
       </c>
       <c r="C13" s="4">
         <v>15108</v>
       </c>
       <c r="D13" s="4">
         <v>14038</v>
       </c>
       <c r="E13" s="4">
         <v>21746</v>
       </c>
       <c r="F13" s="4">
         <v>17926</v>
       </c>
       <c r="G13" s="4">
         <v>12563</v>
       </c>
       <c r="H13" s="4">
         <v>10590</v>
       </c>
       <c r="I13" s="4">
         <v>10983</v>
       </c>
@@ -7178,54 +7205,57 @@
       </c>
       <c r="HH13" s="4">
         <v>21778</v>
       </c>
       <c r="HI13" s="4">
         <v>17421</v>
       </c>
       <c r="HJ13" s="4">
         <v>19418</v>
       </c>
       <c r="HK13" s="4">
         <v>17414</v>
       </c>
       <c r="HL13" s="4">
         <v>16315</v>
       </c>
       <c r="HM13" s="4">
         <v>21639</v>
       </c>
       <c r="HN13" s="4">
         <v>17882</v>
       </c>
       <c r="HO13" s="4">
         <v>13991</v>
       </c>
+      <c r="HP13" s="4">
+        <v>12828</v>
+      </c>
     </row>
-    <row r="14" spans="1:224">
+    <row r="14" spans="1:225">
       <c r="A14" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B14" s="4">
         <v>8712</v>
       </c>
       <c r="C14" s="4">
         <v>8010</v>
       </c>
       <c r="D14" s="4">
         <v>7771</v>
       </c>
       <c r="E14" s="4">
         <v>9267</v>
       </c>
       <c r="F14" s="4">
         <v>8275</v>
       </c>
       <c r="G14" s="4">
         <v>7311</v>
       </c>
       <c r="H14" s="4">
         <v>7113</v>
       </c>
       <c r="I14" s="4">
         <v>7668</v>
       </c>
@@ -7849,54 +7879,57 @@
       </c>
       <c r="HH14" s="4">
         <v>11822</v>
       </c>
       <c r="HI14" s="4">
         <v>11505</v>
       </c>
       <c r="HJ14" s="4">
         <v>11899</v>
       </c>
       <c r="HK14" s="4">
         <v>11474</v>
       </c>
       <c r="HL14" s="4">
         <v>11243</v>
       </c>
       <c r="HM14" s="4">
         <v>12306</v>
       </c>
       <c r="HN14" s="4">
         <v>11269</v>
       </c>
       <c r="HO14" s="4">
         <v>10785</v>
       </c>
+      <c r="HP14" s="4">
+        <v>10555</v>
+      </c>
     </row>
-    <row r="15" spans="1:224">
+    <row r="15" spans="1:225">
       <c r="A15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B15" s="4">
         <v>77723</v>
       </c>
       <c r="C15" s="4">
         <v>72611</v>
       </c>
       <c r="D15" s="4">
         <v>68679</v>
       </c>
       <c r="E15" s="4">
         <v>64060</v>
       </c>
       <c r="F15" s="4">
         <v>61098</v>
       </c>
       <c r="G15" s="4">
         <v>60387</v>
       </c>
       <c r="H15" s="4">
         <v>61227</v>
       </c>
       <c r="I15" s="4">
         <v>63194</v>
       </c>
@@ -8520,74 +8553,77 @@
       </c>
       <c r="HH15" s="4">
         <v>125674</v>
       </c>
       <c r="HI15" s="4">
         <v>140436</v>
       </c>
       <c r="HJ15" s="4">
         <v>139709</v>
       </c>
       <c r="HK15" s="4">
         <v>134232</v>
       </c>
       <c r="HL15" s="4">
         <v>127702</v>
       </c>
       <c r="HM15" s="4">
         <v>125103</v>
       </c>
       <c r="HN15" s="4">
         <v>121539</v>
       </c>
       <c r="HO15" s="4">
         <v>122238</v>
       </c>
+      <c r="HP15" s="4">
+        <v>120099</v>
+      </c>
     </row>
-    <row r="17" spans="1:224">
+    <row r="17" spans="1:225">
       <c r="A17" s="5" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>237</v>
+      </c>
+      <c r="HQ17" s="5" t="s">
+        <v>237</v>
       </c>
     </row>
-    <row r="18" spans="1:224">
+    <row r="18" spans="1:225">
       <c r="A18" s="5" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>238</v>
+      </c>
+      <c r="HQ18" s="5" t="s">
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:HO1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:HO18"/>
+    <mergeCell ref="A1:HP1"/>
+    <mergeCell ref="A2:HP2"/>
+    <mergeCell ref="A4:HP4"/>
+    <mergeCell ref="A17:HP17"/>
+    <mergeCell ref="A18:HP18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Monatsdaten</vt:lpstr>