--- v3 (2026-08-12)
+++ v4 (2026-09-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monatsdaten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Arbeitslose (Monat)</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2008-01-2026-07</t>
   </si>
   <si>
     <t>Arbeitslose</t>
   </si>
   <si>
@@ -734,51 +734,51 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich</t>
   </si>
   <si>
     <t xml:space="preserve"> Zahl der zum Zweck der Arbeitsvermittlung gemeldeten Personen, die nicht in Beschäftigung oder Ausbildung stehen. Die regionale Zuordnung erfolgt nach dem Wohnort der Personen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1113,51 +1113,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:HQ18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="HQ18" sqref="HQ18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="225" max="225" width="2240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:225">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:225">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:225">