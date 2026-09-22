--- v4 (2026-09-02)
+++ v5 (2026-09-22)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monatsdaten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Arbeitslose (Monat)</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2008-01-2026-07</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2008-01-2026-08</t>
   </si>
   <si>
     <t>Arbeitslose</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>2008-01</t>
   </si>
   <si>
     <t>2008-02</t>
   </si>
   <si>
     <t>2008-03</t>
   </si>
   <si>
     <t>2008-04</t>
   </si>
   <si>
     <t>2008-05</t>
   </si>
   <si>
     <t>2008-06</t>
   </si>
@@ -693,50 +693,53 @@
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>2026-06</t>
   </si>
   <si>
     <t>2026-07</t>
+  </si>
+  <si>
+    <t>2026-08</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
@@ -1117,77 +1120,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:HQ18"/>
+  <dimension ref="A1:HR18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="HQ18" sqref="HQ18"/>
+      <selection activeCell="HR18" sqref="HR18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="225" max="225" width="2240" hidden="true" customWidth="true" style="0"/>
+    <col min="226" max="226" width="2250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:225">
+    <row r="1" spans="1:226">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:225">
+    <row r="2" spans="1:226">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:225">
+    <row r="4" spans="1:226">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:225">
+    <row r="5" spans="1:226">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1816,54 +1819,57 @@
       </c>
       <c r="HI5" s="3" t="s">
         <v>219</v>
       </c>
       <c r="HJ5" s="3" t="s">
         <v>220</v>
       </c>
       <c r="HK5" s="3" t="s">
         <v>221</v>
       </c>
       <c r="HL5" s="3" t="s">
         <v>222</v>
       </c>
       <c r="HM5" s="3" t="s">
         <v>223</v>
       </c>
       <c r="HN5" s="3" t="s">
         <v>224</v>
       </c>
       <c r="HO5" s="3" t="s">
         <v>225</v>
       </c>
       <c r="HP5" s="3" t="s">
         <v>226</v>
       </c>
+      <c r="HQ5" s="3" t="s">
+        <v>227</v>
+      </c>
     </row>
-    <row r="6" spans="1:225">
+    <row r="6" spans="1:226">
       <c r="A6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B6" s="4">
         <v>268752</v>
       </c>
       <c r="C6" s="4">
         <v>243853</v>
       </c>
       <c r="D6" s="4">
         <v>210456</v>
       </c>
       <c r="E6" s="4">
         <v>205074</v>
       </c>
       <c r="F6" s="4">
         <v>184810</v>
       </c>
       <c r="G6" s="4">
         <v>172658</v>
       </c>
       <c r="H6" s="4">
         <v>178664</v>
       </c>
       <c r="I6" s="4">
         <v>183929</v>
       </c>
@@ -2490,54 +2496,57 @@
       </c>
       <c r="HI6" s="4">
         <v>363006</v>
       </c>
       <c r="HJ6" s="4">
         <v>379771</v>
       </c>
       <c r="HK6" s="4">
         <v>357518</v>
       </c>
       <c r="HL6" s="4">
         <v>322727</v>
       </c>
       <c r="HM6" s="4">
         <v>320316</v>
       </c>
       <c r="HN6" s="4">
         <v>301676</v>
       </c>
       <c r="HO6" s="4">
         <v>295457</v>
       </c>
       <c r="HP6" s="4">
         <v>298885</v>
       </c>
+      <c r="HQ6" s="4">
+        <v>311448</v>
+      </c>
     </row>
-    <row r="7" spans="1:225">
+    <row r="7" spans="1:226">
       <c r="A7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B7" s="4">
         <v>11159</v>
       </c>
       <c r="C7" s="4">
         <v>10214</v>
       </c>
       <c r="D7" s="4">
         <v>7703</v>
       </c>
       <c r="E7" s="4">
         <v>5824</v>
       </c>
       <c r="F7" s="4">
         <v>5379</v>
       </c>
       <c r="G7" s="4">
         <v>5526</v>
       </c>
       <c r="H7" s="4">
         <v>5830</v>
       </c>
       <c r="I7" s="4">
         <v>5850</v>
       </c>
@@ -3164,54 +3173,57 @@
       </c>
       <c r="HI7" s="4">
         <v>10571</v>
       </c>
       <c r="HJ7" s="4">
         <v>11313</v>
       </c>
       <c r="HK7" s="4">
         <v>10619</v>
       </c>
       <c r="HL7" s="4">
         <v>8829</v>
       </c>
       <c r="HM7" s="4">
         <v>8077</v>
       </c>
       <c r="HN7" s="4">
         <v>7667</v>
       </c>
       <c r="HO7" s="4">
         <v>7676</v>
       </c>
       <c r="HP7" s="4">
         <v>8029</v>
       </c>
+      <c r="HQ7" s="4">
+        <v>8210</v>
+      </c>
     </row>
-    <row r="8" spans="1:225">
+    <row r="8" spans="1:226">
       <c r="A8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B8" s="4">
         <v>22426</v>
       </c>
       <c r="C8" s="4">
         <v>20155</v>
       </c>
       <c r="D8" s="4">
         <v>16537</v>
       </c>
       <c r="E8" s="4">
         <v>15744</v>
       </c>
       <c r="F8" s="4">
         <v>12149</v>
       </c>
       <c r="G8" s="4">
         <v>10616</v>
       </c>
       <c r="H8" s="4">
         <v>11563</v>
       </c>
       <c r="I8" s="4">
         <v>12017</v>
       </c>
@@ -3838,54 +3850,57 @@
       </c>
       <c r="HI8" s="4">
         <v>22357</v>
       </c>
       <c r="HJ8" s="4">
         <v>24785</v>
       </c>
       <c r="HK8" s="4">
         <v>22368</v>
       </c>
       <c r="HL8" s="4">
         <v>18255</v>
       </c>
       <c r="HM8" s="4">
         <v>16981</v>
       </c>
       <c r="HN8" s="4">
         <v>14580</v>
       </c>
       <c r="HO8" s="4">
         <v>13884</v>
       </c>
       <c r="HP8" s="4">
         <v>15112</v>
       </c>
+      <c r="HQ8" s="4">
+        <v>15652</v>
+      </c>
     </row>
-    <row r="9" spans="1:225">
+    <row r="9" spans="1:226">
       <c r="A9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B9" s="4">
         <v>49128</v>
       </c>
       <c r="C9" s="4">
         <v>43356</v>
       </c>
       <c r="D9" s="4">
         <v>35113</v>
       </c>
       <c r="E9" s="4">
         <v>30398</v>
       </c>
       <c r="F9" s="4">
         <v>28419</v>
       </c>
       <c r="G9" s="4">
         <v>28955</v>
       </c>
       <c r="H9" s="4">
         <v>31045</v>
       </c>
       <c r="I9" s="4">
         <v>31741</v>
       </c>
@@ -4512,54 +4527,57 @@
       </c>
       <c r="HI9" s="4">
         <v>54971</v>
       </c>
       <c r="HJ9" s="4">
         <v>58908</v>
       </c>
       <c r="HK9" s="4">
         <v>55327</v>
       </c>
       <c r="HL9" s="4">
         <v>48055</v>
       </c>
       <c r="HM9" s="4">
         <v>45679</v>
       </c>
       <c r="HN9" s="4">
         <v>43942</v>
       </c>
       <c r="HO9" s="4">
         <v>44284</v>
       </c>
       <c r="HP9" s="4">
         <v>45778</v>
       </c>
+      <c r="HQ9" s="4">
+        <v>47682</v>
+      </c>
     </row>
-    <row r="10" spans="1:225">
+    <row r="10" spans="1:226">
       <c r="A10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B10" s="4">
         <v>29668</v>
       </c>
       <c r="C10" s="4">
         <v>26236</v>
       </c>
       <c r="D10" s="4">
         <v>20917</v>
       </c>
       <c r="E10" s="4">
         <v>18610</v>
       </c>
       <c r="F10" s="4">
         <v>16787</v>
       </c>
       <c r="G10" s="4">
         <v>16210</v>
       </c>
       <c r="H10" s="4">
         <v>18651</v>
       </c>
       <c r="I10" s="4">
         <v>19328</v>
       </c>
@@ -5186,54 +5204,57 @@
       </c>
       <c r="HI10" s="4">
         <v>45993</v>
       </c>
       <c r="HJ10" s="4">
         <v>49069</v>
       </c>
       <c r="HK10" s="4">
         <v>45816</v>
       </c>
       <c r="HL10" s="4">
         <v>39660</v>
       </c>
       <c r="HM10" s="4">
         <v>37574</v>
       </c>
       <c r="HN10" s="4">
         <v>36051</v>
       </c>
       <c r="HO10" s="4">
         <v>35974</v>
       </c>
       <c r="HP10" s="4">
         <v>37653</v>
       </c>
+      <c r="HQ10" s="4">
+        <v>39324</v>
+      </c>
     </row>
-    <row r="11" spans="1:225">
+    <row r="11" spans="1:226">
       <c r="A11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B11" s="4">
         <v>11027</v>
       </c>
       <c r="C11" s="4">
         <v>9948</v>
       </c>
       <c r="D11" s="4">
         <v>8043</v>
       </c>
       <c r="E11" s="4">
         <v>11418</v>
       </c>
       <c r="F11" s="4">
         <v>9618</v>
       </c>
       <c r="G11" s="4">
         <v>7340</v>
       </c>
       <c r="H11" s="4">
         <v>7267</v>
       </c>
       <c r="I11" s="4">
         <v>7430</v>
       </c>
@@ -5860,54 +5881,57 @@
       </c>
       <c r="HI11" s="4">
         <v>13679</v>
       </c>
       <c r="HJ11" s="4">
         <v>15274</v>
       </c>
       <c r="HK11" s="4">
         <v>13976</v>
       </c>
       <c r="HL11" s="4">
         <v>12860</v>
       </c>
       <c r="HM11" s="4">
         <v>14957</v>
       </c>
       <c r="HN11" s="4">
         <v>12519</v>
       </c>
       <c r="HO11" s="4">
         <v>11123</v>
       </c>
       <c r="HP11" s="4">
         <v>11092</v>
       </c>
+      <c r="HQ11" s="4">
+        <v>11708</v>
+      </c>
     </row>
-    <row r="12" spans="1:225">
+    <row r="12" spans="1:226">
       <c r="A12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B12" s="4">
         <v>41964</v>
       </c>
       <c r="C12" s="4">
         <v>38215</v>
       </c>
       <c r="D12" s="4">
         <v>31655</v>
       </c>
       <c r="E12" s="4">
         <v>28007</v>
       </c>
       <c r="F12" s="4">
         <v>25159</v>
       </c>
       <c r="G12" s="4">
         <v>23750</v>
       </c>
       <c r="H12" s="4">
         <v>25378</v>
       </c>
       <c r="I12" s="4">
         <v>25718</v>
       </c>
@@ -6534,54 +6558,57 @@
       </c>
       <c r="HI12" s="4">
         <v>46073</v>
       </c>
       <c r="HJ12" s="4">
         <v>49396</v>
       </c>
       <c r="HK12" s="4">
         <v>46292</v>
       </c>
       <c r="HL12" s="4">
         <v>39808</v>
       </c>
       <c r="HM12" s="4">
         <v>38000</v>
       </c>
       <c r="HN12" s="4">
         <v>36227</v>
       </c>
       <c r="HO12" s="4">
         <v>35502</v>
       </c>
       <c r="HP12" s="4">
         <v>37739</v>
       </c>
+      <c r="HQ12" s="4">
+        <v>39389</v>
+      </c>
     </row>
-    <row r="13" spans="1:225">
+    <row r="13" spans="1:226">
       <c r="A13" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B13" s="4">
         <v>16945</v>
       </c>
       <c r="C13" s="4">
         <v>15108</v>
       </c>
       <c r="D13" s="4">
         <v>14038</v>
       </c>
       <c r="E13" s="4">
         <v>21746</v>
       </c>
       <c r="F13" s="4">
         <v>17926</v>
       </c>
       <c r="G13" s="4">
         <v>12563</v>
       </c>
       <c r="H13" s="4">
         <v>10590</v>
       </c>
       <c r="I13" s="4">
         <v>10983</v>
       </c>
@@ -7208,54 +7235,57 @@
       </c>
       <c r="HI13" s="4">
         <v>17421</v>
       </c>
       <c r="HJ13" s="4">
         <v>19418</v>
       </c>
       <c r="HK13" s="4">
         <v>17414</v>
       </c>
       <c r="HL13" s="4">
         <v>16315</v>
       </c>
       <c r="HM13" s="4">
         <v>21639</v>
       </c>
       <c r="HN13" s="4">
         <v>17882</v>
       </c>
       <c r="HO13" s="4">
         <v>13991</v>
       </c>
       <c r="HP13" s="4">
         <v>12828</v>
       </c>
+      <c r="HQ13" s="4">
+        <v>13347</v>
+      </c>
     </row>
-    <row r="14" spans="1:225">
+    <row r="14" spans="1:226">
       <c r="A14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B14" s="4">
         <v>8712</v>
       </c>
       <c r="C14" s="4">
         <v>8010</v>
       </c>
       <c r="D14" s="4">
         <v>7771</v>
       </c>
       <c r="E14" s="4">
         <v>9267</v>
       </c>
       <c r="F14" s="4">
         <v>8275</v>
       </c>
       <c r="G14" s="4">
         <v>7311</v>
       </c>
       <c r="H14" s="4">
         <v>7113</v>
       </c>
       <c r="I14" s="4">
         <v>7668</v>
       </c>
@@ -7882,54 +7912,57 @@
       </c>
       <c r="HI14" s="4">
         <v>11505</v>
       </c>
       <c r="HJ14" s="4">
         <v>11899</v>
       </c>
       <c r="HK14" s="4">
         <v>11474</v>
       </c>
       <c r="HL14" s="4">
         <v>11243</v>
       </c>
       <c r="HM14" s="4">
         <v>12306</v>
       </c>
       <c r="HN14" s="4">
         <v>11269</v>
       </c>
       <c r="HO14" s="4">
         <v>10785</v>
       </c>
       <c r="HP14" s="4">
         <v>10555</v>
       </c>
+      <c r="HQ14" s="4">
+        <v>11408</v>
+      </c>
     </row>
-    <row r="15" spans="1:225">
+    <row r="15" spans="1:226">
       <c r="A15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B15" s="4">
         <v>77723</v>
       </c>
       <c r="C15" s="4">
         <v>72611</v>
       </c>
       <c r="D15" s="4">
         <v>68679</v>
       </c>
       <c r="E15" s="4">
         <v>64060</v>
       </c>
       <c r="F15" s="4">
         <v>61098</v>
       </c>
       <c r="G15" s="4">
         <v>60387</v>
       </c>
       <c r="H15" s="4">
         <v>61227</v>
       </c>
       <c r="I15" s="4">
         <v>63194</v>
       </c>
@@ -8556,74 +8589,77 @@
       </c>
       <c r="HI15" s="4">
         <v>140436</v>
       </c>
       <c r="HJ15" s="4">
         <v>139709</v>
       </c>
       <c r="HK15" s="4">
         <v>134232</v>
       </c>
       <c r="HL15" s="4">
         <v>127702</v>
       </c>
       <c r="HM15" s="4">
         <v>125103</v>
       </c>
       <c r="HN15" s="4">
         <v>121539</v>
       </c>
       <c r="HO15" s="4">
         <v>122238</v>
       </c>
       <c r="HP15" s="4">
         <v>120099</v>
       </c>
+      <c r="HQ15" s="4">
+        <v>124728</v>
+      </c>
     </row>
-    <row r="17" spans="1:225">
+    <row r="17" spans="1:226">
       <c r="A17" s="5" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>238</v>
+      </c>
+      <c r="HR17" s="5" t="s">
+        <v>238</v>
       </c>
     </row>
-    <row r="18" spans="1:225">
+    <row r="18" spans="1:226">
       <c r="A18" s="5" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>239</v>
+      </c>
+      <c r="HR18" s="5" t="s">
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:HP1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:HP18"/>
+    <mergeCell ref="A1:HQ1"/>
+    <mergeCell ref="A2:HQ2"/>
+    <mergeCell ref="A4:HQ4"/>
+    <mergeCell ref="A17:HQ17"/>
+    <mergeCell ref="A18:HQ18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Monatsdaten</vt:lpstr>