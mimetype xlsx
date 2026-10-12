--- v5 (2026-09-22)
+++ v6 (2026-10-12)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monatsdaten" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
   <si>
     <t>Arbeitslose (Monat)</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2008-01-2026-08</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2008-01-2026-09</t>
   </si>
   <si>
     <t>Arbeitslose</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>2008-01</t>
   </si>
   <si>
     <t>2008-02</t>
   </si>
   <si>
     <t>2008-03</t>
   </si>
   <si>
     <t>2008-04</t>
   </si>
   <si>
     <t>2008-05</t>
   </si>
   <si>
     <t>2008-06</t>
   </si>
@@ -696,50 +696,53 @@
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>2026-06</t>
   </si>
   <si>
     <t>2026-07</t>
   </si>
   <si>
     <t>2026-08</t>
+  </si>
+  <si>
+    <t>2026-09</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
@@ -1120,77 +1123,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:HR18"/>
+  <dimension ref="A1:HS18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="HR18" sqref="HR18"/>
+      <selection activeCell="HS18" sqref="HS18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="226" max="226" width="2250" hidden="true" customWidth="true" style="0"/>
+    <col min="227" max="227" width="2260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:226">
+    <row r="1" spans="1:227">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:226">
+    <row r="2" spans="1:227">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:226">
+    <row r="4" spans="1:227">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:226">
+    <row r="5" spans="1:227">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1822,54 +1825,57 @@
       </c>
       <c r="HJ5" s="3" t="s">
         <v>220</v>
       </c>
       <c r="HK5" s="3" t="s">
         <v>221</v>
       </c>
       <c r="HL5" s="3" t="s">
         <v>222</v>
       </c>
       <c r="HM5" s="3" t="s">
         <v>223</v>
       </c>
       <c r="HN5" s="3" t="s">
         <v>224</v>
       </c>
       <c r="HO5" s="3" t="s">
         <v>225</v>
       </c>
       <c r="HP5" s="3" t="s">
         <v>226</v>
       </c>
       <c r="HQ5" s="3" t="s">
         <v>227</v>
       </c>
+      <c r="HR5" s="3" t="s">
+        <v>228</v>
+      </c>
     </row>
-    <row r="6" spans="1:226">
+    <row r="6" spans="1:227">
       <c r="A6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B6" s="4">
         <v>268752</v>
       </c>
       <c r="C6" s="4">
         <v>243853</v>
       </c>
       <c r="D6" s="4">
         <v>210456</v>
       </c>
       <c r="E6" s="4">
         <v>205074</v>
       </c>
       <c r="F6" s="4">
         <v>184810</v>
       </c>
       <c r="G6" s="4">
         <v>172658</v>
       </c>
       <c r="H6" s="4">
         <v>178664</v>
       </c>
       <c r="I6" s="4">
         <v>183929</v>
       </c>
@@ -2499,54 +2505,57 @@
       </c>
       <c r="HJ6" s="4">
         <v>379771</v>
       </c>
       <c r="HK6" s="4">
         <v>357518</v>
       </c>
       <c r="HL6" s="4">
         <v>322727</v>
       </c>
       <c r="HM6" s="4">
         <v>320316</v>
       </c>
       <c r="HN6" s="4">
         <v>301676</v>
       </c>
       <c r="HO6" s="4">
         <v>295457</v>
       </c>
       <c r="HP6" s="4">
         <v>298885</v>
       </c>
       <c r="HQ6" s="4">
         <v>311448</v>
       </c>
+      <c r="HR6" s="4">
+        <v>306624</v>
+      </c>
     </row>
-    <row r="7" spans="1:226">
+    <row r="7" spans="1:227">
       <c r="A7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B7" s="4">
         <v>11159</v>
       </c>
       <c r="C7" s="4">
         <v>10214</v>
       </c>
       <c r="D7" s="4">
         <v>7703</v>
       </c>
       <c r="E7" s="4">
         <v>5824</v>
       </c>
       <c r="F7" s="4">
         <v>5379</v>
       </c>
       <c r="G7" s="4">
         <v>5526</v>
       </c>
       <c r="H7" s="4">
         <v>5830</v>
       </c>
       <c r="I7" s="4">
         <v>5850</v>
       </c>
@@ -3176,54 +3185,57 @@
       </c>
       <c r="HJ7" s="4">
         <v>11313</v>
       </c>
       <c r="HK7" s="4">
         <v>10619</v>
       </c>
       <c r="HL7" s="4">
         <v>8829</v>
       </c>
       <c r="HM7" s="4">
         <v>8077</v>
       </c>
       <c r="HN7" s="4">
         <v>7667</v>
       </c>
       <c r="HO7" s="4">
         <v>7676</v>
       </c>
       <c r="HP7" s="4">
         <v>8029</v>
       </c>
       <c r="HQ7" s="4">
         <v>8210</v>
       </c>
+      <c r="HR7" s="4">
+        <v>7994</v>
+      </c>
     </row>
-    <row r="8" spans="1:226">
+    <row r="8" spans="1:227">
       <c r="A8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B8" s="4">
         <v>22426</v>
       </c>
       <c r="C8" s="4">
         <v>20155</v>
       </c>
       <c r="D8" s="4">
         <v>16537</v>
       </c>
       <c r="E8" s="4">
         <v>15744</v>
       </c>
       <c r="F8" s="4">
         <v>12149</v>
       </c>
       <c r="G8" s="4">
         <v>10616</v>
       </c>
       <c r="H8" s="4">
         <v>11563</v>
       </c>
       <c r="I8" s="4">
         <v>12017</v>
       </c>
@@ -3853,54 +3865,57 @@
       </c>
       <c r="HJ8" s="4">
         <v>24785</v>
       </c>
       <c r="HK8" s="4">
         <v>22368</v>
       </c>
       <c r="HL8" s="4">
         <v>18255</v>
       </c>
       <c r="HM8" s="4">
         <v>16981</v>
       </c>
       <c r="HN8" s="4">
         <v>14580</v>
       </c>
       <c r="HO8" s="4">
         <v>13884</v>
       </c>
       <c r="HP8" s="4">
         <v>15112</v>
       </c>
       <c r="HQ8" s="4">
         <v>15652</v>
       </c>
+      <c r="HR8" s="4">
+        <v>15277</v>
+      </c>
     </row>
-    <row r="9" spans="1:226">
+    <row r="9" spans="1:227">
       <c r="A9" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B9" s="4">
         <v>49128</v>
       </c>
       <c r="C9" s="4">
         <v>43356</v>
       </c>
       <c r="D9" s="4">
         <v>35113</v>
       </c>
       <c r="E9" s="4">
         <v>30398</v>
       </c>
       <c r="F9" s="4">
         <v>28419</v>
       </c>
       <c r="G9" s="4">
         <v>28955</v>
       </c>
       <c r="H9" s="4">
         <v>31045</v>
       </c>
       <c r="I9" s="4">
         <v>31741</v>
       </c>
@@ -4530,54 +4545,57 @@
       </c>
       <c r="HJ9" s="4">
         <v>58908</v>
       </c>
       <c r="HK9" s="4">
         <v>55327</v>
       </c>
       <c r="HL9" s="4">
         <v>48055</v>
       </c>
       <c r="HM9" s="4">
         <v>45679</v>
       </c>
       <c r="HN9" s="4">
         <v>43942</v>
       </c>
       <c r="HO9" s="4">
         <v>44284</v>
       </c>
       <c r="HP9" s="4">
         <v>45778</v>
       </c>
       <c r="HQ9" s="4">
         <v>47682</v>
       </c>
+      <c r="HR9" s="4">
+        <v>46163</v>
+      </c>
     </row>
-    <row r="10" spans="1:226">
+    <row r="10" spans="1:227">
       <c r="A10" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B10" s="4">
         <v>29668</v>
       </c>
       <c r="C10" s="4">
         <v>26236</v>
       </c>
       <c r="D10" s="4">
         <v>20917</v>
       </c>
       <c r="E10" s="4">
         <v>18610</v>
       </c>
       <c r="F10" s="4">
         <v>16787</v>
       </c>
       <c r="G10" s="4">
         <v>16210</v>
       </c>
       <c r="H10" s="4">
         <v>18651</v>
       </c>
       <c r="I10" s="4">
         <v>19328</v>
       </c>
@@ -5207,54 +5225,57 @@
       </c>
       <c r="HJ10" s="4">
         <v>49069</v>
       </c>
       <c r="HK10" s="4">
         <v>45816</v>
       </c>
       <c r="HL10" s="4">
         <v>39660</v>
       </c>
       <c r="HM10" s="4">
         <v>37574</v>
       </c>
       <c r="HN10" s="4">
         <v>36051</v>
       </c>
       <c r="HO10" s="4">
         <v>35974</v>
       </c>
       <c r="HP10" s="4">
         <v>37653</v>
       </c>
       <c r="HQ10" s="4">
         <v>39324</v>
       </c>
+      <c r="HR10" s="4">
+        <v>37256</v>
+      </c>
     </row>
-    <row r="11" spans="1:226">
+    <row r="11" spans="1:227">
       <c r="A11" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B11" s="4">
         <v>11027</v>
       </c>
       <c r="C11" s="4">
         <v>9948</v>
       </c>
       <c r="D11" s="4">
         <v>8043</v>
       </c>
       <c r="E11" s="4">
         <v>11418</v>
       </c>
       <c r="F11" s="4">
         <v>9618</v>
       </c>
       <c r="G11" s="4">
         <v>7340</v>
       </c>
       <c r="H11" s="4">
         <v>7267</v>
       </c>
       <c r="I11" s="4">
         <v>7430</v>
       </c>
@@ -5884,54 +5905,57 @@
       </c>
       <c r="HJ11" s="4">
         <v>15274</v>
       </c>
       <c r="HK11" s="4">
         <v>13976</v>
       </c>
       <c r="HL11" s="4">
         <v>12860</v>
       </c>
       <c r="HM11" s="4">
         <v>14957</v>
       </c>
       <c r="HN11" s="4">
         <v>12519</v>
       </c>
       <c r="HO11" s="4">
         <v>11123</v>
       </c>
       <c r="HP11" s="4">
         <v>11092</v>
       </c>
       <c r="HQ11" s="4">
         <v>11708</v>
       </c>
+      <c r="HR11" s="4">
+        <v>12145</v>
+      </c>
     </row>
-    <row r="12" spans="1:226">
+    <row r="12" spans="1:227">
       <c r="A12" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B12" s="4">
         <v>41964</v>
       </c>
       <c r="C12" s="4">
         <v>38215</v>
       </c>
       <c r="D12" s="4">
         <v>31655</v>
       </c>
       <c r="E12" s="4">
         <v>28007</v>
       </c>
       <c r="F12" s="4">
         <v>25159</v>
       </c>
       <c r="G12" s="4">
         <v>23750</v>
       </c>
       <c r="H12" s="4">
         <v>25378</v>
       </c>
       <c r="I12" s="4">
         <v>25718</v>
       </c>
@@ -6561,54 +6585,57 @@
       </c>
       <c r="HJ12" s="4">
         <v>49396</v>
       </c>
       <c r="HK12" s="4">
         <v>46292</v>
       </c>
       <c r="HL12" s="4">
         <v>39808</v>
       </c>
       <c r="HM12" s="4">
         <v>38000</v>
       </c>
       <c r="HN12" s="4">
         <v>36227</v>
       </c>
       <c r="HO12" s="4">
         <v>35502</v>
       </c>
       <c r="HP12" s="4">
         <v>37739</v>
       </c>
       <c r="HQ12" s="4">
         <v>39389</v>
       </c>
+      <c r="HR12" s="4">
+        <v>37501</v>
+      </c>
     </row>
-    <row r="13" spans="1:226">
+    <row r="13" spans="1:227">
       <c r="A13" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B13" s="4">
         <v>16945</v>
       </c>
       <c r="C13" s="4">
         <v>15108</v>
       </c>
       <c r="D13" s="4">
         <v>14038</v>
       </c>
       <c r="E13" s="4">
         <v>21746</v>
       </c>
       <c r="F13" s="4">
         <v>17926</v>
       </c>
       <c r="G13" s="4">
         <v>12563</v>
       </c>
       <c r="H13" s="4">
         <v>10590</v>
       </c>
       <c r="I13" s="4">
         <v>10983</v>
       </c>
@@ -7238,54 +7265,57 @@
       </c>
       <c r="HJ13" s="4">
         <v>19418</v>
       </c>
       <c r="HK13" s="4">
         <v>17414</v>
       </c>
       <c r="HL13" s="4">
         <v>16315</v>
       </c>
       <c r="HM13" s="4">
         <v>21639</v>
       </c>
       <c r="HN13" s="4">
         <v>17882</v>
       </c>
       <c r="HO13" s="4">
         <v>13991</v>
       </c>
       <c r="HP13" s="4">
         <v>12828</v>
       </c>
       <c r="HQ13" s="4">
         <v>13347</v>
       </c>
+      <c r="HR13" s="4">
+        <v>15501</v>
+      </c>
     </row>
-    <row r="14" spans="1:226">
+    <row r="14" spans="1:227">
       <c r="A14" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B14" s="4">
         <v>8712</v>
       </c>
       <c r="C14" s="4">
         <v>8010</v>
       </c>
       <c r="D14" s="4">
         <v>7771</v>
       </c>
       <c r="E14" s="4">
         <v>9267</v>
       </c>
       <c r="F14" s="4">
         <v>8275</v>
       </c>
       <c r="G14" s="4">
         <v>7311</v>
       </c>
       <c r="H14" s="4">
         <v>7113</v>
       </c>
       <c r="I14" s="4">
         <v>7668</v>
       </c>
@@ -7915,54 +7945,57 @@
       </c>
       <c r="HJ14" s="4">
         <v>11899</v>
       </c>
       <c r="HK14" s="4">
         <v>11474</v>
       </c>
       <c r="HL14" s="4">
         <v>11243</v>
       </c>
       <c r="HM14" s="4">
         <v>12306</v>
       </c>
       <c r="HN14" s="4">
         <v>11269</v>
       </c>
       <c r="HO14" s="4">
         <v>10785</v>
       </c>
       <c r="HP14" s="4">
         <v>10555</v>
       </c>
       <c r="HQ14" s="4">
         <v>11408</v>
       </c>
+      <c r="HR14" s="4">
+        <v>11343</v>
+      </c>
     </row>
-    <row r="15" spans="1:226">
+    <row r="15" spans="1:227">
       <c r="A15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B15" s="4">
         <v>77723</v>
       </c>
       <c r="C15" s="4">
         <v>72611</v>
       </c>
       <c r="D15" s="4">
         <v>68679</v>
       </c>
       <c r="E15" s="4">
         <v>64060</v>
       </c>
       <c r="F15" s="4">
         <v>61098</v>
       </c>
       <c r="G15" s="4">
         <v>60387</v>
       </c>
       <c r="H15" s="4">
         <v>61227</v>
       </c>
       <c r="I15" s="4">
         <v>63194</v>
       </c>
@@ -8592,74 +8625,77 @@
       </c>
       <c r="HJ15" s="4">
         <v>139709</v>
       </c>
       <c r="HK15" s="4">
         <v>134232</v>
       </c>
       <c r="HL15" s="4">
         <v>127702</v>
       </c>
       <c r="HM15" s="4">
         <v>125103</v>
       </c>
       <c r="HN15" s="4">
         <v>121539</v>
       </c>
       <c r="HO15" s="4">
         <v>122238</v>
       </c>
       <c r="HP15" s="4">
         <v>120099</v>
       </c>
       <c r="HQ15" s="4">
         <v>124728</v>
       </c>
+      <c r="HR15" s="4">
+        <v>123444</v>
+      </c>
     </row>
-    <row r="17" spans="1:226">
+    <row r="17" spans="1:227">
       <c r="A17" s="5" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>239</v>
+      </c>
+      <c r="HS17" s="5" t="s">
+        <v>239</v>
       </c>
     </row>
-    <row r="18" spans="1:226">
+    <row r="18" spans="1:227">
       <c r="A18" s="5" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>240</v>
+      </c>
+      <c r="HS18" s="5" t="s">
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:HQ1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:HQ18"/>
+    <mergeCell ref="A1:HR1"/>
+    <mergeCell ref="A2:HR2"/>
+    <mergeCell ref="A4:HR4"/>
+    <mergeCell ref="A17:HR17"/>
+    <mergeCell ref="A18:HR18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Monatsdaten</vt:lpstr>