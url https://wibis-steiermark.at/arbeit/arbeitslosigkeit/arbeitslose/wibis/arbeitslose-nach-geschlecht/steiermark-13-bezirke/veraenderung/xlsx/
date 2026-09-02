--- v0 (2026-05-03)
+++ v1 (2026-09-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Arbeitslose" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Arbeitslose nach Geschlecht</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -158,51 +158,51 @@
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Zahl der zum Zweck der Arbeitsvermittlung gemeldeten Personen, die nicht in Beschäftigung oder Ausbildung stehen. Die regionale Zuordnung erfolgt nach dem Wohnort der Personen (Jahresdurchschnittswerte). Die Geschlechtskategorie "Männer" entspricht der AMS-Geschlechtskategorie "Männer und altern. Geschlecht".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -540,51 +540,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y59" sqref="Y59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -863,51 +863,51 @@
       <c r="P8" s="4">
         <v>8.9</v>
       </c>
       <c r="Q8" s="5">
         <v>-4.0</v>
       </c>
       <c r="R8" s="4">
         <v>-8.4</v>
       </c>
       <c r="S8" s="5">
         <v>20.0</v>
       </c>
       <c r="T8" s="4">
         <v>-5.2</v>
       </c>
       <c r="U8" s="4">
         <v>2.9</v>
       </c>
       <c r="V8" s="4">
         <v>-5.3</v>
       </c>
       <c r="W8" s="4">
         <v>9.9</v>
       </c>
       <c r="X8" s="4">
-        <v>83.9</v>
+        <v>83.90000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="4">
         <v>0.3</v>
       </c>
       <c r="C9" s="4">
         <v>9.7</v>
       </c>
       <c r="D9" s="4">
         <v>11.9</v>
       </c>
       <c r="E9" s="4">
         <v>-4.3</v>
       </c>
       <c r="F9" s="4">
         <v>-16.8</v>
       </c>
       <c r="G9" s="4">
         <v>-21.4</v>
       </c>
       <c r="H9" s="4">
@@ -1011,51 +1011,51 @@
       <c r="P10" s="4">
         <v>10.4</v>
       </c>
       <c r="Q10" s="4">
         <v>-8.2</v>
       </c>
       <c r="R10" s="4">
         <v>-11.4</v>
       </c>
       <c r="S10" s="4">
         <v>34.3</v>
       </c>
       <c r="T10" s="4">
         <v>4.6</v>
       </c>
       <c r="U10" s="4">
         <v>3.2</v>
       </c>
       <c r="V10" s="4">
         <v>-6.3</v>
       </c>
       <c r="W10" s="4">
         <v>5.8</v>
       </c>
       <c r="X10" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="4">
         <v>0.8</v>
       </c>
       <c r="C11" s="4">
         <v>10.9</v>
       </c>
       <c r="D11" s="4">
         <v>10.5</v>
       </c>
       <c r="E11" s="4">
         <v>4.4</v>
       </c>
       <c r="F11" s="5">
         <v>-17.0</v>
       </c>
       <c r="G11" s="4">
         <v>-21.6</v>
       </c>
       <c r="H11" s="4">
@@ -2200,51 +2200,51 @@
       <c r="P28" s="4">
         <v>10.2</v>
       </c>
       <c r="Q28" s="4">
         <v>-4.1</v>
       </c>
       <c r="R28" s="4">
         <v>-6.9</v>
       </c>
       <c r="S28" s="5">
         <v>24.0</v>
       </c>
       <c r="T28" s="4">
         <v>2.9</v>
       </c>
       <c r="U28" s="4">
         <v>3.2</v>
       </c>
       <c r="V28" s="4">
         <v>-6.5</v>
       </c>
       <c r="W28" s="5">
         <v>9.0</v>
       </c>
       <c r="X28" s="4">
-        <v>70.1</v>
+        <v>70.099999999999994</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="4">
         <v>1.3</v>
       </c>
       <c r="C29" s="4">
         <v>12.1</v>
       </c>
       <c r="D29" s="4">
         <v>10.2</v>
       </c>
       <c r="E29" s="4">
         <v>1.1</v>
       </c>
       <c r="F29" s="4">
         <v>-21.3</v>
       </c>
       <c r="G29" s="4">
         <v>-21.9</v>
       </c>
       <c r="H29" s="4">
@@ -2596,51 +2596,51 @@
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="4">
         <v>0.1</v>
       </c>
       <c r="C34" s="4">
         <v>5.3</v>
       </c>
       <c r="D34" s="5">
         <v>19.0</v>
       </c>
       <c r="E34" s="4">
         <v>8.8</v>
       </c>
       <c r="F34" s="4">
         <v>-16.3</v>
       </c>
       <c r="G34" s="4">
         <v>-38.5</v>
       </c>
       <c r="H34" s="4">
-        <v>78.9</v>
+        <v>78.90000000000001</v>
       </c>
       <c r="I34" s="4">
         <v>-6.9</v>
       </c>
       <c r="J34" s="4">
         <v>-18.9</v>
       </c>
       <c r="K34" s="4">
         <v>-11.8</v>
       </c>
       <c r="L34" s="5">
         <v>9.0</v>
       </c>
       <c r="M34" s="4">
         <v>-0.5</v>
       </c>
       <c r="N34" s="4">
         <v>12.7</v>
       </c>
       <c r="O34" s="4">
         <v>12.2</v>
       </c>
       <c r="P34" s="4">
         <v>0.6</v>
       </c>
@@ -3892,51 +3892,51 @@
       <c r="K53" s="4">
         <v>-9.4</v>
       </c>
       <c r="L53" s="4">
         <v>-3.5</v>
       </c>
       <c r="M53" s="4">
         <v>11.1</v>
       </c>
       <c r="N53" s="4">
         <v>4.5</v>
       </c>
       <c r="O53" s="4">
         <v>14.1</v>
       </c>
       <c r="P53" s="4">
         <v>13.2</v>
       </c>
       <c r="Q53" s="4">
         <v>-14.6</v>
       </c>
       <c r="R53" s="5">
         <v>-20.0</v>
       </c>
       <c r="S53" s="4">
-        <v>68.1</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="T53" s="4">
         <v>-4.4</v>
       </c>
       <c r="U53" s="4">
         <v>-15.1</v>
       </c>
       <c r="V53" s="4">
         <v>-10.6</v>
       </c>
       <c r="W53" s="4">
         <v>2.4</v>
       </c>
       <c r="X53" s="4">
         <v>-9.5</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="A54" t="s">
         <v>40</v>
       </c>
       <c r="B54" s="4">
         <v>-1.2</v>
       </c>
       <c r="C54" s="4">