--- v0 (2026-05-11)
+++ v1 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Arbeitslose nach Dauer" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Langzeitbeschäftigungslose Personen nach Geschlecht</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -137,51 +137,51 @@
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Als langzeitbeschäftigungslos gelten Personen mit Status AL (vorgemerkt arbeitslos) zum jeweiligen Stichtag, die mehr als ein Jahr mit Unterbrechungen von weniger als 62 Tagen immer wieder den Status vorgemerkt arbeitslos erhält. Als langzeitbeschäftigungslos gilt eine Person wenn sie zum Stichtag eine Geschäftsfall-Dauer &gt; 365 Tage hat (Jahresdurchschnittswerte). Die Geschlechtskategorie "Männer" entspricht der AMS-Geschlechtskategorie "Männer und altern. Geschlecht".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -519,51 +519,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y38" sqref="Y38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -768,51 +768,51 @@
       <c r="P7" s="5">
         <v>10.6</v>
       </c>
       <c r="Q7" s="5">
         <v>-16.2</v>
       </c>
       <c r="R7" s="5">
         <v>17.3</v>
       </c>
       <c r="S7" s="5">
         <v>6.1</v>
       </c>
       <c r="T7" s="5">
         <v>-14.2</v>
       </c>
       <c r="U7" s="5">
         <v>1.5</v>
       </c>
       <c r="V7" s="5">
         <v>-1.1</v>
       </c>
       <c r="W7" s="5">
         <v>-1.5</v>
       </c>
       <c r="X7" s="5">
-        <v>88.4</v>
+        <v>88.40000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="5">
         <v>5.1</v>
       </c>
       <c r="C8" s="5">
         <v>23.3</v>
       </c>
       <c r="D8" s="5">
         <v>18.9</v>
       </c>
       <c r="E8" s="5">
         <v>-11.4</v>
       </c>
       <c r="F8" s="5">
         <v>-32.2</v>
       </c>
       <c r="G8" s="5">
         <v>15.5</v>
       </c>
       <c r="H8" s="5">
@@ -1513,51 +1513,51 @@
       <c r="P19" s="5">
         <v>13.7</v>
       </c>
       <c r="Q19" s="5">
         <v>-9.5</v>
       </c>
       <c r="R19" s="5">
         <v>18.8</v>
       </c>
       <c r="S19" s="5">
         <v>1.3</v>
       </c>
       <c r="T19" s="5">
         <v>-18.7</v>
       </c>
       <c r="U19" s="5">
         <v>6.8</v>
       </c>
       <c r="V19" s="5">
         <v>3.6</v>
       </c>
       <c r="W19" s="5">
         <v>5.4</v>
       </c>
       <c r="X19" s="5">
-        <v>194.4</v>
+        <v>194.40000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="5">
         <v>-2.9</v>
       </c>
       <c r="C20" s="5">
         <v>29.7</v>
       </c>
       <c r="D20" s="5">
         <v>16.4</v>
       </c>
       <c r="E20" s="5">
         <v>-31.3</v>
       </c>
       <c r="F20" s="5">
         <v>-42.4</v>
       </c>
       <c r="G20" s="5">
         <v>17.8</v>
       </c>
       <c r="H20" s="5">
@@ -1809,51 +1809,51 @@
       <c r="P23" s="5">
         <v>6.5</v>
       </c>
       <c r="Q23" s="5">
         <v>-8.1</v>
       </c>
       <c r="R23" s="5">
         <v>7.8</v>
       </c>
       <c r="S23" s="5">
         <v>7.1</v>
       </c>
       <c r="T23" s="5">
         <v>-11.9</v>
       </c>
       <c r="U23" s="5">
         <v>7.4</v>
       </c>
       <c r="V23" s="5">
         <v>25.9</v>
       </c>
       <c r="W23" s="5">
         <v>10.3</v>
       </c>
       <c r="X23" s="5">
-        <v>103.9</v>
+        <v>103.90000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5">
         <v>-0.7</v>
       </c>
       <c r="C24" s="5">
         <v>4.6</v>
       </c>
       <c r="D24" s="5">
         <v>17.5</v>
       </c>
       <c r="E24" s="5">
         <v>-20.2</v>
       </c>
       <c r="F24" s="5">
         <v>-6.7</v>
       </c>
       <c r="G24" s="5">
         <v>61.6</v>
       </c>
       <c r="H24" s="5">
@@ -2036,51 +2036,51 @@
       <c r="P28" s="5">
         <v>5.9</v>
       </c>
       <c r="Q28" s="5">
         <v>-4.1</v>
       </c>
       <c r="R28" s="5">
         <v>24.6</v>
       </c>
       <c r="S28" s="5">
         <v>8.2</v>
       </c>
       <c r="T28" s="5">
         <v>-14.2</v>
       </c>
       <c r="U28" s="5">
         <v>-11.1</v>
       </c>
       <c r="V28" s="5">
         <v>-4.7</v>
       </c>
       <c r="W28" s="5">
         <v>-7.8</v>
       </c>
       <c r="X28" s="5">
-        <v>80.1</v>
+        <v>80.099999999999994</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="5">
         <v>3.3</v>
       </c>
       <c r="C29" s="5">
         <v>18.8</v>
       </c>
       <c r="D29" s="4">
         <v>13.0</v>
       </c>
       <c r="E29" s="5">
         <v>-12.4</v>
       </c>
       <c r="F29" s="5">
         <v>-30.1</v>
       </c>
       <c r="G29" s="5">
         <v>11.9</v>
       </c>
       <c r="H29" s="5">
@@ -2184,51 +2184,51 @@
       <c r="P30" s="5">
         <v>4.3</v>
       </c>
       <c r="Q30" s="5">
         <v>-25.3</v>
       </c>
       <c r="R30" s="5">
         <v>17.7</v>
       </c>
       <c r="S30" s="5">
         <v>14.7</v>
       </c>
       <c r="T30" s="5">
         <v>-6.9</v>
       </c>
       <c r="U30" s="5">
         <v>5.3</v>
       </c>
       <c r="V30" s="5">
         <v>-2.5</v>
       </c>
       <c r="W30" s="5">
         <v>-1.4</v>
       </c>
       <c r="X30" s="5">
-        <v>174.2</v>
+        <v>174.19999999999999</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="5">
         <v>-1.1</v>
       </c>
       <c r="C31" s="5">
         <v>19.6</v>
       </c>
       <c r="D31" s="4">
         <v>-1.0</v>
       </c>
       <c r="E31" s="5">
         <v>-10.1</v>
       </c>
       <c r="F31" s="5">
         <v>-42.6</v>
       </c>
       <c r="G31" s="5">
         <v>21.8</v>
       </c>
       <c r="H31" s="4">
@@ -2480,51 +2480,51 @@
       <c r="P34" s="5">
         <v>10.1</v>
       </c>
       <c r="Q34" s="5">
         <v>-23.7</v>
       </c>
       <c r="R34" s="5">
         <v>4.5</v>
       </c>
       <c r="S34" s="5">
         <v>10.7</v>
       </c>
       <c r="T34" s="5">
         <v>0.2</v>
       </c>
       <c r="U34" s="5">
         <v>5.2</v>
       </c>
       <c r="V34" s="5">
         <v>12.5</v>
       </c>
       <c r="W34" s="5">
         <v>1.4</v>
       </c>
       <c r="X34" s="5">
-        <v>108.4</v>
+        <v>108.40000000000001</v>
       </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5">
         <v>1.2</v>
       </c>
       <c r="C35" s="4">
         <v>8.0</v>
       </c>
       <c r="D35" s="5">
         <v>11.5</v>
       </c>
       <c r="E35" s="5">
         <v>-19.5</v>
       </c>
       <c r="F35" s="5">
         <v>-3.6</v>
       </c>
       <c r="G35" s="4">
         <v>50.0</v>
       </c>
       <c r="H35" s="4">