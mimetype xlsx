--- v0 (2026-05-11)
+++ v1 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Arbeitslose nach Dauer" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Langzeitbeschäftigungslose Personen nach Geschlecht</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -158,51 +158,51 @@
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Als langzeitbeschäftigungslos gelten Personen mit Status AL (vorgemerkt arbeitslos) zum jeweiligen Stichtag, die mehr als ein Jahr mit Unterbrechungen von weniger als 62 Tagen immer wieder den Status vorgemerkt arbeitslos erhält. Als langzeitbeschäftigungslos gilt eine Person wenn sie zum Stichtag eine Geschäftsfall-Dauer &gt; 365 Tage hat (Jahresdurchschnittswerte). Die Geschlechtskategorie "Männer" entspricht der AMS-Geschlechtskategorie "Männer und altern. Geschlecht".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -540,51 +540,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y59" sqref="Y59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -789,51 +789,51 @@
       <c r="P7" s="5">
         <v>10.6</v>
       </c>
       <c r="Q7" s="5">
         <v>-16.2</v>
       </c>
       <c r="R7" s="5">
         <v>17.3</v>
       </c>
       <c r="S7" s="5">
         <v>6.1</v>
       </c>
       <c r="T7" s="5">
         <v>-14.2</v>
       </c>
       <c r="U7" s="5">
         <v>1.5</v>
       </c>
       <c r="V7" s="5">
         <v>-1.1</v>
       </c>
       <c r="W7" s="5">
         <v>-1.5</v>
       </c>
       <c r="X7" s="5">
-        <v>88.4</v>
+        <v>88.40000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="4">
         <v>5.0</v>
       </c>
       <c r="C8" s="5">
         <v>23.7</v>
       </c>
       <c r="D8" s="5">
         <v>20.6</v>
       </c>
       <c r="E8" s="5">
         <v>-11.4</v>
       </c>
       <c r="F8" s="5">
         <v>-32.3</v>
       </c>
       <c r="G8" s="5">
         <v>14.6</v>
       </c>
       <c r="H8" s="5">
@@ -863,51 +863,51 @@
       <c r="P8" s="5">
         <v>8.1</v>
       </c>
       <c r="Q8" s="5">
         <v>-19.9</v>
       </c>
       <c r="R8" s="5">
         <v>16.6</v>
       </c>
       <c r="S8" s="5">
         <v>8.2</v>
       </c>
       <c r="T8" s="5">
         <v>-12.9</v>
       </c>
       <c r="U8" s="5">
         <v>6.5</v>
       </c>
       <c r="V8" s="5">
         <v>0.8</v>
       </c>
       <c r="W8" s="5">
         <v>2.5</v>
       </c>
       <c r="X8" s="5">
-        <v>178.7</v>
+        <v>178.69999999999999</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="5">
         <v>5.8</v>
       </c>
       <c r="C9" s="5">
         <v>15.8</v>
       </c>
       <c r="D9" s="5">
         <v>11.3</v>
       </c>
       <c r="E9" s="5">
         <v>-16.9</v>
       </c>
       <c r="F9" s="5">
         <v>-30.4</v>
       </c>
       <c r="G9" s="5">
         <v>13.6</v>
       </c>
       <c r="H9" s="5">
@@ -937,51 +937,51 @@
       <c r="P9" s="5">
         <v>3.3</v>
       </c>
       <c r="Q9" s="5">
         <v>-25.4</v>
       </c>
       <c r="R9" s="5">
         <v>9.4</v>
       </c>
       <c r="S9" s="5">
         <v>3.2</v>
       </c>
       <c r="T9" s="5">
         <v>-3.1</v>
       </c>
       <c r="U9" s="5">
         <v>12.8</v>
       </c>
       <c r="V9" s="5">
         <v>40.1</v>
       </c>
       <c r="W9" s="5">
         <v>16.5</v>
       </c>
       <c r="X9" s="5">
-        <v>227.3</v>
+        <v>227.30000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="5">
         <v>5.3</v>
       </c>
       <c r="C10" s="5">
         <v>21.7</v>
       </c>
       <c r="D10" s="5">
         <v>12.4</v>
       </c>
       <c r="E10" s="5">
         <v>-11.6</v>
       </c>
       <c r="F10" s="5">
         <v>-31.9</v>
       </c>
       <c r="G10" s="5">
         <v>19.5</v>
       </c>
       <c r="H10" s="5">
@@ -1085,51 +1085,51 @@
       <c r="P11" s="5">
         <v>11.2</v>
       </c>
       <c r="Q11" s="5">
         <v>-10.4</v>
       </c>
       <c r="R11" s="5">
         <v>7.3</v>
       </c>
       <c r="S11" s="5">
         <v>20.5</v>
       </c>
       <c r="T11" s="5">
         <v>-6.4</v>
       </c>
       <c r="U11" s="5">
         <v>6.6</v>
       </c>
       <c r="V11" s="5">
         <v>13.2</v>
       </c>
       <c r="W11" s="5">
         <v>-3.7</v>
       </c>
       <c r="X11" s="5">
-        <v>106.4</v>
+        <v>106.40000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="5">
         <v>-0.8</v>
       </c>
       <c r="C12" s="5">
         <v>-6.6</v>
       </c>
       <c r="D12" s="5">
         <v>5.7</v>
       </c>
       <c r="E12" s="5">
         <v>-24.8</v>
       </c>
       <c r="F12" s="4">
         <v>-41.0</v>
       </c>
       <c r="G12" s="5">
         <v>6.1</v>
       </c>
       <c r="H12" s="4">
@@ -1280,51 +1280,51 @@
       <c r="G14" s="5">
         <v>-6.3</v>
       </c>
       <c r="H14" s="5">
         <v>17.1</v>
       </c>
       <c r="I14" s="5">
         <v>-13.7</v>
       </c>
       <c r="J14" s="4">
         <v>-1.0</v>
       </c>
       <c r="K14" s="5">
         <v>-17.2</v>
       </c>
       <c r="L14" s="5">
         <v>0.9</v>
       </c>
       <c r="M14" s="5">
         <v>16.2</v>
       </c>
       <c r="N14" s="5">
         <v>62.3</v>
       </c>
       <c r="O14" s="5">
-        <v>90.6</v>
+        <v>90.59999999999999</v>
       </c>
       <c r="P14" s="5">
         <v>-5.9</v>
       </c>
       <c r="Q14" s="4">
         <v>-32.0</v>
       </c>
       <c r="R14" s="5">
         <v>35.1</v>
       </c>
       <c r="S14" s="5">
         <v>-15.9</v>
       </c>
       <c r="T14" s="5">
         <v>15.8</v>
       </c>
       <c r="U14" s="5">
         <v>11.8</v>
       </c>
       <c r="V14" s="4">
         <v>-15.0</v>
       </c>
       <c r="W14" s="5">
         <v>-9.1</v>
       </c>
@@ -1425,51 +1425,51 @@
       <c r="F16" s="5">
         <v>-39.4</v>
       </c>
       <c r="G16" s="5">
         <v>14.7</v>
       </c>
       <c r="H16" s="5">
         <v>40.2</v>
       </c>
       <c r="I16" s="5">
         <v>-22.4</v>
       </c>
       <c r="J16" s="5">
         <v>-28.4</v>
       </c>
       <c r="K16" s="5">
         <v>-0.6</v>
       </c>
       <c r="L16" s="5">
         <v>15.5</v>
       </c>
       <c r="M16" s="5">
         <v>29.4</v>
       </c>
       <c r="N16" s="5">
-        <v>74.1</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="O16" s="5">
         <v>23.9</v>
       </c>
       <c r="P16" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="5">
         <v>-15.5</v>
       </c>
       <c r="R16" s="5">
         <v>12.2</v>
       </c>
       <c r="S16" s="5">
         <v>11.7</v>
       </c>
       <c r="T16" s="5">
         <v>-23.1</v>
       </c>
       <c r="U16" s="5">
         <v>-13.5</v>
       </c>
       <c r="V16" s="5">
         <v>-5.5</v>
       </c>
@@ -1478,51 +1478,51 @@
       </c>
       <c r="X16" s="5">
         <v>14.4</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="5">
         <v>0.4</v>
       </c>
       <c r="C17" s="5">
         <v>7.2</v>
       </c>
       <c r="D17" s="5">
         <v>16.4</v>
       </c>
       <c r="E17" s="5">
         <v>-20.4</v>
       </c>
       <c r="F17" s="5">
         <v>3.7</v>
       </c>
       <c r="G17" s="5">
-        <v>79.4</v>
+        <v>79.40000000000001</v>
       </c>
       <c r="H17" s="5">
         <v>-33.8</v>
       </c>
       <c r="I17" s="5">
         <v>-38.5</v>
       </c>
       <c r="J17" s="5">
         <v>-12.8</v>
       </c>
       <c r="K17" s="5">
         <v>-6.5</v>
       </c>
       <c r="L17" s="5">
         <v>5.2</v>
       </c>
       <c r="M17" s="5">
         <v>18.1</v>
       </c>
       <c r="N17" s="4">
         <v>28.0</v>
       </c>
       <c r="O17" s="4">
         <v>41.0</v>
       </c>
@@ -2126,51 +2126,51 @@
       <c r="P27" s="5">
         <v>-4.2</v>
       </c>
       <c r="Q27" s="5">
         <v>-21.3</v>
       </c>
       <c r="R27" t="s">
         <v>36</v>
       </c>
       <c r="S27" s="5">
         <v>-7.6</v>
       </c>
       <c r="T27" s="5">
         <v>-7.7</v>
       </c>
       <c r="U27" s="5">
         <v>10.9</v>
       </c>
       <c r="V27" s="5">
         <v>53.6</v>
       </c>
       <c r="W27" s="5">
         <v>44.8</v>
       </c>
       <c r="X27" s="5">
-        <v>222.4</v>
+        <v>222.40000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="5">
         <v>5.4</v>
       </c>
       <c r="C28" s="5">
         <v>24.1</v>
       </c>
       <c r="D28" s="5">
         <v>10.7</v>
       </c>
       <c r="E28" s="5">
         <v>-10.3</v>
       </c>
       <c r="F28" s="5">
         <v>-35.1</v>
       </c>
       <c r="G28" s="5">
         <v>26.9</v>
       </c>
       <c r="H28" s="4">
@@ -2274,51 +2274,51 @@
       <c r="P29" s="5">
         <v>7.2</v>
       </c>
       <c r="Q29" s="5">
         <v>-4.2</v>
       </c>
       <c r="R29" s="5">
         <v>10.1</v>
       </c>
       <c r="S29" s="5">
         <v>12.3</v>
       </c>
       <c r="T29" s="5">
         <v>-9.8</v>
       </c>
       <c r="U29" s="5">
         <v>14.1</v>
       </c>
       <c r="V29" s="5">
         <v>19.9</v>
       </c>
       <c r="W29" s="5">
         <v>4.3</v>
       </c>
       <c r="X29" s="5">
-        <v>107.9</v>
+        <v>107.90000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="5">
         <v>-1.8</v>
       </c>
       <c r="C30" s="5">
         <v>-6.4</v>
       </c>
       <c r="D30" s="5">
         <v>4.4</v>
       </c>
       <c r="E30" s="4">
         <v>-28.0</v>
       </c>
       <c r="F30" s="5">
         <v>-43.7</v>
       </c>
       <c r="G30" s="5">
         <v>6.2</v>
       </c>
       <c r="H30" s="5">
@@ -3093,51 +3093,51 @@
       <c r="P42" s="5">
         <v>5.9</v>
       </c>
       <c r="Q42" s="5">
         <v>-4.1</v>
       </c>
       <c r="R42" s="5">
         <v>24.6</v>
       </c>
       <c r="S42" s="5">
         <v>8.2</v>
       </c>
       <c r="T42" s="5">
         <v>-14.2</v>
       </c>
       <c r="U42" s="5">
         <v>-11.1</v>
       </c>
       <c r="V42" s="5">
         <v>-4.7</v>
       </c>
       <c r="W42" s="5">
         <v>-7.8</v>
       </c>
       <c r="X42" s="5">
-        <v>80.1</v>
+        <v>80.099999999999994</v>
       </c>
     </row>
     <row r="43" spans="1:25">
       <c r="A43" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="5">
         <v>3.3</v>
       </c>
       <c r="C43" s="5">
         <v>18.8</v>
       </c>
       <c r="D43" s="4">
         <v>13.0</v>
       </c>
       <c r="E43" s="5">
         <v>-12.4</v>
       </c>
       <c r="F43" s="5">
         <v>-30.1</v>
       </c>
       <c r="G43" s="5">
         <v>11.9</v>
       </c>
       <c r="H43" s="5">
@@ -3241,51 +3241,51 @@
       <c r="P44" s="5">
         <v>5.5</v>
       </c>
       <c r="Q44" s="5">
         <v>-25.1</v>
       </c>
       <c r="R44" s="4">
         <v>16.0</v>
       </c>
       <c r="S44" s="5">
         <v>13.8</v>
       </c>
       <c r="T44" s="4">
         <v>-8.0</v>
       </c>
       <c r="U44" s="5">
         <v>5.1</v>
       </c>
       <c r="V44" s="5">
         <v>-1.9</v>
       </c>
       <c r="W44" s="5">
         <v>0.4</v>
       </c>
       <c r="X44" s="5">
-        <v>170.3</v>
+        <v>170.30000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:25">
       <c r="A45" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="5">
         <v>5.9</v>
       </c>
       <c r="C45" s="4">
         <v>15.0</v>
       </c>
       <c r="D45" s="5">
         <v>7.4</v>
       </c>
       <c r="E45" s="5">
         <v>-16.2</v>
       </c>
       <c r="F45" s="5">
         <v>-28.3</v>
       </c>
       <c r="G45" s="5">
         <v>9.7</v>
       </c>
       <c r="H45" s="5">
@@ -3315,125 +3315,125 @@
       <c r="P45" s="5">
         <v>8.8</v>
       </c>
       <c r="Q45" s="5">
         <v>-28.9</v>
       </c>
       <c r="R45" s="5">
         <v>18.7</v>
       </c>
       <c r="S45" s="5">
         <v>15.5</v>
       </c>
       <c r="T45" s="5">
         <v>2.7</v>
       </c>
       <c r="U45" s="5">
         <v>15.3</v>
       </c>
       <c r="V45" s="5">
         <v>24.1</v>
       </c>
       <c r="W45" s="5">
         <v>-2.5</v>
       </c>
       <c r="X45" s="5">
-        <v>230.9</v>
+        <v>230.90000000000001</v>
       </c>
     </row>
     <row r="46" spans="1:25">
       <c r="A46" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="5">
         <v>5.2</v>
       </c>
       <c r="C46" s="5">
         <v>19.7</v>
       </c>
       <c r="D46" s="5">
         <v>13.5</v>
       </c>
       <c r="E46" s="5">
         <v>-12.4</v>
       </c>
       <c r="F46" s="5">
         <v>-29.3</v>
       </c>
       <c r="G46" s="4">
         <v>14.0</v>
       </c>
       <c r="H46" s="5">
         <v>17.6</v>
       </c>
       <c r="I46" s="5">
         <v>-9.4</v>
       </c>
       <c r="J46" s="5">
         <v>-17.7</v>
       </c>
       <c r="K46" s="5">
         <v>-2.4</v>
       </c>
       <c r="L46" s="5">
         <v>7.5</v>
       </c>
       <c r="M46" s="5">
         <v>33.3</v>
       </c>
       <c r="N46" s="5">
-        <v>76.9</v>
+        <v>76.90000000000001</v>
       </c>
       <c r="O46" s="5">
         <v>43.4</v>
       </c>
       <c r="P46" s="5">
         <v>-0.9</v>
       </c>
       <c r="Q46" s="4">
         <v>-26.0</v>
       </c>
       <c r="R46" s="5">
         <v>25.7</v>
       </c>
       <c r="S46" s="5">
         <v>20.1</v>
       </c>
       <c r="T46" s="5">
         <v>-0.5</v>
       </c>
       <c r="U46" s="5">
         <v>6.2</v>
       </c>
       <c r="V46" s="5">
         <v>-6.8</v>
       </c>
       <c r="W46" s="5">
         <v>-10.4</v>
       </c>
       <c r="X46" s="5">
-        <v>191.8</v>
+        <v>191.80000000000001</v>
       </c>
     </row>
     <row r="47" spans="1:25">
       <c r="A47" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="5">
         <v>3.5</v>
       </c>
       <c r="C47" s="5">
         <v>16.2</v>
       </c>
       <c r="D47" s="4">
         <v>3.0</v>
       </c>
       <c r="E47" s="5">
         <v>-10.3</v>
       </c>
       <c r="F47" s="5">
         <v>-18.4</v>
       </c>
       <c r="G47" s="5">
         <v>13.2</v>
       </c>
       <c r="H47" s="5">
@@ -3856,51 +3856,51 @@
       </c>
       <c r="X52" s="5">
         <v>17.5</v>
       </c>
     </row>
     <row r="53" spans="1:25">
       <c r="A53" t="s">
         <v>39</v>
       </c>
       <c r="B53" s="5">
         <v>1.3</v>
       </c>
       <c r="C53" s="5">
         <v>9.3</v>
       </c>
       <c r="D53" s="5">
         <v>13.9</v>
       </c>
       <c r="E53" s="4">
         <v>-20.0</v>
       </c>
       <c r="F53" s="5">
         <v>6.6</v>
       </c>
       <c r="G53" s="5">
-        <v>70.6</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="H53" s="5">
         <v>-35.6</v>
       </c>
       <c r="I53" s="4">
         <v>-38.0</v>
       </c>
       <c r="J53" s="5">
         <v>-13.1</v>
       </c>
       <c r="K53" s="5">
         <v>-5.3</v>
       </c>
       <c r="L53" s="5">
         <v>4.1</v>
       </c>
       <c r="M53" s="5">
         <v>30.2</v>
       </c>
       <c r="N53" s="5">
         <v>38.4</v>
       </c>
       <c r="O53" s="5">
         <v>50.6</v>
       </c>