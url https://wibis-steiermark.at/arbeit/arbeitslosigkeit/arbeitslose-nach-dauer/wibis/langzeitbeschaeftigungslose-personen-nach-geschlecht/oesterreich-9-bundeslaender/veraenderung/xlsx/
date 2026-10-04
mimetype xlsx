--- v0 (2026-05-11)
+++ v1 (2026-10-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Arbeitslose nach Dauer" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Langzeitbeschäftigungslose Personen nach Geschlecht</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -140,51 +140,51 @@
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Als langzeitbeschäftigungslos gelten Personen mit Status AL (vorgemerkt arbeitslos) zum jeweiligen Stichtag, die mehr als ein Jahr mit Unterbrechungen von weniger als 62 Tagen immer wieder den Status vorgemerkt arbeitslos erhält. Als langzeitbeschäftigungslos gilt eine Person wenn sie zum Stichtag eine Geschäftsfall-Dauer &gt; 365 Tage hat (Jahresdurchschnittswerte). Die Geschlechtskategorie "Männer" entspricht der AMS-Geschlechtskategorie "Männer und altern. Geschlecht".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -522,51 +522,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y44" sqref="Y44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -771,51 +771,51 @@
       <c r="P7" s="5">
         <v>11.5</v>
       </c>
       <c r="Q7" s="5">
         <v>-3.8</v>
       </c>
       <c r="R7" s="4">
         <v>1.0</v>
       </c>
       <c r="S7" s="5">
         <v>6.4</v>
       </c>
       <c r="T7" s="5">
         <v>-1.2</v>
       </c>
       <c r="U7" s="5">
         <v>-6.9</v>
       </c>
       <c r="V7" s="5">
         <v>-1.2</v>
       </c>
       <c r="W7" s="5">
         <v>2.1</v>
       </c>
       <c r="X7" s="5">
-        <v>79.6</v>
+        <v>79.59999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="5">
         <v>5.2</v>
       </c>
       <c r="C8" s="5">
         <v>3.7</v>
       </c>
       <c r="D8" s="5">
         <v>-1.9</v>
       </c>
       <c r="E8" s="5">
         <v>-17.9</v>
       </c>
       <c r="F8" s="5">
         <v>-28.3</v>
       </c>
       <c r="G8" s="5">
         <v>6.9</v>
       </c>
       <c r="H8" s="5">
@@ -845,51 +845,51 @@
       <c r="P8" s="5">
         <v>5.2</v>
       </c>
       <c r="Q8" s="5">
         <v>5.1</v>
       </c>
       <c r="R8" s="5">
         <v>32.4</v>
       </c>
       <c r="S8" s="5">
         <v>28.9</v>
       </c>
       <c r="T8" s="5">
         <v>7.1</v>
       </c>
       <c r="U8" s="5">
         <v>-2.5</v>
       </c>
       <c r="V8" s="5">
         <v>6.8</v>
       </c>
       <c r="W8" s="5">
         <v>-0.2</v>
       </c>
       <c r="X8" s="5">
-        <v>190.2</v>
+        <v>190.19999999999999</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="5">
         <v>1.4</v>
       </c>
       <c r="C9" s="5">
         <v>5.7</v>
       </c>
       <c r="D9" s="5">
         <v>7.7</v>
       </c>
       <c r="E9" s="4">
         <v>-25.0</v>
       </c>
       <c r="F9" s="5">
         <v>-35.8</v>
       </c>
       <c r="G9" s="5">
         <v>4.4</v>
       </c>
       <c r="H9" s="5">
@@ -963,81 +963,81 @@
       <c r="F10" s="5">
         <v>-35.4</v>
       </c>
       <c r="G10" s="5">
         <v>13.5</v>
       </c>
       <c r="H10" s="5">
         <v>26.7</v>
       </c>
       <c r="I10" s="5">
         <v>-11.7</v>
       </c>
       <c r="J10" s="5">
         <v>-17.1</v>
       </c>
       <c r="K10" s="5">
         <v>-3.6</v>
       </c>
       <c r="L10" s="5">
         <v>14.6</v>
       </c>
       <c r="M10" s="5">
         <v>43.7</v>
       </c>
       <c r="N10" s="5">
-        <v>64.1</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="O10" s="5">
         <v>37.5</v>
       </c>
       <c r="P10" s="5">
         <v>8.9</v>
       </c>
       <c r="Q10" s="5">
         <v>-8.5</v>
       </c>
       <c r="R10" s="5">
-        <v>68.4</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="S10" s="5">
         <v>41.5</v>
       </c>
       <c r="T10" s="5">
         <v>-19.7</v>
       </c>
       <c r="U10" s="5">
         <v>-20.5</v>
       </c>
       <c r="V10" s="5">
         <v>-4.9</v>
       </c>
       <c r="W10" s="5">
         <v>-0.9</v>
       </c>
       <c r="X10" s="5">
-        <v>342.3</v>
+        <v>342.30000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="5">
         <v>4.3</v>
       </c>
       <c r="C11" s="5">
         <v>23.6</v>
       </c>
       <c r="D11" s="5">
         <v>16.1</v>
       </c>
       <c r="E11" s="4">
         <v>-21.0</v>
       </c>
       <c r="F11" s="4">
         <v>-43.0</v>
       </c>
       <c r="G11" s="5">
         <v>28.8</v>
       </c>
       <c r="H11" s="5">
@@ -1067,51 +1067,51 @@
       <c r="P11" s="5">
         <v>8.3</v>
       </c>
       <c r="Q11" s="5">
         <v>-4.3</v>
       </c>
       <c r="R11" s="5">
         <v>25.2</v>
       </c>
       <c r="S11" s="5">
         <v>27.6</v>
       </c>
       <c r="T11" s="5">
         <v>-16.2</v>
       </c>
       <c r="U11" s="5">
         <v>-15.5</v>
       </c>
       <c r="V11" s="5">
         <v>-17.5</v>
       </c>
       <c r="W11" s="5">
         <v>-0.8</v>
       </c>
       <c r="X11" s="5">
-        <v>141.1</v>
+        <v>141.099999999999994</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="5">
         <v>3.1</v>
       </c>
       <c r="C12" s="5">
         <v>19.1</v>
       </c>
       <c r="D12" s="5">
         <v>14.4</v>
       </c>
       <c r="E12" s="5">
         <v>-14.2</v>
       </c>
       <c r="F12" s="5">
         <v>-31.4</v>
       </c>
       <c r="G12" s="4">
         <v>15.0</v>
       </c>
       <c r="H12" s="5">
@@ -1141,51 +1141,51 @@
       <c r="P12" s="5">
         <v>10.6</v>
       </c>
       <c r="Q12" s="5">
         <v>-16.2</v>
       </c>
       <c r="R12" s="5">
         <v>17.3</v>
       </c>
       <c r="S12" s="5">
         <v>6.1</v>
       </c>
       <c r="T12" s="5">
         <v>-14.2</v>
       </c>
       <c r="U12" s="5">
         <v>1.5</v>
       </c>
       <c r="V12" s="5">
         <v>-1.1</v>
       </c>
       <c r="W12" s="5">
         <v>-1.5</v>
       </c>
       <c r="X12" s="5">
-        <v>88.4</v>
+        <v>88.40000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="4">
         <v>5.0</v>
       </c>
       <c r="C13" s="5">
         <v>15.6</v>
       </c>
       <c r="D13" s="5">
         <v>11.8</v>
       </c>
       <c r="E13" s="5">
         <v>-26.2</v>
       </c>
       <c r="F13" s="5">
         <v>-43.5</v>
       </c>
       <c r="G13" s="5">
         <v>58.3</v>
       </c>
       <c r="H13" s="5">
@@ -1215,51 +1215,51 @@
       <c r="P13" s="5">
         <v>7.1</v>
       </c>
       <c r="Q13" s="5">
         <v>-7.5</v>
       </c>
       <c r="R13" s="5">
         <v>31.1</v>
       </c>
       <c r="S13" s="5">
         <v>25.3</v>
       </c>
       <c r="T13" s="5">
         <v>-9.9</v>
       </c>
       <c r="U13" s="5">
         <v>0.5</v>
       </c>
       <c r="V13" s="5">
         <v>7.8</v>
       </c>
       <c r="W13" s="5">
         <v>11.1</v>
       </c>
       <c r="X13" s="5">
-        <v>179.7</v>
+        <v>179.69999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5">
         <v>3.3</v>
       </c>
       <c r="C14" s="5">
         <v>21.8</v>
       </c>
       <c r="D14" s="5">
         <v>8.1</v>
       </c>
       <c r="E14" s="4">
         <v>-18.0</v>
       </c>
       <c r="F14" s="5">
         <v>-37.3</v>
       </c>
       <c r="G14" s="5">
         <v>34.8</v>
       </c>
       <c r="H14" s="5">
@@ -1289,51 +1289,51 @@
       <c r="P14" s="5">
         <v>-13.2</v>
       </c>
       <c r="Q14" s="5">
         <v>-24.7</v>
       </c>
       <c r="R14" s="5">
         <v>42.2</v>
       </c>
       <c r="S14" s="5">
         <v>25.4</v>
       </c>
       <c r="T14" s="5">
         <v>-21.5</v>
       </c>
       <c r="U14" s="5">
         <v>-14.1</v>
       </c>
       <c r="V14" s="5">
         <v>6.1</v>
       </c>
       <c r="W14" s="4">
         <v>34.0</v>
       </c>
       <c r="X14" s="5">
-        <v>96.1</v>
+        <v>96.099999999999994</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="5">
         <v>2.7</v>
       </c>
       <c r="C15" s="5">
         <v>10.2</v>
       </c>
       <c r="D15" s="5">
         <v>9.5</v>
       </c>
       <c r="E15" s="5">
         <v>-12.4</v>
       </c>
       <c r="F15" s="5">
         <v>-29.5</v>
       </c>
       <c r="G15" s="4">
         <v>12.0</v>
       </c>
       <c r="H15" s="5">
@@ -1363,51 +1363,51 @@
       <c r="P15" s="5">
         <v>6.7</v>
       </c>
       <c r="Q15" s="5">
         <v>7.7</v>
       </c>
       <c r="R15" s="5">
         <v>16.5</v>
       </c>
       <c r="S15" s="4">
         <v>-3.0</v>
       </c>
       <c r="T15" s="5">
         <v>-19.9</v>
       </c>
       <c r="U15" s="5">
         <v>-12.4</v>
       </c>
       <c r="V15" s="5">
         <v>-3.5</v>
       </c>
       <c r="W15" s="5">
         <v>-12.1</v>
       </c>
       <c r="X15" s="5">
-        <v>74.4</v>
+        <v>74.40000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>8</v>
@@ -1664,51 +1664,51 @@
       <c r="P21" s="5">
         <v>10.3</v>
       </c>
       <c r="Q21" s="5">
         <v>12.5</v>
       </c>
       <c r="R21" s="5">
         <v>26.3</v>
       </c>
       <c r="S21" s="5">
         <v>22.9</v>
       </c>
       <c r="T21" s="5">
         <v>5.4</v>
       </c>
       <c r="U21" s="4">
         <v>-1.0</v>
       </c>
       <c r="V21" s="5">
         <v>10.3</v>
       </c>
       <c r="W21" s="5">
         <v>2.9</v>
       </c>
       <c r="X21" s="5">
-        <v>162.6</v>
+        <v>162.59999999999999</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5">
         <v>1.7</v>
       </c>
       <c r="C22" s="5">
         <v>7.1</v>
       </c>
       <c r="D22" s="5">
         <v>9.7</v>
       </c>
       <c r="E22" s="5">
         <v>-28.1</v>
       </c>
       <c r="F22" s="5">
         <v>-37.7</v>
       </c>
       <c r="G22" s="5">
         <v>4.9</v>
       </c>
       <c r="H22" s="5">
@@ -1812,51 +1812,51 @@
       <c r="P23" s="5">
         <v>8.2</v>
       </c>
       <c r="Q23" s="5">
         <v>2.9</v>
       </c>
       <c r="R23" s="5">
         <v>44.3</v>
       </c>
       <c r="S23" s="5">
         <v>19.5</v>
       </c>
       <c r="T23" s="5">
         <v>-18.7</v>
       </c>
       <c r="U23" s="5">
         <v>-16.4</v>
       </c>
       <c r="V23" s="5">
         <v>-0.6</v>
       </c>
       <c r="W23" s="5">
         <v>7.5</v>
       </c>
       <c r="X23" s="5">
-        <v>328.9</v>
+        <v>328.89999999999998</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5">
         <v>4.7</v>
       </c>
       <c r="C24" s="5">
         <v>28.4</v>
       </c>
       <c r="D24" s="5">
         <v>21.1</v>
       </c>
       <c r="E24" s="5">
         <v>-23.1</v>
       </c>
       <c r="F24" s="4">
         <v>-45.0</v>
       </c>
       <c r="G24" s="5">
         <v>35.5</v>
       </c>
       <c r="H24" s="5">
@@ -1886,51 +1886,51 @@
       <c r="P24" s="5">
         <v>14.2</v>
       </c>
       <c r="Q24" s="5">
         <v>-2.8</v>
       </c>
       <c r="R24" s="4">
         <v>19.0</v>
       </c>
       <c r="S24" s="5">
         <v>26.4</v>
       </c>
       <c r="T24" s="5">
         <v>-25.8</v>
       </c>
       <c r="U24" s="5">
         <v>-2.7</v>
       </c>
       <c r="V24" s="5">
         <v>-15.1</v>
       </c>
       <c r="W24" s="5">
         <v>-3.6</v>
       </c>
       <c r="X24" s="5">
-        <v>164.9</v>
+        <v>164.90000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5">
         <v>2.7</v>
       </c>
       <c r="C25" s="5">
         <v>19.4</v>
       </c>
       <c r="D25" s="5">
         <v>16.4</v>
       </c>
       <c r="E25" s="5">
         <v>-16.6</v>
       </c>
       <c r="F25" s="5">
         <v>-33.2</v>
       </c>
       <c r="G25" s="5">
         <v>19.6</v>
       </c>
       <c r="H25" s="5">
@@ -1983,51 +1983,51 @@
       </c>
       <c r="X25" s="5">
         <v>75.5</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5">
         <v>4.9</v>
       </c>
       <c r="C26" s="5">
         <v>19.4</v>
       </c>
       <c r="D26" s="5">
         <v>8.3</v>
       </c>
       <c r="E26" s="5">
         <v>-30.4</v>
       </c>
       <c r="F26" s="5">
         <v>-46.2</v>
       </c>
       <c r="G26" s="5">
-        <v>70.1</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="H26" s="5">
         <v>27.2</v>
       </c>
       <c r="I26" s="5">
         <v>-20.1</v>
       </c>
       <c r="J26" s="5">
         <v>-25.8</v>
       </c>
       <c r="K26" s="5">
         <v>-10.4</v>
       </c>
       <c r="L26" s="5">
         <v>1.2</v>
       </c>
       <c r="M26" s="5">
         <v>29.1</v>
       </c>
       <c r="N26" s="5">
         <v>65.3</v>
       </c>
       <c r="O26" s="5">
         <v>26.5</v>
       </c>
@@ -2335,51 +2335,51 @@
       <c r="P32" s="5">
         <v>5.9</v>
       </c>
       <c r="Q32" s="5">
         <v>-4.1</v>
       </c>
       <c r="R32" s="5">
         <v>24.6</v>
       </c>
       <c r="S32" s="5">
         <v>8.2</v>
       </c>
       <c r="T32" s="5">
         <v>-14.2</v>
       </c>
       <c r="U32" s="5">
         <v>-11.1</v>
       </c>
       <c r="V32" s="5">
         <v>-4.7</v>
       </c>
       <c r="W32" s="5">
         <v>-7.8</v>
       </c>
       <c r="X32" s="5">
-        <v>80.1</v>
+        <v>80.099999999999994</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="5">
         <v>3.1</v>
       </c>
       <c r="C33" s="5">
         <v>5.6</v>
       </c>
       <c r="D33" s="4">
         <v>7.0</v>
       </c>
       <c r="E33" s="5">
         <v>-13.5</v>
       </c>
       <c r="F33" s="5">
         <v>-23.7</v>
       </c>
       <c r="G33" s="4">
         <v>14.0</v>
       </c>
       <c r="H33" s="5">
@@ -2409,51 +2409,51 @@
       <c r="P33" s="5">
         <v>11.3</v>
       </c>
       <c r="Q33" s="5">
         <v>-5.2</v>
       </c>
       <c r="R33" s="5">
         <v>5.1</v>
       </c>
       <c r="S33" s="5">
         <v>6.9</v>
       </c>
       <c r="T33" s="5">
         <v>3.4</v>
       </c>
       <c r="U33" s="4">
         <v>-8.0</v>
       </c>
       <c r="V33" s="5">
         <v>-0.9</v>
       </c>
       <c r="W33" s="5">
         <v>-0.7</v>
       </c>
       <c r="X33" s="5">
-        <v>89.6</v>
+        <v>89.59999999999999</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="5">
         <v>5.6</v>
       </c>
       <c r="C34" s="5">
         <v>3.9</v>
       </c>
       <c r="D34" s="5">
         <v>1.6</v>
       </c>
       <c r="E34" s="4">
         <v>-15.0</v>
       </c>
       <c r="F34" s="5">
         <v>-25.3</v>
       </c>
       <c r="G34" s="5">
         <v>6.1</v>
       </c>
       <c r="H34" s="5">
@@ -2483,51 +2483,51 @@
       <c r="P34" s="5">
         <v>0.6</v>
       </c>
       <c r="Q34" s="5">
         <v>-0.8</v>
       </c>
       <c r="R34" s="5">
         <v>37.8</v>
       </c>
       <c r="S34" s="5">
         <v>34.3</v>
       </c>
       <c r="T34" s="5">
         <v>8.7</v>
       </c>
       <c r="U34" s="5">
         <v>-3.8</v>
       </c>
       <c r="V34" s="5">
         <v>3.8</v>
       </c>
       <c r="W34" s="5">
         <v>-2.8</v>
       </c>
       <c r="X34" s="5">
-        <v>213.2</v>
+        <v>213.19999999999999</v>
       </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="5">
         <v>1.1</v>
       </c>
       <c r="C35" s="5">
         <v>4.7</v>
       </c>
       <c r="D35" s="5">
         <v>6.3</v>
       </c>
       <c r="E35" s="5">
         <v>-22.5</v>
       </c>
       <c r="F35" s="5">
         <v>-34.1</v>
       </c>
       <c r="G35" s="4">
         <v>4.0</v>
       </c>
       <c r="H35" s="5">
@@ -2601,81 +2601,81 @@
       <c r="F36" s="5">
         <v>-34.2</v>
       </c>
       <c r="G36" s="5">
         <v>11.5</v>
       </c>
       <c r="H36" s="5">
         <v>25.7</v>
       </c>
       <c r="I36" s="5">
         <v>-15.7</v>
       </c>
       <c r="J36" s="4">
         <v>-19.0</v>
       </c>
       <c r="K36" s="5">
         <v>-3.8</v>
       </c>
       <c r="L36" s="5">
         <v>14.3</v>
       </c>
       <c r="M36" s="5">
         <v>46.8</v>
       </c>
       <c r="N36" s="5">
-        <v>71.1</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="O36" s="5">
         <v>40.5</v>
       </c>
       <c r="P36" s="5">
         <v>9.5</v>
       </c>
       <c r="Q36" s="4">
         <v>-16.0</v>
       </c>
       <c r="R36" s="5">
         <v>89.5</v>
       </c>
       <c r="S36" s="5">
-        <v>68.6</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="T36" s="5">
         <v>-20.9</v>
       </c>
       <c r="U36" s="5">
         <v>-24.9</v>
       </c>
       <c r="V36" s="5">
         <v>-9.1</v>
       </c>
       <c r="W36" s="5">
         <v>-7.9</v>
       </c>
       <c r="X36" s="5">
-        <v>353.6</v>
+        <v>353.60000000000002</v>
       </c>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="5">
         <v>3.9</v>
       </c>
       <c r="C37" s="4">
         <v>20.0</v>
       </c>
       <c r="D37" s="5">
         <v>12.9</v>
       </c>
       <c r="E37" s="5">
         <v>-19.5</v>
       </c>
       <c r="F37" s="5">
         <v>-41.5</v>
       </c>
       <c r="G37" s="4">
         <v>24.0</v>
       </c>
       <c r="H37" s="5">
@@ -2823,81 +2823,81 @@
       <c r="F39" s="5">
         <v>-41.2</v>
       </c>
       <c r="G39" s="5">
         <v>49.5</v>
       </c>
       <c r="H39" s="5">
         <v>21.6</v>
       </c>
       <c r="I39" s="5">
         <v>-19.7</v>
       </c>
       <c r="J39" s="5">
         <v>-26.7</v>
       </c>
       <c r="K39" s="5">
         <v>-9.7</v>
       </c>
       <c r="L39" s="5">
         <v>2.1</v>
       </c>
       <c r="M39" s="5">
         <v>30.4</v>
       </c>
       <c r="N39" s="5">
-        <v>72.1</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="O39" s="5">
         <v>26.5</v>
       </c>
       <c r="P39" s="5">
         <v>5.1</v>
       </c>
       <c r="Q39" s="5">
         <v>-10.4</v>
       </c>
       <c r="R39" s="5">
         <v>44.9</v>
       </c>
       <c r="S39" s="4">
         <v>34.0</v>
       </c>
       <c r="T39" s="5">
         <v>-8.6</v>
       </c>
       <c r="U39" s="5">
         <v>-5.9</v>
       </c>
       <c r="V39" s="5">
         <v>1.7</v>
       </c>
       <c r="W39" s="5">
         <v>8.4</v>
       </c>
       <c r="X39" s="5">
-        <v>183.9</v>
+        <v>183.90000000000001</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5">
         <v>3.7</v>
       </c>
       <c r="C40" s="5">
         <v>21.4</v>
       </c>
       <c r="D40" s="5">
         <v>10.2</v>
       </c>
       <c r="E40" s="4">
         <v>-17.0</v>
       </c>
       <c r="F40" s="5">
         <v>-34.8</v>
       </c>
       <c r="G40" s="5">
         <v>32.2</v>
       </c>
       <c r="H40" s="5">
@@ -2927,51 +2927,51 @@
       <c r="P40" s="5">
         <v>-12.5</v>
       </c>
       <c r="Q40" s="5">
         <v>-27.9</v>
       </c>
       <c r="R40" s="5">
         <v>46.7</v>
       </c>
       <c r="S40" s="5">
         <v>41.2</v>
       </c>
       <c r="T40" s="5">
         <v>-19.7</v>
       </c>
       <c r="U40" s="5">
         <v>-17.1</v>
       </c>
       <c r="V40" s="5">
         <v>4.7</v>
       </c>
       <c r="W40" s="5">
         <v>30.4</v>
       </c>
       <c r="X40" s="5">
-        <v>114.9</v>
+        <v>114.90000000000001</v>
       </c>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="5">
         <v>2.3</v>
       </c>
       <c r="C41" s="5">
         <v>9.3</v>
       </c>
       <c r="D41" s="5">
         <v>10.5</v>
       </c>
       <c r="E41" s="5">
         <v>-10.3</v>
       </c>
       <c r="F41" s="5">
         <v>-29.6</v>
       </c>
       <c r="G41" s="5">
         <v>11.6</v>
       </c>
       <c r="H41" s="5">