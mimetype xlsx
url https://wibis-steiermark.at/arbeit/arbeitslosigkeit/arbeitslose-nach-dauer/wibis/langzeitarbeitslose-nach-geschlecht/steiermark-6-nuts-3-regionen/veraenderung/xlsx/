--- v0 (2026-05-11)
+++ v1 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Arbeitslose nach Dauer" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Langzeitarbeitslose nach Geschlecht</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -137,51 +137,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Als Langzeitarbeitslos gelten Personen, die länger als 12 Monate vorgemerkt arbeitslos sind. Zahl der zum Zweck der Arbeitsvermittlung gemeldeten Personen, die nicht in Beschäftigung oder Ausbildung stehen. Die regionale Zuordnung erfolgt nach dem Wohnort der Personen (Jahresdurchschnittswerte). Die Geschlechtskategorie "Männer" entspricht der AMS-Geschlechtskategorie "Männer und altern. Geschlecht".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -519,51 +519,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y38" sqref="Y38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -661,54 +661,54 @@
       <c r="E6" s="4">
         <v>-26.7</v>
       </c>
       <c r="F6" s="4">
         <v>-44.7</v>
       </c>
       <c r="G6" s="4">
         <v>29.3</v>
       </c>
       <c r="H6" s="4">
         <v>29.5</v>
       </c>
       <c r="I6" s="4">
         <v>-5.5</v>
       </c>
       <c r="J6" s="4">
         <v>-13.5</v>
       </c>
       <c r="K6" s="4">
         <v>5.4</v>
       </c>
       <c r="L6" s="4">
         <v>59.8</v>
       </c>
       <c r="M6" s="4">
-        <v>178.9</v>
+        <v>178.90000000000001</v>
       </c>
       <c r="N6" s="4">
-        <v>83.4</v>
+        <v>83.40000000000001</v>
       </c>
       <c r="O6" s="4">
         <v>26.6</v>
       </c>
       <c r="P6" s="4">
         <v>9.6</v>
       </c>
       <c r="Q6" s="4">
         <v>-26.8</v>
       </c>
       <c r="R6" s="5">
         <v>-1.0</v>
       </c>
       <c r="S6" s="4">
         <v>17.7</v>
       </c>
       <c r="T6" s="4">
         <v>-6.5</v>
       </c>
       <c r="U6" s="4">
         <v>-26.4</v>
       </c>
       <c r="V6" s="4">
         <v>-29.7</v>
       </c>
@@ -735,84 +735,84 @@
       <c r="E7" s="4">
         <v>-15.8</v>
       </c>
       <c r="F7" s="4">
         <v>-45.4</v>
       </c>
       <c r="G7" s="4">
         <v>27.6</v>
       </c>
       <c r="H7" s="4">
         <v>36.7</v>
       </c>
       <c r="I7" s="4">
         <v>-11.1</v>
       </c>
       <c r="J7" s="4">
         <v>-24.6</v>
       </c>
       <c r="K7" s="5">
         <v>2.0</v>
       </c>
       <c r="L7" s="4">
         <v>44.1</v>
       </c>
       <c r="M7" s="4">
-        <v>202.1</v>
+        <v>202.099999999999994</v>
       </c>
       <c r="N7" s="5">
         <v>95.0</v>
       </c>
       <c r="O7" s="4">
         <v>-13.3</v>
       </c>
       <c r="P7" s="4">
         <v>66.7</v>
       </c>
       <c r="Q7" s="4">
         <v>-28.4</v>
       </c>
       <c r="R7" s="4">
         <v>-26.2</v>
       </c>
       <c r="S7" s="4">
         <v>-20.7</v>
       </c>
       <c r="T7" s="4">
         <v>-6.9</v>
       </c>
       <c r="U7" s="4">
         <v>-2.5</v>
       </c>
       <c r="V7" s="4">
         <v>-22.9</v>
       </c>
       <c r="W7" s="4">
         <v>-16.4</v>
       </c>
       <c r="X7" s="4">
-        <v>145.3</v>
+        <v>145.30000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="4">
         <v>6.1</v>
       </c>
       <c r="C8" s="4">
         <v>28.4</v>
       </c>
       <c r="D8" s="4">
         <v>20.9</v>
       </c>
       <c r="E8" s="4">
         <v>-11.7</v>
       </c>
       <c r="F8" s="5">
         <v>-45.0</v>
       </c>
       <c r="G8" s="4">
         <v>30.1</v>
       </c>
       <c r="H8" s="4">
@@ -842,51 +842,51 @@
       <c r="P8" s="4">
         <v>55.4</v>
       </c>
       <c r="Q8" s="4">
         <v>-14.3</v>
       </c>
       <c r="R8" s="4">
         <v>-11.7</v>
       </c>
       <c r="S8" s="4">
         <v>-10.5</v>
       </c>
       <c r="T8" s="4">
         <v>-24.4</v>
       </c>
       <c r="U8" s="5">
         <v>-13.0</v>
       </c>
       <c r="V8" s="4">
         <v>-35.8</v>
       </c>
       <c r="W8" s="4">
         <v>-18.6</v>
       </c>
       <c r="X8" s="4">
-        <v>248.7</v>
+        <v>248.69999999999999</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="4">
         <v>-2.4</v>
       </c>
       <c r="C9" s="4">
         <v>31.9</v>
       </c>
       <c r="D9" s="4">
         <v>2.9</v>
       </c>
       <c r="E9" s="4">
         <v>-26.3</v>
       </c>
       <c r="F9" s="4">
         <v>-51.5</v>
       </c>
       <c r="G9" s="4">
         <v>37.1</v>
       </c>
       <c r="H9" s="4">
@@ -957,51 +957,51 @@
       <c r="E10" s="5">
         <v>-21.0</v>
       </c>
       <c r="F10" s="4">
         <v>-52.2</v>
       </c>
       <c r="G10" s="4">
         <v>27.5</v>
       </c>
       <c r="H10" s="4">
         <v>28.6</v>
       </c>
       <c r="I10" s="4">
         <v>-4.6</v>
       </c>
       <c r="J10" s="4">
         <v>-8.3</v>
       </c>
       <c r="K10" s="4">
         <v>4.1</v>
       </c>
       <c r="L10" s="4">
         <v>76.7</v>
       </c>
       <c r="M10" s="4">
-        <v>155.7</v>
+        <v>155.69999999999999</v>
       </c>
       <c r="N10" s="4">
         <v>-24.4</v>
       </c>
       <c r="O10" s="4">
         <v>22.9</v>
       </c>
       <c r="P10" s="4">
         <v>84.8</v>
       </c>
       <c r="Q10" s="4">
         <v>-36.1</v>
       </c>
       <c r="R10" s="4">
         <v>-22.2</v>
       </c>
       <c r="S10" s="4">
         <v>-21.6</v>
       </c>
       <c r="T10" s="4">
         <v>5.8</v>
       </c>
       <c r="U10" s="4">
         <v>2.3</v>
       </c>
@@ -1105,158 +1105,158 @@
       <c r="E12" s="4">
         <v>-19.8</v>
       </c>
       <c r="F12" s="4">
         <v>-36.8</v>
       </c>
       <c r="G12" s="4">
         <v>27.9</v>
       </c>
       <c r="H12" s="4">
         <v>37.4</v>
       </c>
       <c r="I12" s="4">
         <v>-2.8</v>
       </c>
       <c r="J12" s="4">
         <v>-23.8</v>
       </c>
       <c r="K12" s="4">
         <v>-12.6</v>
       </c>
       <c r="L12" s="4">
         <v>41.7</v>
       </c>
       <c r="M12" s="4">
-        <v>201.7</v>
+        <v>201.69999999999999</v>
       </c>
       <c r="N12" s="4">
         <v>39.1</v>
       </c>
       <c r="O12" s="4">
         <v>8.3</v>
       </c>
       <c r="P12" s="4">
         <v>105.3</v>
       </c>
       <c r="Q12" s="4">
         <v>-53.4</v>
       </c>
       <c r="R12" s="4">
         <v>-47.1</v>
       </c>
       <c r="S12" s="4">
         <v>-19.6</v>
       </c>
       <c r="T12" s="4">
         <v>6.1</v>
       </c>
       <c r="U12" s="4">
         <v>22.4</v>
       </c>
       <c r="V12" s="4">
         <v>7.7</v>
       </c>
       <c r="W12" s="4">
         <v>-7.4</v>
       </c>
       <c r="X12" s="4">
-        <v>191.6</v>
+        <v>191.59999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="4">
         <v>2.4</v>
       </c>
       <c r="C13" s="4">
         <v>41.4</v>
       </c>
       <c r="D13" s="4">
         <v>10.1</v>
       </c>
       <c r="E13" s="4">
         <v>-25.6</v>
       </c>
       <c r="F13" s="4">
         <v>-43.4</v>
       </c>
       <c r="G13" s="5">
         <v>5.0</v>
       </c>
       <c r="H13" s="4">
         <v>17.2</v>
       </c>
       <c r="I13" s="4">
         <v>-6.9</v>
       </c>
       <c r="J13" s="4">
         <v>-20.6</v>
       </c>
       <c r="K13" s="4">
         <v>7.6</v>
       </c>
       <c r="L13" s="4">
         <v>55.3</v>
       </c>
       <c r="M13" s="4">
-        <v>146.7</v>
+        <v>146.69999999999999</v>
       </c>
       <c r="N13" s="5">
         <v>23.0</v>
       </c>
       <c r="O13" s="4">
         <v>52.6</v>
       </c>
       <c r="P13" s="4">
         <v>72.7</v>
       </c>
       <c r="Q13" s="4">
         <v>-23.3</v>
       </c>
       <c r="R13" s="5">
         <v>-14.0</v>
       </c>
       <c r="S13" s="4">
         <v>-46.2</v>
       </c>
       <c r="T13" s="4">
         <v>1.1</v>
       </c>
       <c r="U13" s="4">
         <v>3.4</v>
       </c>
       <c r="V13" s="4">
         <v>-42.9</v>
       </c>
       <c r="W13" s="4">
         <v>-1.9</v>
       </c>
       <c r="X13" s="4">
-        <v>65.4</v>
+        <v>65.40000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>8</v>
@@ -1332,273 +1332,273 @@
       <c r="E17" s="4">
         <v>-30.1</v>
       </c>
       <c r="F17" s="4">
         <v>-47.4</v>
       </c>
       <c r="G17" s="4">
         <v>33.2</v>
       </c>
       <c r="H17" s="4">
         <v>31.8</v>
       </c>
       <c r="I17" s="5">
         <v>-2.0</v>
       </c>
       <c r="J17" s="4">
         <v>-12.9</v>
       </c>
       <c r="K17" s="4">
         <v>7.1</v>
       </c>
       <c r="L17" s="4">
         <v>60.6</v>
       </c>
       <c r="M17" s="4">
-        <v>177.8</v>
+        <v>177.80000000000001</v>
       </c>
       <c r="N17" s="4">
-        <v>79.1</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="O17" s="5">
         <v>26.0</v>
       </c>
       <c r="P17" s="5">
         <v>10.0</v>
       </c>
       <c r="Q17" s="4">
         <v>-22.3</v>
       </c>
       <c r="R17" s="4">
         <v>-5.3</v>
       </c>
       <c r="S17" s="4">
         <v>17.9</v>
       </c>
       <c r="T17" s="4">
         <v>-6.1</v>
       </c>
       <c r="U17" s="4">
         <v>-28.3</v>
       </c>
       <c r="V17" s="4">
         <v>-29.1</v>
       </c>
       <c r="W17" s="4">
         <v>-40.1</v>
       </c>
       <c r="X17" s="4">
-        <v>131.6</v>
+        <v>131.59999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="4">
         <v>4.2</v>
       </c>
       <c r="C18" s="4">
         <v>34.5</v>
       </c>
       <c r="D18" s="4">
         <v>16.4</v>
       </c>
       <c r="E18" s="4">
         <v>-21.6</v>
       </c>
       <c r="F18" s="4">
         <v>-48.4</v>
       </c>
       <c r="G18" s="4">
         <v>35.9</v>
       </c>
       <c r="H18" s="4">
         <v>42.9</v>
       </c>
       <c r="I18" s="4">
         <v>-11.2</v>
       </c>
       <c r="J18" s="4">
         <v>-25.4</v>
       </c>
       <c r="K18" s="4">
         <v>1.1</v>
       </c>
       <c r="L18" s="5">
         <v>46.0</v>
       </c>
       <c r="M18" s="4">
-        <v>209.2</v>
+        <v>209.19999999999999</v>
       </c>
       <c r="N18" s="4">
         <v>67.2</v>
       </c>
       <c r="O18" s="4">
         <v>-12.2</v>
       </c>
       <c r="P18" s="4">
         <v>66.7</v>
       </c>
       <c r="Q18" s="5">
         <v>-22.0</v>
       </c>
       <c r="R18" s="4">
         <v>-22.5</v>
       </c>
       <c r="S18" s="4">
         <v>-17.8</v>
       </c>
       <c r="T18" s="4">
         <v>-10.9</v>
       </c>
       <c r="U18" s="4">
         <v>-4.2</v>
       </c>
       <c r="V18" s="5">
         <v>-25.0</v>
       </c>
       <c r="W18" s="4">
         <v>-18.3</v>
       </c>
       <c r="X18" s="4">
-        <v>135.8</v>
+        <v>135.80000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="4">
         <v>6.4</v>
       </c>
       <c r="C19" s="4">
         <v>34.2</v>
       </c>
       <c r="D19" s="4">
         <v>21.8</v>
       </c>
       <c r="E19" s="4">
         <v>-19.5</v>
       </c>
       <c r="F19" s="4">
         <v>-46.1</v>
       </c>
       <c r="G19" s="4">
         <v>42.7</v>
       </c>
       <c r="H19" s="4">
         <v>52.3</v>
       </c>
       <c r="I19" s="4">
         <v>-18.4</v>
       </c>
       <c r="J19" s="4">
         <v>-29.6</v>
       </c>
       <c r="K19" s="4">
         <v>6.5</v>
       </c>
       <c r="L19" s="4">
         <v>48.6</v>
       </c>
       <c r="M19" s="4">
-        <v>272.6</v>
+        <v>272.60000000000002</v>
       </c>
       <c r="N19" s="4">
-        <v>287.7</v>
+        <v>287.69999999999999</v>
       </c>
       <c r="O19" s="4">
         <v>-53.9</v>
       </c>
       <c r="P19" s="4">
         <v>58.4</v>
       </c>
       <c r="Q19" s="4">
         <v>-6.3</v>
       </c>
       <c r="R19" s="4">
         <v>-7.8</v>
       </c>
       <c r="S19" s="4">
         <v>-16.9</v>
       </c>
       <c r="T19" s="4">
         <v>-20.5</v>
       </c>
       <c r="U19" s="4">
         <v>-14.8</v>
       </c>
       <c r="V19" s="4">
         <v>-37.5</v>
       </c>
       <c r="W19" s="4">
         <v>-17.5</v>
       </c>
       <c r="X19" s="4">
-        <v>271.3</v>
+        <v>271.30000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="4">
         <v>-3.6</v>
       </c>
       <c r="C20" s="5">
         <v>40.0</v>
       </c>
       <c r="D20" s="4">
         <v>38.9</v>
       </c>
       <c r="E20" s="4">
         <v>-52.6</v>
       </c>
       <c r="F20" s="4">
         <v>-48.6</v>
       </c>
       <c r="G20" s="4">
         <v>27.6</v>
       </c>
       <c r="H20" s="4">
         <v>41.5</v>
       </c>
       <c r="I20" s="4">
         <v>-22.6</v>
       </c>
       <c r="J20" s="4">
         <v>-30.3</v>
       </c>
       <c r="K20" s="4">
         <v>-7.3</v>
       </c>
       <c r="L20" s="4">
         <v>-17.2</v>
       </c>
       <c r="M20" s="4">
-        <v>110.6</v>
+        <v>110.59999999999999</v>
       </c>
       <c r="N20" s="4">
         <v>34.3</v>
       </c>
       <c r="O20" s="4">
         <v>-10.3</v>
       </c>
       <c r="P20" s="4">
         <v>116.7</v>
       </c>
       <c r="Q20" s="5">
         <v>-28.0</v>
       </c>
       <c r="R20" s="4">
         <v>-35.9</v>
       </c>
       <c r="S20" t="s">
         <v>33</v>
       </c>
       <c r="T20" s="4">
         <v>-4.9</v>
       </c>
       <c r="U20" s="4">
         <v>-24.1</v>
       </c>
@@ -1625,51 +1625,51 @@
       <c r="D21" s="4">
         <v>-9.5</v>
       </c>
       <c r="E21" s="4">
         <v>-19.9</v>
       </c>
       <c r="F21" s="4">
         <v>-58.5</v>
       </c>
       <c r="G21" s="4">
         <v>30.4</v>
       </c>
       <c r="H21" s="4">
         <v>28.5</v>
       </c>
       <c r="I21" s="4">
         <v>4.7</v>
       </c>
       <c r="J21" s="4">
         <v>-5.2</v>
       </c>
       <c r="K21" s="4">
         <v>-0.8</v>
       </c>
       <c r="L21" s="4">
-        <v>78.6</v>
+        <v>78.59999999999999</v>
       </c>
       <c r="M21" s="4">
         <v>129.5</v>
       </c>
       <c r="N21" s="4">
         <v>-20.8</v>
       </c>
       <c r="O21" s="4">
         <v>28.3</v>
       </c>
       <c r="P21" s="4">
         <v>81.8</v>
       </c>
       <c r="Q21" s="4">
         <v>-35.3</v>
       </c>
       <c r="R21" s="4">
         <v>-10.5</v>
       </c>
       <c r="S21" s="4">
         <v>-6.6</v>
       </c>
       <c r="T21" s="4">
         <v>-1.6</v>
       </c>
@@ -1702,51 +1702,51 @@
       <c r="E22" s="4">
         <v>-19.7</v>
       </c>
       <c r="F22" s="4">
         <v>-56.5</v>
       </c>
       <c r="G22" s="4">
         <v>24.9</v>
       </c>
       <c r="H22" s="4">
         <v>37.6</v>
       </c>
       <c r="I22" s="4">
         <v>-0.5</v>
       </c>
       <c r="J22" s="4">
         <v>-21.6</v>
       </c>
       <c r="K22" s="4">
         <v>2.3</v>
       </c>
       <c r="L22" s="4">
         <v>37.7</v>
       </c>
       <c r="M22" s="4">
-        <v>135.8</v>
+        <v>135.80000000000001</v>
       </c>
       <c r="N22" s="4">
         <v>32.8</v>
       </c>
       <c r="O22" s="4">
         <v>-3.2</v>
       </c>
       <c r="P22" s="5">
         <v>37.0</v>
       </c>
       <c r="Q22" s="4">
         <v>9.5</v>
       </c>
       <c r="R22" s="5">
         <v>-16.0</v>
       </c>
       <c r="S22" s="4">
         <v>-35.1</v>
       </c>
       <c r="T22" s="5">
         <v>-23.0</v>
       </c>
       <c r="U22" s="4">
         <v>-3.8</v>
       </c>
@@ -1776,60 +1776,60 @@
       <c r="E23" s="4">
         <v>-25.1</v>
       </c>
       <c r="F23" s="4">
         <v>-43.6</v>
       </c>
       <c r="G23" s="4">
         <v>34.6</v>
       </c>
       <c r="H23" s="4">
         <v>42.1</v>
       </c>
       <c r="I23" s="4">
         <v>-3.6</v>
       </c>
       <c r="J23" s="4">
         <v>-26.5</v>
       </c>
       <c r="K23" s="4">
         <v>-17.5</v>
       </c>
       <c r="L23" s="4">
         <v>47.3</v>
       </c>
       <c r="M23" s="4">
-        <v>240.2</v>
+        <v>240.19999999999999</v>
       </c>
       <c r="N23" s="4">
         <v>32.3</v>
       </c>
       <c r="O23" s="4">
         <v>8.8</v>
       </c>
       <c r="P23" s="4">
-        <v>78.1</v>
+        <v>78.099999999999994</v>
       </c>
       <c r="Q23" s="4">
         <v>-51.5</v>
       </c>
       <c r="R23" s="4">
         <v>-42.1</v>
       </c>
       <c r="S23" s="4">
         <v>-4.2</v>
       </c>
       <c r="T23" s="4">
         <v>2.6</v>
       </c>
       <c r="U23" s="4">
         <v>14.9</v>
       </c>
       <c r="V23" s="4">
         <v>18.8</v>
       </c>
       <c r="W23" s="5">
         <v>-19.0</v>
       </c>
       <c r="X23" s="4">
         <v>209.5</v>
       </c>
@@ -1850,60 +1850,60 @@
       <c r="E24" s="4">
         <v>-29.4</v>
       </c>
       <c r="F24" s="4">
         <v>-45.5</v>
       </c>
       <c r="G24" s="4">
         <v>16.4</v>
       </c>
       <c r="H24" s="4">
         <v>15.5</v>
       </c>
       <c r="I24" s="4">
         <v>-10.1</v>
       </c>
       <c r="J24" s="4">
         <v>-18.9</v>
       </c>
       <c r="K24" s="5">
         <v>6.0</v>
       </c>
       <c r="L24" s="5">
         <v>50.0</v>
       </c>
       <c r="M24" s="4">
-        <v>138.1</v>
+        <v>138.099999999999994</v>
       </c>
       <c r="N24" s="4">
         <v>10.5</v>
       </c>
       <c r="O24" s="4">
         <v>58.3</v>
       </c>
       <c r="P24" s="4">
-        <v>84.6</v>
+        <v>84.59999999999999</v>
       </c>
       <c r="Q24" s="4">
         <v>-23.5</v>
       </c>
       <c r="R24" s="4">
         <v>-10.5</v>
       </c>
       <c r="S24" s="4">
         <v>-57.8</v>
       </c>
       <c r="T24" s="4">
         <v>-4.3</v>
       </c>
       <c r="U24" s="4">
         <v>6.8</v>
       </c>
       <c r="V24" s="4">
         <v>-48.2</v>
       </c>
       <c r="W24" s="4">
         <v>3.7</v>
       </c>
       <c r="X24" s="5">
         <v>11.0</v>
       </c>
@@ -2080,196 +2080,196 @@
       <c r="F29" s="4">
         <v>-43.5</v>
       </c>
       <c r="G29" s="4">
         <v>22.6</v>
       </c>
       <c r="H29" s="4">
         <v>33.3</v>
       </c>
       <c r="I29" s="5">
         <v>-11.0</v>
       </c>
       <c r="J29" s="4">
         <v>-24.2</v>
       </c>
       <c r="K29" s="4">
         <v>2.5</v>
       </c>
       <c r="L29" s="5">
         <v>43.0</v>
       </c>
       <c r="M29" s="5">
         <v>198.0</v>
       </c>
       <c r="N29" s="4">
-        <v>114.9</v>
+        <v>114.90000000000001</v>
       </c>
       <c r="O29" s="4">
         <v>-14.2</v>
       </c>
       <c r="P29" s="4">
         <v>67.2</v>
       </c>
       <c r="Q29" s="4">
         <v>-32.2</v>
       </c>
       <c r="R29" s="4">
         <v>-28.3</v>
       </c>
       <c r="S29" s="4">
         <v>-22.2</v>
       </c>
       <c r="T29" s="4">
         <v>-4.8</v>
       </c>
       <c r="U29" s="4">
         <v>-1.5</v>
       </c>
       <c r="V29" s="4">
         <v>-21.7</v>
       </c>
       <c r="W29" s="4">
         <v>-15.3</v>
       </c>
       <c r="X29" s="4">
-        <v>151.2</v>
+        <v>151.19999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="5">
         <v>6.0</v>
       </c>
       <c r="C30" s="4">
         <v>25.3</v>
       </c>
       <c r="D30" s="4">
         <v>20.4</v>
       </c>
       <c r="E30" s="4">
         <v>-6.9</v>
       </c>
       <c r="F30" s="4">
         <v>-44.4</v>
       </c>
       <c r="G30" s="4">
         <v>23.3</v>
       </c>
       <c r="H30" s="4">
         <v>36.5</v>
       </c>
       <c r="I30" s="4">
         <v>-13.2</v>
       </c>
       <c r="J30" s="4">
         <v>-27.8</v>
       </c>
       <c r="K30" s="4">
         <v>3.9</v>
       </c>
       <c r="L30" s="4">
         <v>39.4</v>
       </c>
       <c r="M30" s="4">
         <v>231.5</v>
       </c>
       <c r="N30" s="4">
-        <v>452.9</v>
+        <v>452.89999999999998</v>
       </c>
       <c r="O30" s="4">
         <v>-55.2</v>
       </c>
       <c r="P30" s="4">
         <v>53.6</v>
       </c>
       <c r="Q30" s="4">
         <v>-18.4</v>
       </c>
       <c r="R30" s="4">
         <v>-13.6</v>
       </c>
       <c r="S30" s="5">
         <v>-7.0</v>
       </c>
       <c r="T30" s="4">
         <v>-26.3</v>
       </c>
       <c r="U30" s="4">
         <v>-12.1</v>
       </c>
       <c r="V30" s="5">
         <v>-35.0</v>
       </c>
       <c r="W30" s="4">
         <v>-19.1</v>
       </c>
       <c r="X30" s="4">
-        <v>236.9</v>
+        <v>236.90000000000001</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="4">
         <v>-1.5</v>
       </c>
       <c r="C31" s="4">
         <v>29.8</v>
       </c>
       <c r="D31" s="4">
         <v>-7.8</v>
       </c>
       <c r="E31" s="4">
         <v>-10.5</v>
       </c>
       <c r="F31" s="4">
         <v>-53.3</v>
       </c>
       <c r="G31" s="4">
         <v>43.5</v>
       </c>
       <c r="H31" s="4">
         <v>46.6</v>
       </c>
       <c r="I31" s="4">
         <v>-14.7</v>
       </c>
       <c r="J31" s="4">
         <v>-18.1</v>
       </c>
       <c r="K31" s="4">
         <v>-6.7</v>
       </c>
       <c r="L31" s="4">
         <v>-5.3</v>
       </c>
       <c r="M31" s="4">
-        <v>129.3</v>
+        <v>129.30000000000001</v>
       </c>
       <c r="N31" s="4">
         <v>78.3</v>
       </c>
       <c r="O31" s="4">
         <v>-11.5</v>
       </c>
       <c r="P31" s="4">
         <v>73.3</v>
       </c>
       <c r="Q31" s="5">
         <v>-25.0</v>
       </c>
       <c r="R31" s="4">
         <v>-59.2</v>
       </c>
       <c r="S31" s="5">
         <v>-41.0</v>
       </c>
       <c r="T31" s="4">
         <v>12.2</v>
       </c>
       <c r="U31" s="4">
         <v>-6.3</v>
       </c>
@@ -2296,54 +2296,54 @@
       <c r="D32" s="5">
         <v>-3.0</v>
       </c>
       <c r="E32" s="4">
         <v>-21.8</v>
       </c>
       <c r="F32" s="5">
         <v>-48.0</v>
       </c>
       <c r="G32" s="5">
         <v>26.0</v>
       </c>
       <c r="H32" s="4">
         <v>28.5</v>
       </c>
       <c r="I32" s="4">
         <v>-9.4</v>
       </c>
       <c r="J32" s="4">
         <v>-9.9</v>
       </c>
       <c r="K32" s="4">
         <v>6.7</v>
       </c>
       <c r="L32" s="4">
-        <v>75.1</v>
+        <v>75.099999999999994</v>
       </c>
       <c r="M32" s="4">
-        <v>173.2</v>
+        <v>173.19999999999999</v>
       </c>
       <c r="N32" s="4">
         <v>-26.5</v>
       </c>
       <c r="O32" s="4">
         <v>21.1</v>
       </c>
       <c r="P32" s="4">
         <v>84.7</v>
       </c>
       <c r="Q32" s="4">
         <v>-36.6</v>
       </c>
       <c r="R32" s="4">
         <v>-27.3</v>
       </c>
       <c r="S32" s="4">
         <v>-26.9</v>
       </c>
       <c r="T32" s="4">
         <v>8.7</v>
       </c>
       <c r="U32" s="4">
         <v>1.9</v>
       </c>
@@ -2373,51 +2373,51 @@
       <c r="E33" s="4">
         <v>-20.5</v>
       </c>
       <c r="F33" s="5">
         <v>-46.0</v>
       </c>
       <c r="G33" s="4">
         <v>23.2</v>
       </c>
       <c r="H33" s="5">
         <v>27.0</v>
       </c>
       <c r="I33" s="4">
         <v>-13.5</v>
       </c>
       <c r="J33" s="4">
         <v>-22.7</v>
       </c>
       <c r="K33" s="4">
         <v>4.3</v>
       </c>
       <c r="L33" s="4">
         <v>51.6</v>
       </c>
       <c r="M33" s="4">
-        <v>129.4</v>
+        <v>129.40000000000001</v>
       </c>
       <c r="N33" s="4">
         <v>60.8</v>
       </c>
       <c r="O33" s="4">
         <v>2.8</v>
       </c>
       <c r="P33" s="4">
         <v>35.8</v>
       </c>
       <c r="Q33" s="4">
         <v>-35.4</v>
       </c>
       <c r="R33" s="4">
         <v>-4.7</v>
       </c>
       <c r="S33" s="4">
         <v>-15.7</v>
       </c>
       <c r="T33" s="4">
         <v>-7.3</v>
       </c>
       <c r="U33" s="4">
         <v>-14.7</v>
       </c>
@@ -2480,125 +2480,125 @@
       <c r="P34" s="5">
         <v>125.0</v>
       </c>
       <c r="Q34" s="4">
         <v>-54.2</v>
       </c>
       <c r="R34" s="4">
         <v>-50.5</v>
       </c>
       <c r="S34" s="4">
         <v>-26.5</v>
       </c>
       <c r="T34" s="4">
         <v>7.8</v>
       </c>
       <c r="U34" s="4">
         <v>25.6</v>
       </c>
       <c r="V34" s="4">
         <v>3.2</v>
       </c>
       <c r="W34" s="5">
         <v>-1.0</v>
       </c>
       <c r="X34" s="4">
-        <v>181.7</v>
+        <v>181.69999999999999</v>
       </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="4">
         <v>3.9</v>
       </c>
       <c r="C35" s="5">
         <v>41.0</v>
       </c>
       <c r="D35" s="4">
         <v>11.9</v>
       </c>
       <c r="E35" s="4">
         <v>-23.2</v>
       </c>
       <c r="F35" s="5">
         <v>-42.0</v>
       </c>
       <c r="G35" s="4">
         <v>-1.2</v>
       </c>
       <c r="H35" s="4">
         <v>18.7</v>
       </c>
       <c r="I35" s="5">
         <v>-5.0</v>
       </c>
       <c r="J35" s="4">
         <v>-21.7</v>
       </c>
       <c r="K35" s="4">
         <v>8.1</v>
       </c>
       <c r="L35" s="4">
         <v>59.5</v>
       </c>
       <c r="M35" s="4">
-        <v>150.8</v>
+        <v>150.80000000000001</v>
       </c>
       <c r="N35" s="4">
         <v>32.7</v>
       </c>
       <c r="O35" s="4">
         <v>48.5</v>
       </c>
       <c r="P35" s="4">
         <v>73.7</v>
       </c>
       <c r="Q35" s="4">
         <v>-26.9</v>
       </c>
       <c r="R35" s="4">
         <v>-16.1</v>
       </c>
       <c r="S35" s="4">
         <v>-35.4</v>
       </c>
       <c r="T35" s="4">
         <v>4.3</v>
       </c>
       <c r="U35" s="4">
         <v>2.2</v>
       </c>
       <c r="V35" s="4">
         <v>-35.7</v>
       </c>
       <c r="W35" s="4">
         <v>-9.1</v>
       </c>
       <c r="X35" s="4">
-        <v>123.4</v>
+        <v>123.40000000000001</v>
       </c>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Y37" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="6" t="s">
         <v>39</v>
       </c>
       <c r="Y38" s="6" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="A4:X4"/>
     <mergeCell ref="A15:X15"/>
     <mergeCell ref="A26:X26"/>