--- v0 (2026-05-11)
+++ v1 (2026-10-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Arbeitslose nach Dauer" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Langzeitarbeitslose nach Geschlecht</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -158,51 +158,51 @@
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Als Langzeitarbeitslos gelten Personen, die länger als 12 Monate vorgemerkt arbeitslos sind. Zahl der zum Zweck der Arbeitsvermittlung gemeldeten Personen, die nicht in Beschäftigung oder Ausbildung stehen. Die regionale Zuordnung erfolgt nach dem Wohnort der Personen (Jahresdurchschnittswerte). Die Geschlechtskategorie "Männer" entspricht der AMS-Geschlechtskategorie "Männer und altern. Geschlecht".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -540,51 +540,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y59" sqref="Y59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -682,54 +682,54 @@
       <c r="E6" s="4">
         <v>-26.7</v>
       </c>
       <c r="F6" s="4">
         <v>-44.7</v>
       </c>
       <c r="G6" s="4">
         <v>29.3</v>
       </c>
       <c r="H6" s="4">
         <v>29.5</v>
       </c>
       <c r="I6" s="4">
         <v>-5.5</v>
       </c>
       <c r="J6" s="4">
         <v>-13.5</v>
       </c>
       <c r="K6" s="4">
         <v>5.4</v>
       </c>
       <c r="L6" s="4">
         <v>59.8</v>
       </c>
       <c r="M6" s="4">
-        <v>178.9</v>
+        <v>178.90000000000001</v>
       </c>
       <c r="N6" s="4">
-        <v>83.4</v>
+        <v>83.40000000000001</v>
       </c>
       <c r="O6" s="4">
         <v>26.6</v>
       </c>
       <c r="P6" s="4">
         <v>9.6</v>
       </c>
       <c r="Q6" s="4">
         <v>-26.8</v>
       </c>
       <c r="R6" s="5">
         <v>-1.0</v>
       </c>
       <c r="S6" s="4">
         <v>17.7</v>
       </c>
       <c r="T6" s="4">
         <v>-6.5</v>
       </c>
       <c r="U6" s="4">
         <v>-26.4</v>
       </c>
       <c r="V6" s="4">
         <v>-29.7</v>
       </c>
@@ -756,128 +756,128 @@
       <c r="E7" s="4">
         <v>-15.8</v>
       </c>
       <c r="F7" s="4">
         <v>-45.4</v>
       </c>
       <c r="G7" s="4">
         <v>27.6</v>
       </c>
       <c r="H7" s="4">
         <v>36.7</v>
       </c>
       <c r="I7" s="4">
         <v>-11.1</v>
       </c>
       <c r="J7" s="4">
         <v>-24.6</v>
       </c>
       <c r="K7" s="5">
         <v>2.0</v>
       </c>
       <c r="L7" s="4">
         <v>44.1</v>
       </c>
       <c r="M7" s="4">
-        <v>202.1</v>
+        <v>202.099999999999994</v>
       </c>
       <c r="N7" s="5">
         <v>95.0</v>
       </c>
       <c r="O7" s="4">
         <v>-13.3</v>
       </c>
       <c r="P7" s="4">
         <v>66.7</v>
       </c>
       <c r="Q7" s="4">
         <v>-28.4</v>
       </c>
       <c r="R7" s="4">
         <v>-26.2</v>
       </c>
       <c r="S7" s="4">
         <v>-20.7</v>
       </c>
       <c r="T7" s="4">
         <v>-6.9</v>
       </c>
       <c r="U7" s="4">
         <v>-2.5</v>
       </c>
       <c r="V7" s="4">
         <v>-22.9</v>
       </c>
       <c r="W7" s="4">
         <v>-16.4</v>
       </c>
       <c r="X7" s="4">
-        <v>145.3</v>
+        <v>145.30000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="4">
         <v>5.9</v>
       </c>
       <c r="C8" s="4">
         <v>28.7</v>
       </c>
       <c r="D8" s="4">
         <v>22.6</v>
       </c>
       <c r="E8" s="4">
         <v>-12.1</v>
       </c>
       <c r="F8" s="4">
         <v>-45.5</v>
       </c>
       <c r="G8" s="5">
         <v>30.0</v>
       </c>
       <c r="H8" s="5">
         <v>44.0</v>
       </c>
       <c r="I8" s="4">
         <v>-16.5</v>
       </c>
       <c r="J8" s="4">
         <v>-27.9</v>
       </c>
       <c r="K8" s="4">
         <v>3.8</v>
       </c>
       <c r="L8" s="4">
         <v>42.1</v>
       </c>
       <c r="M8" s="4">
-        <v>264.1</v>
+        <v>264.10000000000002</v>
       </c>
       <c r="N8" s="4">
-        <v>398.4</v>
+        <v>398.39999999999998</v>
       </c>
       <c r="O8" s="4">
         <v>-55.9</v>
       </c>
       <c r="P8" s="4">
         <v>50.8</v>
       </c>
       <c r="Q8" s="4">
         <v>-14.4</v>
       </c>
       <c r="R8" s="5">
         <v>-15.0</v>
       </c>
       <c r="S8" s="4">
         <v>-12.7</v>
       </c>
       <c r="T8" s="4">
         <v>-27.3</v>
       </c>
       <c r="U8" s="4">
         <v>-12.1</v>
       </c>
       <c r="V8" s="4">
         <v>-34.1</v>
       </c>
@@ -904,60 +904,60 @@
       <c r="E9" s="4">
         <v>-19.2</v>
       </c>
       <c r="F9" s="4">
         <v>-40.3</v>
       </c>
       <c r="G9" s="4">
         <v>24.8</v>
       </c>
       <c r="H9" s="4">
         <v>42.5</v>
       </c>
       <c r="I9" s="4">
         <v>5.1</v>
       </c>
       <c r="J9" s="4">
         <v>-26.4</v>
       </c>
       <c r="K9" s="4">
         <v>-12.3</v>
       </c>
       <c r="L9" s="4">
         <v>67.3</v>
       </c>
       <c r="M9" s="4">
-        <v>206.2</v>
+        <v>206.19999999999999</v>
       </c>
       <c r="N9" s="4">
         <v>4.8</v>
       </c>
       <c r="O9" s="4">
         <v>26.5</v>
       </c>
       <c r="P9" s="4">
-        <v>133.3</v>
+        <v>133.30000000000001</v>
       </c>
       <c r="Q9" s="5">
         <v>-50.0</v>
       </c>
       <c r="R9" s="4">
         <v>-33.3</v>
       </c>
       <c r="S9" s="4">
         <v>-40.6</v>
       </c>
       <c r="T9" s="4">
         <v>17.8</v>
       </c>
       <c r="U9" s="4">
         <v>30.4</v>
       </c>
       <c r="V9" s="5">
         <v>15.0</v>
       </c>
       <c r="W9" s="4">
         <v>9.1</v>
       </c>
       <c r="X9" s="4">
         <v>434.5</v>
       </c>
@@ -978,208 +978,208 @@
       <c r="E10" s="4">
         <v>-10.2</v>
       </c>
       <c r="F10" s="4">
         <v>-43.3</v>
       </c>
       <c r="G10" s="4">
         <v>30.6</v>
       </c>
       <c r="H10" s="4">
         <v>34.3</v>
       </c>
       <c r="I10" s="4">
         <v>-9.8</v>
       </c>
       <c r="J10" s="4">
         <v>-30.3</v>
       </c>
       <c r="K10" s="4">
         <v>8.5</v>
       </c>
       <c r="L10" s="4">
         <v>43.4</v>
       </c>
       <c r="M10" s="4">
-        <v>185.1</v>
+        <v>185.099999999999994</v>
       </c>
       <c r="N10" s="4">
-        <v>357.4</v>
+        <v>357.39999999999998</v>
       </c>
       <c r="O10" s="5">
         <v>-50.0</v>
       </c>
       <c r="P10" s="4">
-        <v>70.9</v>
+        <v>70.90000000000001</v>
       </c>
       <c r="Q10" s="4">
         <v>-14.1</v>
       </c>
       <c r="R10" s="4">
         <v>1.6</v>
       </c>
       <c r="S10" t="s">
         <v>32</v>
       </c>
       <c r="T10" s="4">
         <v>-7.4</v>
       </c>
       <c r="U10" s="4">
         <v>-18.1</v>
       </c>
       <c r="V10" s="4">
         <v>-44.3</v>
       </c>
       <c r="W10" s="4">
         <v>-23.2</v>
       </c>
       <c r="X10" s="4">
-        <v>305.7</v>
+        <v>305.69999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="4">
         <v>5.3</v>
       </c>
       <c r="C11" s="4">
         <v>39.4</v>
       </c>
       <c r="D11" s="4">
         <v>-1.2</v>
       </c>
       <c r="E11" s="4">
         <v>-19.6</v>
       </c>
       <c r="F11" s="4">
         <v>-32.5</v>
       </c>
       <c r="G11" s="4">
         <v>27.3</v>
       </c>
       <c r="H11" s="4">
         <v>26.3</v>
       </c>
       <c r="I11" s="4">
         <v>-4.3</v>
       </c>
       <c r="J11" s="4">
         <v>-13.6</v>
       </c>
       <c r="K11" s="5">
         <v>-3.0</v>
       </c>
       <c r="L11" s="4">
         <v>37.4</v>
       </c>
       <c r="M11" s="4">
-        <v>194.8</v>
+        <v>194.80000000000001</v>
       </c>
       <c r="N11" s="4">
         <v>93.3</v>
       </c>
       <c r="O11" s="4">
         <v>-23.1</v>
       </c>
       <c r="P11" s="4">
         <v>85.7</v>
       </c>
       <c r="Q11" s="4">
         <v>-56.3</v>
       </c>
       <c r="R11" s="4">
         <v>-41.5</v>
       </c>
       <c r="S11" s="4">
         <v>25.2</v>
       </c>
       <c r="T11" s="4">
         <v>-3.7</v>
       </c>
       <c r="U11" s="4">
         <v>19.3</v>
       </c>
       <c r="V11" s="4">
         <v>1.8</v>
       </c>
       <c r="W11" s="4">
         <v>-26.8</v>
       </c>
       <c r="X11" s="4">
-        <v>196.1</v>
+        <v>196.099999999999994</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="4">
         <v>1.1</v>
       </c>
       <c r="C12" s="4">
         <v>5.6</v>
       </c>
       <c r="D12" s="4">
         <v>2.3</v>
       </c>
       <c r="E12" s="4">
         <v>-35.6</v>
       </c>
       <c r="F12" s="4">
         <v>-59.3</v>
       </c>
       <c r="G12" s="4">
         <v>28.7</v>
       </c>
       <c r="H12" s="4">
         <v>7.9</v>
       </c>
       <c r="I12" s="4">
         <v>-9.1</v>
       </c>
       <c r="J12" s="4">
         <v>-11.1</v>
       </c>
       <c r="K12" s="4">
         <v>-7.2</v>
       </c>
       <c r="L12" s="4">
         <v>81.3</v>
       </c>
       <c r="M12" s="4">
-        <v>147.9</v>
+        <v>147.90000000000001</v>
       </c>
       <c r="N12" s="5">
         <v>-36.0</v>
       </c>
       <c r="O12" s="4">
         <v>46.1</v>
       </c>
       <c r="P12" s="4">
-        <v>85.4</v>
+        <v>85.40000000000001</v>
       </c>
       <c r="Q12" s="4">
         <v>-6.8</v>
       </c>
       <c r="R12" s="4">
         <v>-25.4</v>
       </c>
       <c r="S12" s="5">
         <v>-28.0</v>
       </c>
       <c r="T12" s="4">
         <v>-5.7</v>
       </c>
       <c r="U12" s="4">
         <v>-5.4</v>
       </c>
       <c r="V12" s="4">
         <v>17.9</v>
       </c>
       <c r="W12" s="4">
         <v>5.4</v>
       </c>
       <c r="X12" s="5">
         <v>27.0</v>
       </c>
@@ -1363,51 +1363,51 @@
       <c r="J15" s="4">
         <v>-54.2</v>
       </c>
       <c r="K15" s="4">
         <v>-35.1</v>
       </c>
       <c r="L15" s="4">
         <v>20.2</v>
       </c>
       <c r="M15" s="4">
         <v>205.5</v>
       </c>
       <c r="N15" s="4">
         <v>19.6</v>
       </c>
       <c r="O15" s="4">
         <v>64.3</v>
       </c>
       <c r="P15" s="5">
         <v>100.0</v>
       </c>
       <c r="Q15" s="5">
         <v>-44.0</v>
       </c>
       <c r="R15" s="4">
-        <v>-69.1</v>
+        <v>-69.099999999999994</v>
       </c>
       <c r="S15" s="4">
         <v>-44.9</v>
       </c>
       <c r="T15" s="4">
         <v>9.7</v>
       </c>
       <c r="U15" s="4">
         <v>18.6</v>
       </c>
       <c r="V15" s="4">
         <v>10.8</v>
       </c>
       <c r="W15" s="4">
         <v>15.9</v>
       </c>
       <c r="X15" s="5">
         <v>33.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="4">
@@ -1496,51 +1496,51 @@
       <c r="E17" s="4">
         <v>-26.6</v>
       </c>
       <c r="F17" s="4">
         <v>-40.3</v>
       </c>
       <c r="G17" s="4">
         <v>5.5</v>
       </c>
       <c r="H17" s="4">
         <v>16.3</v>
       </c>
       <c r="I17" s="4">
         <v>-7.2</v>
       </c>
       <c r="J17" s="4">
         <v>-22.6</v>
       </c>
       <c r="K17" s="4">
         <v>5.3</v>
       </c>
       <c r="L17" s="4">
         <v>53.3</v>
       </c>
       <c r="M17" s="4">
-        <v>156.8</v>
+        <v>156.80000000000001</v>
       </c>
       <c r="N17" s="4">
         <v>21.8</v>
       </c>
       <c r="O17" s="5">
         <v>50.0</v>
       </c>
       <c r="P17" s="4">
         <v>85.7</v>
       </c>
       <c r="Q17" s="4">
         <v>-24.3</v>
       </c>
       <c r="R17" s="4">
         <v>-7.5</v>
       </c>
       <c r="S17" s="4">
         <v>-49.4</v>
       </c>
       <c r="T17" s="5">
         <v>-6.0</v>
       </c>
       <c r="U17" s="4">
         <v>1.2</v>
       </c>
@@ -1570,60 +1570,60 @@
       <c r="E18" s="5">
         <v>-16.0</v>
       </c>
       <c r="F18" s="4">
         <v>-48.8</v>
       </c>
       <c r="G18" s="4">
         <v>27.2</v>
       </c>
       <c r="H18" s="4">
         <v>40.4</v>
       </c>
       <c r="I18" s="4">
         <v>-1.7</v>
       </c>
       <c r="J18" s="4">
         <v>-6.5</v>
       </c>
       <c r="K18" s="4">
         <v>13.2</v>
       </c>
       <c r="L18" s="4">
         <v>72.5</v>
       </c>
       <c r="M18" s="4">
-        <v>163.2</v>
+        <v>163.19999999999999</v>
       </c>
       <c r="N18" s="4">
         <v>-12.1</v>
       </c>
       <c r="O18" s="4">
         <v>6.5</v>
       </c>
       <c r="P18" s="4">
-        <v>82.4</v>
+        <v>82.40000000000001</v>
       </c>
       <c r="Q18" s="5">
         <v>-49.0</v>
       </c>
       <c r="R18" s="4">
         <v>-20.6</v>
       </c>
       <c r="S18" s="4">
         <v>-18.2</v>
       </c>
       <c r="T18" s="4">
         <v>13.2</v>
       </c>
       <c r="U18" s="4">
         <v>7.1</v>
       </c>
       <c r="V18" s="4">
         <v>-32.8</v>
       </c>
       <c r="W18" s="5">
         <v>-30.0</v>
       </c>
       <c r="X18" s="4">
         <v>21.1</v>
       </c>
@@ -1644,51 +1644,51 @@
       <c r="E19" s="5">
         <v>-24.0</v>
       </c>
       <c r="F19" s="5">
         <v>-48.0</v>
       </c>
       <c r="G19" s="4">
         <v>29.3</v>
       </c>
       <c r="H19" s="4">
         <v>31.9</v>
       </c>
       <c r="I19" s="4">
         <v>-3.1</v>
       </c>
       <c r="J19" s="4">
         <v>-13.4</v>
       </c>
       <c r="K19" s="5">
         <v>5.0</v>
       </c>
       <c r="L19" s="4">
         <v>50.9</v>
       </c>
       <c r="M19" s="4">
-        <v>114.1</v>
+        <v>114.099999999999994</v>
       </c>
       <c r="N19" s="4">
         <v>57.1</v>
       </c>
       <c r="O19" s="4">
         <v>-3.1</v>
       </c>
       <c r="P19" s="4">
         <v>20.4</v>
       </c>
       <c r="Q19" s="4">
         <v>-3.6</v>
       </c>
       <c r="R19" s="4">
         <v>-18.8</v>
       </c>
       <c r="S19" s="4">
         <v>-20.7</v>
       </c>
       <c r="T19" s="4">
         <v>-30.4</v>
       </c>
       <c r="U19" s="4">
         <v>-11.3</v>
       </c>
@@ -1718,84 +1718,84 @@
       <c r="E20" s="4">
         <v>3.7</v>
       </c>
       <c r="F20" s="4">
         <v>-57.4</v>
       </c>
       <c r="G20" s="4">
         <v>1.1</v>
       </c>
       <c r="H20" s="4">
         <v>20.5</v>
       </c>
       <c r="I20" s="4">
         <v>-1.3</v>
       </c>
       <c r="J20" s="4">
         <v>-29.5</v>
       </c>
       <c r="K20" s="4">
         <v>-6.3</v>
       </c>
       <c r="L20" s="4">
         <v>27.8</v>
       </c>
       <c r="M20" s="4">
-        <v>187.7</v>
+        <v>187.69999999999999</v>
       </c>
       <c r="N20" s="4">
         <v>32.7</v>
       </c>
       <c r="O20" s="4">
         <v>4.3</v>
       </c>
       <c r="P20" s="4">
         <v>104.3</v>
       </c>
       <c r="Q20" s="4">
         <v>-52.1</v>
       </c>
       <c r="R20" s="5">
         <v>20.0</v>
       </c>
       <c r="S20" s="4">
         <v>-32.2</v>
       </c>
       <c r="T20" s="5">
         <v>18.0</v>
       </c>
       <c r="U20" s="4">
         <v>4.2</v>
       </c>
       <c r="V20" s="4">
         <v>11.6</v>
       </c>
       <c r="W20" s="4">
         <v>-31.7</v>
       </c>
       <c r="X20" s="4">
-        <v>171.4</v>
+        <v>171.40000000000001</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>8</v>
@@ -1871,380 +1871,380 @@
       <c r="E24" s="4">
         <v>-30.1</v>
       </c>
       <c r="F24" s="4">
         <v>-47.4</v>
       </c>
       <c r="G24" s="4">
         <v>33.2</v>
       </c>
       <c r="H24" s="4">
         <v>31.8</v>
       </c>
       <c r="I24" s="5">
         <v>-2.0</v>
       </c>
       <c r="J24" s="4">
         <v>-12.9</v>
       </c>
       <c r="K24" s="4">
         <v>7.1</v>
       </c>
       <c r="L24" s="4">
         <v>60.6</v>
       </c>
       <c r="M24" s="4">
-        <v>177.8</v>
+        <v>177.80000000000001</v>
       </c>
       <c r="N24" s="4">
-        <v>79.1</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="O24" s="5">
         <v>26.0</v>
       </c>
       <c r="P24" s="5">
         <v>10.0</v>
       </c>
       <c r="Q24" s="4">
         <v>-22.3</v>
       </c>
       <c r="R24" s="4">
         <v>-5.3</v>
       </c>
       <c r="S24" s="4">
         <v>17.9</v>
       </c>
       <c r="T24" s="4">
         <v>-6.1</v>
       </c>
       <c r="U24" s="4">
         <v>-28.3</v>
       </c>
       <c r="V24" s="4">
         <v>-29.1</v>
       </c>
       <c r="W24" s="4">
         <v>-40.1</v>
       </c>
       <c r="X24" s="4">
-        <v>131.6</v>
+        <v>131.59999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="4">
         <v>4.2</v>
       </c>
       <c r="C25" s="4">
         <v>34.5</v>
       </c>
       <c r="D25" s="4">
         <v>16.4</v>
       </c>
       <c r="E25" s="4">
         <v>-21.6</v>
       </c>
       <c r="F25" s="4">
         <v>-48.4</v>
       </c>
       <c r="G25" s="4">
         <v>35.9</v>
       </c>
       <c r="H25" s="4">
         <v>42.9</v>
       </c>
       <c r="I25" s="4">
         <v>-11.2</v>
       </c>
       <c r="J25" s="4">
         <v>-25.4</v>
       </c>
       <c r="K25" s="4">
         <v>1.1</v>
       </c>
       <c r="L25" s="5">
         <v>46.0</v>
       </c>
       <c r="M25" s="4">
-        <v>209.2</v>
+        <v>209.19999999999999</v>
       </c>
       <c r="N25" s="4">
         <v>67.2</v>
       </c>
       <c r="O25" s="4">
         <v>-12.2</v>
       </c>
       <c r="P25" s="4">
         <v>66.7</v>
       </c>
       <c r="Q25" s="5">
         <v>-22.0</v>
       </c>
       <c r="R25" s="4">
         <v>-22.5</v>
       </c>
       <c r="S25" s="4">
         <v>-17.8</v>
       </c>
       <c r="T25" s="4">
         <v>-10.9</v>
       </c>
       <c r="U25" s="4">
         <v>-4.2</v>
       </c>
       <c r="V25" s="5">
         <v>-25.0</v>
       </c>
       <c r="W25" s="4">
         <v>-18.3</v>
       </c>
       <c r="X25" s="4">
-        <v>135.8</v>
+        <v>135.80000000000001</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="4">
         <v>6.1</v>
       </c>
       <c r="C26" s="4">
         <v>33.6</v>
       </c>
       <c r="D26" s="4">
         <v>26.9</v>
       </c>
       <c r="E26" s="4">
         <v>-23.5</v>
       </c>
       <c r="F26" s="4">
         <v>-45.7</v>
       </c>
       <c r="G26" s="4">
         <v>42.5</v>
       </c>
       <c r="H26" s="5">
         <v>54.0</v>
       </c>
       <c r="I26" s="4">
         <v>-19.3</v>
       </c>
       <c r="J26" s="4">
         <v>-28.2</v>
       </c>
       <c r="K26" s="4">
         <v>4.7</v>
       </c>
       <c r="L26" s="4">
         <v>48.3</v>
       </c>
       <c r="M26" s="5">
         <v>314.0</v>
       </c>
       <c r="N26" s="4">
-        <v>290.9</v>
+        <v>290.89999999999998</v>
       </c>
       <c r="O26" s="4">
         <v>-54.6</v>
       </c>
       <c r="P26" s="5">
         <v>47.0</v>
       </c>
       <c r="Q26" s="5">
         <v>-7.0</v>
       </c>
       <c r="R26" s="5">
         <v>-9.0</v>
       </c>
       <c r="S26" s="5">
         <v>-22.0</v>
       </c>
       <c r="T26" s="4">
         <v>-24.8</v>
       </c>
       <c r="U26" s="4">
         <v>-13.1</v>
       </c>
       <c r="V26" s="4">
         <v>-35.4</v>
       </c>
       <c r="W26" s="4">
         <v>-16.8</v>
       </c>
       <c r="X26" s="4">
-        <v>247.4</v>
+        <v>247.40000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="4">
         <v>7.8</v>
       </c>
       <c r="C27" s="4">
         <v>38.8</v>
       </c>
       <c r="D27" s="4">
         <v>17.6</v>
       </c>
       <c r="E27" s="4">
         <v>-18.1</v>
       </c>
       <c r="F27" s="4">
         <v>-43.5</v>
       </c>
       <c r="G27" s="4">
         <v>34.9</v>
       </c>
       <c r="H27" s="4">
         <v>45.3</v>
       </c>
       <c r="I27" s="4">
         <v>10.3</v>
       </c>
       <c r="J27" s="4">
         <v>-34.6</v>
       </c>
       <c r="K27" s="4">
         <v>-18.8</v>
       </c>
       <c r="L27" s="4">
         <v>88.2</v>
       </c>
       <c r="M27" s="4">
-        <v>277.8</v>
+        <v>277.80000000000001</v>
       </c>
       <c r="N27" t="s">
         <v>32</v>
       </c>
       <c r="O27" s="4">
         <v>28.6</v>
       </c>
       <c r="P27" s="5">
         <v>100.0</v>
       </c>
       <c r="Q27" s="4">
         <v>-53.3</v>
       </c>
       <c r="R27" s="4">
         <v>-48.3</v>
       </c>
       <c r="S27" s="4">
         <v>-47.3</v>
       </c>
       <c r="T27" s="5">
         <v>25.0</v>
       </c>
       <c r="U27" s="4">
         <v>15.8</v>
       </c>
       <c r="V27" s="5">
         <v>52.0</v>
       </c>
       <c r="W27" s="4">
         <v>8.7</v>
       </c>
       <c r="X27" s="4">
-        <v>382.6</v>
+        <v>382.60000000000002</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="4">
         <v>7.6</v>
       </c>
       <c r="C28" s="4">
         <v>36.1</v>
       </c>
       <c r="D28" s="4">
         <v>8.6</v>
       </c>
       <c r="E28" s="4">
         <v>-6.7</v>
       </c>
       <c r="F28" s="4">
         <v>-47.1</v>
       </c>
       <c r="G28" s="4">
         <v>42.9</v>
       </c>
       <c r="H28" s="4">
         <v>48.6</v>
       </c>
       <c r="I28" s="4">
         <v>-15.9</v>
       </c>
       <c r="J28" s="4">
         <v>-33.7</v>
       </c>
       <c r="K28" s="4">
         <v>12.1</v>
       </c>
       <c r="L28" s="4">
         <v>49.3</v>
       </c>
       <c r="M28" s="4">
-        <v>183.8</v>
+        <v>183.80000000000001</v>
       </c>
       <c r="N28" s="4">
-        <v>263.6</v>
+        <v>263.60000000000002</v>
       </c>
       <c r="O28" s="5">
         <v>-50.0</v>
       </c>
       <c r="P28" s="4">
         <v>91.3</v>
       </c>
       <c r="Q28" s="4">
         <v>-4.2</v>
       </c>
       <c r="R28" t="s">
         <v>32</v>
       </c>
       <c r="S28" s="4">
         <v>4.3</v>
       </c>
       <c r="T28" t="s">
         <v>32</v>
       </c>
       <c r="U28" s="4">
         <v>-23.3</v>
       </c>
       <c r="V28" s="4">
         <v>-45.5</v>
       </c>
       <c r="W28" s="4">
         <v>-21.4</v>
       </c>
       <c r="X28" s="4">
-        <v>368.6</v>
+        <v>368.60000000000002</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="4">
         <v>5.3</v>
       </c>
       <c r="C29" s="4">
         <v>58.2</v>
       </c>
       <c r="D29" s="4">
         <v>-1.8</v>
       </c>
       <c r="E29" s="4">
         <v>-30.9</v>
       </c>
       <c r="F29" s="4">
         <v>-40.9</v>
       </c>
       <c r="G29" s="4">
         <v>32.4</v>
       </c>
       <c r="H29" s="4">
@@ -2274,101 +2274,101 @@
       <c r="P29" s="5">
         <v>60.0</v>
       </c>
       <c r="Q29" s="4">
         <v>-52.4</v>
       </c>
       <c r="R29" s="4">
         <v>-44.7</v>
       </c>
       <c r="S29" s="5">
         <v>49.0</v>
       </c>
       <c r="T29" s="4">
         <v>-10.5</v>
       </c>
       <c r="U29" s="4">
         <v>35.7</v>
       </c>
       <c r="V29" s="4">
         <v>2.4</v>
       </c>
       <c r="W29" s="4">
         <v>-30.5</v>
       </c>
       <c r="X29" s="4">
-        <v>194.9</v>
+        <v>194.90000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="4">
         <v>1.6</v>
       </c>
       <c r="C30" s="5">
         <v>28.0</v>
       </c>
       <c r="D30" s="4">
         <v>-10.7</v>
       </c>
       <c r="E30" s="4">
         <v>-31.7</v>
       </c>
       <c r="F30" s="4">
         <v>-65.5</v>
       </c>
       <c r="G30" s="4">
         <v>29.3</v>
       </c>
       <c r="H30" s="4">
         <v>9.5</v>
       </c>
       <c r="I30" s="4">
         <v>-10.6</v>
       </c>
       <c r="J30" s="4">
         <v>-5.1</v>
       </c>
       <c r="K30" s="4">
         <v>-10.8</v>
       </c>
       <c r="L30" s="4">
         <v>76.2</v>
       </c>
       <c r="M30" s="4">
-        <v>142.3</v>
+        <v>142.30000000000001</v>
       </c>
       <c r="N30" s="4">
         <v>-42.2</v>
       </c>
       <c r="O30" s="4">
         <v>55.2</v>
       </c>
       <c r="P30" s="4">
-        <v>107.1</v>
+        <v>107.099999999999994</v>
       </c>
       <c r="Q30" s="4">
         <v>7.7</v>
       </c>
       <c r="R30" s="4">
         <v>-40.9</v>
       </c>
       <c r="S30" s="4">
         <v>-15.4</v>
       </c>
       <c r="T30" s="4">
         <v>-7.1</v>
       </c>
       <c r="U30" s="4">
         <v>3.7</v>
       </c>
       <c r="V30" t="s">
         <v>32</v>
       </c>
       <c r="W30" s="4">
         <v>17.4</v>
       </c>
       <c r="X30" s="4">
         <v>39.1</v>
       </c>
@@ -2389,51 +2389,51 @@
       <c r="E31" s="4">
         <v>-52.6</v>
       </c>
       <c r="F31" s="4">
         <v>-48.6</v>
       </c>
       <c r="G31" s="4">
         <v>27.6</v>
       </c>
       <c r="H31" s="4">
         <v>41.5</v>
       </c>
       <c r="I31" s="4">
         <v>-22.6</v>
       </c>
       <c r="J31" s="4">
         <v>-30.3</v>
       </c>
       <c r="K31" s="4">
         <v>-7.3</v>
       </c>
       <c r="L31" s="4">
         <v>-17.2</v>
       </c>
       <c r="M31" s="4">
-        <v>110.6</v>
+        <v>110.59999999999999</v>
       </c>
       <c r="N31" s="4">
         <v>34.3</v>
       </c>
       <c r="O31" s="4">
         <v>-10.3</v>
       </c>
       <c r="P31" s="4">
         <v>116.7</v>
       </c>
       <c r="Q31" s="5">
         <v>-28.0</v>
       </c>
       <c r="R31" s="4">
         <v>-35.9</v>
       </c>
       <c r="S31" t="s">
         <v>32</v>
       </c>
       <c r="T31" s="4">
         <v>-4.9</v>
       </c>
       <c r="U31" s="4">
         <v>-24.1</v>
       </c>
@@ -2510,152 +2510,152 @@
       </c>
       <c r="U32" s="5">
         <v>100.0</v>
       </c>
       <c r="V32" s="5">
         <v>-50.0</v>
       </c>
       <c r="W32" s="4">
         <v>-33.3</v>
       </c>
       <c r="X32" s="4">
         <v>-33.3</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="4">
         <v>2.9</v>
       </c>
       <c r="C33" s="4">
         <v>42.9</v>
       </c>
       <c r="D33" s="4">
-        <v>115.4</v>
+        <v>115.40000000000001</v>
       </c>
       <c r="E33" s="4">
         <v>-13.3</v>
       </c>
       <c r="F33" s="4">
         <v>-59.5</v>
       </c>
       <c r="G33" s="5">
         <v>48.0</v>
       </c>
       <c r="H33" s="4">
         <v>108.3</v>
       </c>
       <c r="I33" s="5">
         <v>-20.0</v>
       </c>
       <c r="J33" s="4">
-        <v>-65.1</v>
+        <v>-65.099999999999994</v>
       </c>
       <c r="K33" s="4">
         <v>-45.6</v>
       </c>
       <c r="L33" s="4">
         <v>16.2</v>
       </c>
       <c r="M33" s="4">
-        <v>183.3</v>
+        <v>183.30000000000001</v>
       </c>
       <c r="N33" s="4">
         <v>4.3</v>
       </c>
       <c r="O33" s="4">
-        <v>109.1</v>
+        <v>109.099999999999994</v>
       </c>
       <c r="P33" s="5">
         <v>120.0</v>
       </c>
       <c r="Q33" s="4">
         <v>-37.5</v>
       </c>
       <c r="R33" s="4">
         <v>-11.1</v>
       </c>
       <c r="S33" s="4">
         <v>-30.8</v>
       </c>
       <c r="T33" s="4">
         <v>-13.3</v>
       </c>
       <c r="U33" s="4">
         <v>-28.6</v>
       </c>
       <c r="V33" s="4">
         <v>10.5</v>
       </c>
       <c r="W33" s="4">
         <v>-13.6</v>
       </c>
       <c r="X33" s="4">
         <v>81.8</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="4">
         <v>0.5</v>
       </c>
       <c r="C34" s="4">
         <v>29.2</v>
       </c>
       <c r="D34" s="4">
-        <v>84.6</v>
+        <v>84.59999999999999</v>
       </c>
       <c r="E34" s="4">
         <v>-40.9</v>
       </c>
       <c r="F34" s="4">
         <v>-60.7</v>
       </c>
       <c r="G34" s="4">
         <v>64.7</v>
       </c>
       <c r="H34" s="4">
         <v>112.5</v>
       </c>
       <c r="I34" s="4">
         <v>-38.5</v>
       </c>
       <c r="J34" s="4">
         <v>-43.5</v>
       </c>
       <c r="K34" s="5">
         <v>15.0</v>
       </c>
       <c r="L34" s="4">
-        <v>73.9</v>
+        <v>73.90000000000001</v>
       </c>
       <c r="M34" s="4">
-        <v>109.1</v>
+        <v>109.099999999999994</v>
       </c>
       <c r="N34" s="4">
         <v>37.5</v>
       </c>
       <c r="O34" s="5">
         <v>-20.0</v>
       </c>
       <c r="P34" s="5">
         <v>25.0</v>
       </c>
       <c r="Q34" s="5">
         <v>60.0</v>
       </c>
       <c r="R34" s="5">
         <v>-50.0</v>
       </c>
       <c r="S34" s="4">
         <v>-37.5</v>
       </c>
       <c r="T34" s="4">
         <v>6.7</v>
       </c>
       <c r="U34" s="4">
         <v>-11.8</v>
       </c>
@@ -2685,51 +2685,51 @@
       <c r="E35" s="4">
         <v>-31.7</v>
       </c>
       <c r="F35" s="5">
         <v>-41.0</v>
       </c>
       <c r="G35" s="4">
         <v>21.9</v>
       </c>
       <c r="H35" s="4">
         <v>11.8</v>
       </c>
       <c r="I35" s="4">
         <v>-12.8</v>
       </c>
       <c r="J35" s="4">
         <v>-19.9</v>
       </c>
       <c r="K35" s="4">
         <v>3.5</v>
       </c>
       <c r="L35" s="4">
         <v>45.4</v>
       </c>
       <c r="M35" s="4">
-        <v>148.7</v>
+        <v>148.69999999999999</v>
       </c>
       <c r="N35" s="4">
         <v>14.7</v>
       </c>
       <c r="O35" s="4">
         <v>47.8</v>
       </c>
       <c r="P35" s="4">
         <v>91.7</v>
       </c>
       <c r="Q35" s="5">
         <v>-25.0</v>
       </c>
       <c r="R35" t="s">
         <v>32</v>
       </c>
       <c r="S35" s="5">
         <v>-59.0</v>
       </c>
       <c r="T35" s="4">
         <v>-9.3</v>
       </c>
       <c r="U35" s="4">
         <v>2.4</v>
       </c>
@@ -2916,75 +2916,75 @@
       <c r="H38" s="4">
         <v>36.4</v>
       </c>
       <c r="I38" s="4">
         <v>5.8</v>
       </c>
       <c r="J38" s="4">
         <v>-31.6</v>
       </c>
       <c r="K38" s="4">
         <v>-9.5</v>
       </c>
       <c r="L38" s="5">
         <v>20.0</v>
       </c>
       <c r="M38" s="5">
         <v>180.0</v>
       </c>
       <c r="N38" t="s">
         <v>32</v>
       </c>
       <c r="O38" s="5">
         <v>19.0</v>
       </c>
       <c r="P38" s="4">
-        <v>90.9</v>
+        <v>90.90000000000001</v>
       </c>
       <c r="Q38" s="4">
         <v>-38.9</v>
       </c>
       <c r="R38" s="5">
         <v>50.0</v>
       </c>
       <c r="S38" s="5">
         <v>-50.0</v>
       </c>
       <c r="T38" s="4">
         <v>4.3</v>
       </c>
       <c r="U38" s="5">
         <v>15.0</v>
       </c>
       <c r="V38" s="5">
         <v>25.0</v>
       </c>
       <c r="W38" s="4">
         <v>-30.4</v>
       </c>
       <c r="X38" s="4">
-        <v>134.8</v>
+        <v>134.80000000000001</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>8</v>
@@ -3137,427 +3137,427 @@
       <c r="F43" s="4">
         <v>-43.5</v>
       </c>
       <c r="G43" s="4">
         <v>22.6</v>
       </c>
       <c r="H43" s="4">
         <v>33.3</v>
       </c>
       <c r="I43" s="5">
         <v>-11.0</v>
       </c>
       <c r="J43" s="4">
         <v>-24.2</v>
       </c>
       <c r="K43" s="4">
         <v>2.5</v>
       </c>
       <c r="L43" s="5">
         <v>43.0</v>
       </c>
       <c r="M43" s="5">
         <v>198.0</v>
       </c>
       <c r="N43" s="4">
-        <v>114.9</v>
+        <v>114.90000000000001</v>
       </c>
       <c r="O43" s="4">
         <v>-14.2</v>
       </c>
       <c r="P43" s="4">
         <v>67.2</v>
       </c>
       <c r="Q43" s="4">
         <v>-32.2</v>
       </c>
       <c r="R43" s="4">
         <v>-28.3</v>
       </c>
       <c r="S43" s="4">
         <v>-22.2</v>
       </c>
       <c r="T43" s="4">
         <v>-4.8</v>
       </c>
       <c r="U43" s="4">
         <v>-1.5</v>
       </c>
       <c r="V43" s="4">
         <v>-21.7</v>
       </c>
       <c r="W43" s="4">
         <v>-15.3</v>
       </c>
       <c r="X43" s="4">
-        <v>151.2</v>
+        <v>151.19999999999999</v>
       </c>
     </row>
     <row r="44" spans="1:25">
       <c r="A44" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="4">
         <v>5.8</v>
       </c>
       <c r="C44" s="4">
         <v>26.2</v>
       </c>
       <c r="D44" s="4">
         <v>20.5</v>
       </c>
       <c r="E44" s="4">
         <v>-5.2</v>
       </c>
       <c r="F44" s="4">
         <v>-45.4</v>
       </c>
       <c r="G44" s="4">
         <v>23.4</v>
       </c>
       <c r="H44" s="4">
         <v>39.3</v>
       </c>
       <c r="I44" s="4">
         <v>-15.1</v>
       </c>
       <c r="J44" s="4">
         <v>-27.7</v>
       </c>
       <c r="K44" s="4">
         <v>3.3</v>
       </c>
       <c r="L44" s="4">
         <v>39.2</v>
       </c>
       <c r="M44" s="4">
-        <v>244.7</v>
+        <v>244.69999999999999</v>
       </c>
       <c r="N44" s="4">
-        <v>458.2</v>
+        <v>458.19999999999999</v>
       </c>
       <c r="O44" s="4">
         <v>-56.6</v>
       </c>
       <c r="P44" s="4">
         <v>52.9</v>
       </c>
       <c r="Q44" s="4">
         <v>-17.9</v>
       </c>
       <c r="R44" s="4">
         <v>-17.6</v>
       </c>
       <c r="S44" s="4">
         <v>-7.9</v>
       </c>
       <c r="T44" s="4">
         <v>-28.5</v>
       </c>
       <c r="U44" s="4">
         <v>-11.6</v>
       </c>
       <c r="V44" s="4">
         <v>-33.2</v>
       </c>
       <c r="W44" s="5">
         <v>-18.0</v>
       </c>
       <c r="X44" s="4">
-        <v>229.4</v>
+        <v>229.40000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:25">
       <c r="A45" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="4">
         <v>8.8</v>
       </c>
       <c r="C45" s="4">
         <v>25.5</v>
       </c>
       <c r="D45" s="4">
         <v>15.1</v>
       </c>
       <c r="E45" s="4">
         <v>-20.3</v>
       </c>
       <c r="F45" s="4">
         <v>-37.8</v>
       </c>
       <c r="G45" s="4">
         <v>19.2</v>
       </c>
       <c r="H45" s="4">
         <v>41.1</v>
       </c>
       <c r="I45" s="4">
         <v>2.7</v>
       </c>
       <c r="J45" s="4">
         <v>-21.8</v>
       </c>
       <c r="K45" s="4">
         <v>-8.7</v>
       </c>
       <c r="L45" s="4">
         <v>57.3</v>
       </c>
       <c r="M45" s="4">
-        <v>184.8</v>
+        <v>184.80000000000001</v>
       </c>
       <c r="N45" s="4">
         <v>4.5</v>
       </c>
       <c r="O45" s="4">
         <v>25.7</v>
       </c>
       <c r="P45" s="5">
         <v>150.0</v>
       </c>
       <c r="Q45" s="4">
         <v>-48.1</v>
       </c>
       <c r="R45" s="4">
         <v>-20.6</v>
       </c>
       <c r="S45" s="4">
         <v>-33.3</v>
       </c>
       <c r="T45" s="4">
         <v>10.9</v>
       </c>
       <c r="U45" s="4">
         <v>48.4</v>
       </c>
       <c r="V45" s="4">
         <v>-11.4</v>
       </c>
       <c r="W45" s="4">
         <v>12.9</v>
       </c>
       <c r="X45" s="4">
-        <v>487.1</v>
+        <v>487.10000000000002</v>
       </c>
     </row>
     <row r="46" spans="1:25">
       <c r="A46" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="4">
         <v>6.4</v>
       </c>
       <c r="C46" s="4">
         <v>21.8</v>
       </c>
       <c r="D46" s="4">
         <v>20.4</v>
       </c>
       <c r="E46" s="4">
         <v>-12.8</v>
       </c>
       <c r="F46" s="4">
         <v>-40.5</v>
       </c>
       <c r="G46" s="4">
         <v>22.8</v>
       </c>
       <c r="H46" s="4">
         <v>26.5</v>
       </c>
       <c r="I46" s="4">
         <v>-6.1</v>
       </c>
       <c r="J46" s="5">
         <v>-28.0</v>
       </c>
       <c r="K46" s="4">
         <v>6.1</v>
       </c>
       <c r="L46" s="4">
         <v>40.2</v>
       </c>
       <c r="M46" s="4">
-        <v>188.1</v>
+        <v>188.099999999999994</v>
       </c>
       <c r="N46" s="4">
-        <v>415.4</v>
+        <v>415.39999999999998</v>
       </c>
       <c r="O46" s="5">
         <v>-48.0</v>
       </c>
       <c r="P46" s="4">
         <v>56.3</v>
       </c>
       <c r="Q46" s="5">
         <v>-20.0</v>
       </c>
       <c r="R46" s="4">
         <v>5.3</v>
       </c>
       <c r="S46" s="4">
         <v>-2.6</v>
       </c>
       <c r="T46" s="4">
         <v>-13.3</v>
       </c>
       <c r="U46" s="4">
         <v>-16.7</v>
       </c>
       <c r="V46" s="4">
         <v>-41.9</v>
       </c>
       <c r="W46" s="5">
         <v>-25.0</v>
       </c>
       <c r="X46" s="4">
-        <v>270.2</v>
+        <v>270.19999999999999</v>
       </c>
     </row>
     <row r="47" spans="1:25">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="4">
         <v>5.3</v>
       </c>
       <c r="C47" s="4">
         <v>29.8</v>
       </c>
       <c r="D47" s="4">
         <v>-1.4</v>
       </c>
       <c r="E47" s="4">
         <v>-11.7</v>
       </c>
       <c r="F47" s="4">
         <v>-25.6</v>
       </c>
       <c r="G47" s="4">
         <v>23.4</v>
       </c>
       <c r="H47" s="4">
         <v>20.1</v>
       </c>
       <c r="I47" s="4">
         <v>-1.8</v>
       </c>
       <c r="J47" s="4">
         <v>-13.6</v>
       </c>
       <c r="K47" s="4">
         <v>-0.8</v>
       </c>
       <c r="L47" s="4">
         <v>33.7</v>
       </c>
       <c r="M47" s="4">
-        <v>161.8</v>
+        <v>161.80000000000001</v>
       </c>
       <c r="N47" s="4">
-        <v>94.9</v>
+        <v>94.90000000000001</v>
       </c>
       <c r="O47" s="4">
         <v>-15.2</v>
       </c>
       <c r="P47" s="4">
-        <v>109.1</v>
+        <v>109.099999999999994</v>
       </c>
       <c r="Q47" s="4">
         <v>-58.5</v>
       </c>
       <c r="R47" s="4">
         <v>-39.1</v>
       </c>
       <c r="S47" s="4">
         <v>8.8</v>
       </c>
       <c r="T47" t="s">
         <v>32</v>
       </c>
       <c r="U47" s="4">
         <v>11.1</v>
       </c>
       <c r="V47" s="4">
         <v>2.9</v>
       </c>
       <c r="W47" s="4">
         <v>-25.5</v>
       </c>
       <c r="X47" s="4">
-        <v>196.8</v>
+        <v>196.80000000000001</v>
       </c>
     </row>
     <row r="48" spans="1:25">
       <c r="A48" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="4">
         <v>0.9</v>
       </c>
       <c r="C48" s="4">
         <v>-3.1</v>
       </c>
       <c r="D48" s="4">
         <v>8.5</v>
       </c>
       <c r="E48" s="4">
         <v>-37.2</v>
       </c>
       <c r="F48" s="4">
         <v>-55.9</v>
       </c>
       <c r="G48" s="4">
         <v>28.3</v>
       </c>
       <c r="H48" s="4">
         <v>7.1</v>
       </c>
       <c r="I48" s="4">
         <v>-8.8</v>
       </c>
       <c r="J48" s="4">
         <v>-14.1</v>
       </c>
       <c r="K48" s="4">
         <v>-4.8</v>
       </c>
       <c r="L48" s="4">
-        <v>84.1</v>
+        <v>84.099999999999994</v>
       </c>
       <c r="M48" s="4">
-        <v>151.1</v>
+        <v>151.099999999999994</v>
       </c>
       <c r="N48" s="4">
         <v>-31.8</v>
       </c>
       <c r="O48" s="4">
         <v>40.4</v>
       </c>
       <c r="P48" s="4">
-        <v>74.1</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="Q48" s="4">
         <v>-12.9</v>
       </c>
       <c r="R48" s="4">
         <v>-16.2</v>
       </c>
       <c r="S48" s="4">
         <v>-33.9</v>
       </c>
       <c r="T48" s="4">
         <v>-5.1</v>
       </c>
       <c r="U48" s="4">
         <v>-9.2</v>
       </c>
       <c r="V48" s="4">
         <v>27.5</v>
       </c>
       <c r="W48" t="s">
         <v>32</v>
       </c>
       <c r="X48" s="4">
         <v>21.6</v>
       </c>
@@ -3578,51 +3578,51 @@
       <c r="E49" s="4">
         <v>-10.5</v>
       </c>
       <c r="F49" s="4">
         <v>-53.3</v>
       </c>
       <c r="G49" s="4">
         <v>43.5</v>
       </c>
       <c r="H49" s="4">
         <v>46.6</v>
       </c>
       <c r="I49" s="4">
         <v>-14.7</v>
       </c>
       <c r="J49" s="4">
         <v>-18.1</v>
       </c>
       <c r="K49" s="4">
         <v>-6.7</v>
       </c>
       <c r="L49" s="4">
         <v>-5.3</v>
       </c>
       <c r="M49" s="4">
-        <v>129.3</v>
+        <v>129.30000000000001</v>
       </c>
       <c r="N49" s="4">
         <v>78.3</v>
       </c>
       <c r="O49" s="4">
         <v>-11.5</v>
       </c>
       <c r="P49" s="4">
         <v>73.3</v>
       </c>
       <c r="Q49" s="5">
         <v>-25.0</v>
       </c>
       <c r="R49" s="4">
         <v>-59.2</v>
       </c>
       <c r="S49" s="5">
         <v>-41.0</v>
       </c>
       <c r="T49" s="4">
         <v>12.2</v>
       </c>
       <c r="U49" s="4">
         <v>-6.3</v>
       </c>
@@ -3685,107 +3685,107 @@
       <c r="P50" s="4">
         <v>33.3</v>
       </c>
       <c r="Q50" s="5">
         <v>-40.0</v>
       </c>
       <c r="R50" s="4">
         <v>-28.6</v>
       </c>
       <c r="S50" s="4">
         <v>-12.5</v>
       </c>
       <c r="T50" s="5">
         <v>60.0</v>
       </c>
       <c r="U50" s="4">
         <v>66.7</v>
       </c>
       <c r="V50" s="5">
         <v>50.0</v>
       </c>
       <c r="W50" s="4">
         <v>-33.3</v>
       </c>
       <c r="X50" s="4">
-        <v>333.3</v>
+        <v>333.30000000000001</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" t="s">
         <v>37</v>
       </c>
       <c r="B51" s="4">
         <v>0.8</v>
       </c>
       <c r="C51" s="4">
         <v>37.5</v>
       </c>
       <c r="D51" s="4">
         <v>33.3</v>
       </c>
       <c r="E51" s="4">
         <v>-27.6</v>
       </c>
       <c r="F51" s="4">
         <v>-40.2</v>
       </c>
       <c r="G51" s="4">
         <v>38.6</v>
       </c>
       <c r="H51" s="4">
-        <v>105.9</v>
+        <v>105.90000000000001</v>
       </c>
       <c r="I51" s="4">
         <v>-24.4</v>
       </c>
       <c r="J51" s="4">
         <v>-48.3</v>
       </c>
       <c r="K51" s="4">
         <v>-29.3</v>
       </c>
       <c r="L51" s="5">
         <v>23.0</v>
       </c>
       <c r="M51" s="4">
-        <v>222.6</v>
+        <v>222.59999999999999</v>
       </c>
       <c r="N51" s="4">
         <v>29.2</v>
       </c>
       <c r="O51" s="4">
         <v>33.3</v>
       </c>
       <c r="P51" s="5">
         <v>125.0</v>
       </c>
       <c r="Q51" s="4">
         <v>-52.9</v>
       </c>
       <c r="R51" s="4">
-        <v>-76.4</v>
+        <v>-76.40000000000001</v>
       </c>
       <c r="S51" s="4">
         <v>-45.9</v>
       </c>
       <c r="T51" s="4">
         <v>11.8</v>
       </c>
       <c r="U51" s="5">
         <v>28.0</v>
       </c>
       <c r="V51" s="5">
         <v>12.0</v>
       </c>
       <c r="W51" s="4">
         <v>27.7</v>
       </c>
       <c r="X51" s="4">
         <v>18.5</v>
       </c>
     </row>
     <row r="52" spans="1:25">
       <c r="A52" t="s">
         <v>38</v>
       </c>
       <c r="B52" s="4">
@@ -3874,51 +3874,51 @@
       <c r="E53" s="4">
         <v>-23.2</v>
       </c>
       <c r="F53" s="4">
         <v>-39.6</v>
       </c>
       <c r="G53" s="4">
         <v>-3.7</v>
       </c>
       <c r="H53" s="4">
         <v>18.8</v>
       </c>
       <c r="I53" s="4">
         <v>-4.2</v>
       </c>
       <c r="J53" s="4">
         <v>-23.8</v>
       </c>
       <c r="K53" s="4">
         <v>6.4</v>
       </c>
       <c r="L53" s="4">
         <v>58.5</v>
       </c>
       <c r="M53" s="4">
-        <v>167.3</v>
+        <v>167.30000000000001</v>
       </c>
       <c r="N53" s="5">
         <v>25.0</v>
       </c>
       <c r="O53" s="4">
         <v>51.7</v>
       </c>
       <c r="P53" s="4">
         <v>81.3</v>
       </c>
       <c r="Q53" s="4">
         <v>-23.8</v>
       </c>
       <c r="R53" s="4">
         <v>-12.5</v>
       </c>
       <c r="S53" s="5">
         <v>-40.0</v>
       </c>
       <c r="T53" s="4">
         <v>-2.4</v>
       </c>
       <c r="U53" t="s">
         <v>32</v>
       </c>
@@ -3945,54 +3945,54 @@
       <c r="D54" s="4">
         <v>-6.3</v>
       </c>
       <c r="E54" s="4">
         <v>-15.9</v>
       </c>
       <c r="F54" s="4">
         <v>-44.3</v>
       </c>
       <c r="G54" s="4">
         <v>25.2</v>
       </c>
       <c r="H54" s="4">
         <v>41.8</v>
       </c>
       <c r="I54" s="4">
         <v>-9.8</v>
       </c>
       <c r="J54" s="4">
         <v>-7.1</v>
       </c>
       <c r="K54" s="5">
         <v>16.0</v>
       </c>
       <c r="L54" s="4">
-        <v>68.4</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="M54" s="4">
-        <v>192.3</v>
+        <v>192.30000000000001</v>
       </c>
       <c r="N54" s="4">
         <v>-21.2</v>
       </c>
       <c r="O54" s="4">
         <v>6.5</v>
       </c>
       <c r="P54" s="4">
         <v>93.8</v>
       </c>
       <c r="Q54" s="4">
         <v>-48.4</v>
       </c>
       <c r="R54" s="4">
         <v>-31.9</v>
       </c>
       <c r="S54" s="4">
         <v>-23.5</v>
       </c>
       <c r="T54" s="4">
         <v>16.7</v>
       </c>
       <c r="U54" s="4">
         <v>8.5</v>
       </c>