--- v0 (2026-05-11)
+++ v1 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Arbeitslose nach Dauer" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Langzeitarbeitslose nach Geschlecht</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -143,51 +143,51 @@
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Als Langzeitarbeitslos gelten Personen, die länger als 12 Monate vorgemerkt arbeitslos sind. Zahl der zum Zweck der Arbeitsvermittlung gemeldeten Personen, die nicht in Beschäftigung oder Ausbildung stehen. Die regionale Zuordnung erfolgt nach dem Wohnort der Personen (Jahresdurchschnittswerte). Die Geschlechtskategorie "Männer" entspricht der AMS-Geschlechtskategorie "Männer und altern. Geschlecht".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -525,51 +525,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y44" sqref="Y44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -667,54 +667,54 @@
       <c r="E6" s="4">
         <v>-26.7</v>
       </c>
       <c r="F6" s="4">
         <v>-44.7</v>
       </c>
       <c r="G6" s="4">
         <v>29.3</v>
       </c>
       <c r="H6" s="4">
         <v>29.5</v>
       </c>
       <c r="I6" s="4">
         <v>-5.5</v>
       </c>
       <c r="J6" s="4">
         <v>-13.5</v>
       </c>
       <c r="K6" s="4">
         <v>5.4</v>
       </c>
       <c r="L6" s="4">
         <v>59.8</v>
       </c>
       <c r="M6" s="4">
-        <v>178.9</v>
+        <v>178.90000000000001</v>
       </c>
       <c r="N6" s="4">
-        <v>83.4</v>
+        <v>83.40000000000001</v>
       </c>
       <c r="O6" s="4">
         <v>26.6</v>
       </c>
       <c r="P6" s="4">
         <v>9.6</v>
       </c>
       <c r="Q6" s="4">
         <v>-26.8</v>
       </c>
       <c r="R6" s="5">
         <v>-1.0</v>
       </c>
       <c r="S6" s="4">
         <v>17.7</v>
       </c>
       <c r="T6" s="4">
         <v>-6.5</v>
       </c>
       <c r="U6" s="4">
         <v>-26.4</v>
       </c>
       <c r="V6" s="4">
         <v>-29.7</v>
       </c>
@@ -759,51 +759,51 @@
       <c r="K7" s="4">
         <v>1.9</v>
       </c>
       <c r="L7" s="4">
         <v>46.1</v>
       </c>
       <c r="M7" s="5">
         <v>135.0</v>
       </c>
       <c r="N7" s="4">
         <v>99.2</v>
       </c>
       <c r="O7" s="5">
         <v>19.0</v>
       </c>
       <c r="P7" s="4">
         <v>50.7</v>
       </c>
       <c r="Q7" s="4">
         <v>-48.5</v>
       </c>
       <c r="R7" s="5">
         <v>-18.0</v>
       </c>
       <c r="S7" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
       <c r="T7" s="4">
         <v>-1.5</v>
       </c>
       <c r="U7" s="4">
         <v>-41.2</v>
       </c>
       <c r="V7" s="4">
         <v>-30.9</v>
       </c>
       <c r="W7" s="4">
         <v>-16.9</v>
       </c>
       <c r="X7" s="4">
         <v>109.5</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="4">
         <v>7.2</v>
       </c>
       <c r="C8" s="4">
@@ -848,51 +848,51 @@
       <c r="P8" s="4">
         <v>-19.8</v>
       </c>
       <c r="Q8" s="4">
         <v>-20.6</v>
       </c>
       <c r="R8" s="4">
         <v>21.1</v>
       </c>
       <c r="S8" s="4">
         <v>37.1</v>
       </c>
       <c r="T8" s="4">
         <v>9.6</v>
       </c>
       <c r="U8" s="4">
         <v>7.3</v>
       </c>
       <c r="V8" s="4">
         <v>-0.6</v>
       </c>
       <c r="W8" s="4">
         <v>-8.5</v>
       </c>
       <c r="X8" s="4">
-        <v>331.9</v>
+        <v>331.89999999999998</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="5">
         <v>2.0</v>
       </c>
       <c r="C9" s="4">
         <v>15.8</v>
       </c>
       <c r="D9" s="5">
         <v>12.0</v>
       </c>
       <c r="E9" s="5">
         <v>-33.0</v>
       </c>
       <c r="F9" s="4">
         <v>-46.8</v>
       </c>
       <c r="G9" s="4">
         <v>16.9</v>
       </c>
       <c r="H9" s="4">
@@ -966,229 +966,229 @@
       <c r="F10" s="4">
         <v>-42.4</v>
       </c>
       <c r="G10" s="4">
         <v>37.6</v>
       </c>
       <c r="H10" s="5">
         <v>35.0</v>
       </c>
       <c r="I10" s="4">
         <v>-17.4</v>
       </c>
       <c r="J10" s="4">
         <v>-19.4</v>
       </c>
       <c r="K10" s="4">
         <v>13.6</v>
       </c>
       <c r="L10" s="4">
         <v>63.7</v>
       </c>
       <c r="M10" s="4">
         <v>361.5</v>
       </c>
       <c r="N10" s="4">
-        <v>319.8</v>
+        <v>319.80000000000001</v>
       </c>
       <c r="O10" s="4">
         <v>51.4</v>
       </c>
       <c r="P10" s="4">
-        <v>72.6</v>
+        <v>72.59999999999999</v>
       </c>
       <c r="Q10" s="4">
         <v>-42.1</v>
       </c>
       <c r="R10" s="4">
         <v>50.7</v>
       </c>
       <c r="S10" s="5">
         <v>129.0</v>
       </c>
       <c r="T10" s="4">
         <v>-6.1</v>
       </c>
       <c r="U10" s="4">
         <v>-28.3</v>
       </c>
       <c r="V10" s="4">
         <v>-16.4</v>
       </c>
       <c r="W10" s="4">
         <v>-46.1</v>
       </c>
       <c r="X10" s="4">
-        <v>4764.7</v>
+        <v>4764.69999999999982</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="4">
         <v>6.2</v>
       </c>
       <c r="C11" s="4">
         <v>35.6</v>
       </c>
       <c r="D11" s="4">
         <v>12.3</v>
       </c>
       <c r="E11" s="4">
         <v>-22.1</v>
       </c>
       <c r="F11" s="5">
         <v>-54.0</v>
       </c>
       <c r="G11" s="4">
         <v>41.9</v>
       </c>
       <c r="H11" s="4">
         <v>22.1</v>
       </c>
       <c r="I11" s="5">
         <v>-5.0</v>
       </c>
       <c r="J11" s="4">
         <v>-5.8</v>
       </c>
       <c r="K11" s="4">
         <v>16.5</v>
       </c>
       <c r="L11" s="4">
         <v>42.3</v>
       </c>
       <c r="M11" s="4">
-        <v>91.6</v>
+        <v>91.59999999999999</v>
       </c>
       <c r="N11" s="4">
         <v>56.7</v>
       </c>
       <c r="O11" s="4">
         <v>10.5</v>
       </c>
       <c r="P11" s="4">
         <v>13.4</v>
       </c>
       <c r="Q11" s="4">
         <v>-12.2</v>
       </c>
       <c r="R11" s="4">
         <v>-0.9</v>
       </c>
       <c r="S11" s="4">
         <v>34.3</v>
       </c>
       <c r="T11" s="4">
         <v>3.6</v>
       </c>
       <c r="U11" s="4">
         <v>-8.3</v>
       </c>
       <c r="V11" s="4">
         <v>-18.8</v>
       </c>
       <c r="W11" s="4">
         <v>-25.2</v>
       </c>
       <c r="X11" s="4">
-        <v>256.4</v>
+        <v>256.39999999999998</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="4">
         <v>4.4</v>
       </c>
       <c r="C12" s="4">
         <v>28.5</v>
       </c>
       <c r="D12" s="4">
         <v>15.8</v>
       </c>
       <c r="E12" s="4">
         <v>-15.8</v>
       </c>
       <c r="F12" s="4">
         <v>-45.4</v>
       </c>
       <c r="G12" s="4">
         <v>27.6</v>
       </c>
       <c r="H12" s="4">
         <v>36.7</v>
       </c>
       <c r="I12" s="4">
         <v>-11.1</v>
       </c>
       <c r="J12" s="4">
         <v>-24.6</v>
       </c>
       <c r="K12" s="5">
         <v>2.0</v>
       </c>
       <c r="L12" s="4">
         <v>44.1</v>
       </c>
       <c r="M12" s="4">
-        <v>202.1</v>
+        <v>202.099999999999994</v>
       </c>
       <c r="N12" s="5">
         <v>95.0</v>
       </c>
       <c r="O12" s="4">
         <v>-13.3</v>
       </c>
       <c r="P12" s="4">
         <v>66.7</v>
       </c>
       <c r="Q12" s="4">
         <v>-28.4</v>
       </c>
       <c r="R12" s="4">
         <v>-26.2</v>
       </c>
       <c r="S12" s="4">
         <v>-20.7</v>
       </c>
       <c r="T12" s="4">
         <v>-6.9</v>
       </c>
       <c r="U12" s="4">
         <v>-2.5</v>
       </c>
       <c r="V12" s="4">
         <v>-22.9</v>
       </c>
       <c r="W12" s="4">
         <v>-16.4</v>
       </c>
       <c r="X12" s="4">
-        <v>145.3</v>
+        <v>145.30000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="4">
         <v>6.5</v>
       </c>
       <c r="C13" s="4">
         <v>24.8</v>
       </c>
       <c r="D13" s="4">
         <v>15.1</v>
       </c>
       <c r="E13" s="5">
         <v>-30.0</v>
       </c>
       <c r="F13" s="4">
         <v>-53.7</v>
       </c>
       <c r="G13" s="4">
         <v>89.2</v>
       </c>
       <c r="H13" s="4">
@@ -1218,110 +1218,110 @@
       <c r="P13" s="4">
         <v>21.5</v>
       </c>
       <c r="Q13" s="4">
         <v>-15.3</v>
       </c>
       <c r="R13" s="4">
         <v>16.7</v>
       </c>
       <c r="S13" s="4">
         <v>43.6</v>
       </c>
       <c r="T13" s="4">
         <v>-2.2</v>
       </c>
       <c r="U13" s="4">
         <v>7.2</v>
       </c>
       <c r="V13" s="4">
         <v>0.6</v>
       </c>
       <c r="W13" s="4">
         <v>9.2</v>
       </c>
       <c r="X13" s="4">
-        <v>274.1</v>
+        <v>274.10000000000002</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="4">
         <v>4.2</v>
       </c>
       <c r="C14" s="4">
         <v>29.3</v>
       </c>
       <c r="D14" s="4">
         <v>9.8</v>
       </c>
       <c r="E14" s="4">
         <v>-28.7</v>
       </c>
       <c r="F14" s="4">
         <v>-45.7</v>
       </c>
       <c r="G14" s="4">
         <v>67.8</v>
       </c>
       <c r="H14" s="4">
         <v>55.1</v>
       </c>
       <c r="I14" s="4">
         <v>-9.6</v>
       </c>
       <c r="J14" s="4">
         <v>-6.2</v>
       </c>
       <c r="K14" s="4">
         <v>1.7</v>
       </c>
       <c r="L14" s="4">
         <v>25.2</v>
       </c>
       <c r="M14" s="4">
-        <v>122.9</v>
+        <v>122.90000000000001</v>
       </c>
       <c r="N14" s="4">
-        <v>167.6</v>
+        <v>167.59999999999999</v>
       </c>
       <c r="O14" s="4">
         <v>13.3</v>
       </c>
       <c r="P14" s="4">
         <v>-10.1</v>
       </c>
       <c r="Q14" s="4">
         <v>-79.8</v>
       </c>
       <c r="R14" s="4">
         <v>17.4</v>
       </c>
       <c r="S14" s="4">
-        <v>168.4</v>
+        <v>168.40000000000001</v>
       </c>
       <c r="T14" s="4">
         <v>-27.5</v>
       </c>
       <c r="U14" s="5">
         <v>-46.0</v>
       </c>
       <c r="V14" s="4">
         <v>-20.5</v>
       </c>
       <c r="W14" s="4">
         <v>27.3</v>
       </c>
       <c r="X14" s="5">
         <v>137.0</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="4">
         <v>2.8</v>
       </c>
       <c r="C15" s="4">
@@ -1330,57 +1330,57 @@
       <c r="D15" s="4">
         <v>9.2</v>
       </c>
       <c r="E15" s="4">
         <v>-27.6</v>
       </c>
       <c r="F15" s="4">
         <v>-44.6</v>
       </c>
       <c r="G15" s="4">
         <v>29.4</v>
       </c>
       <c r="H15" s="5">
         <v>32.0</v>
       </c>
       <c r="I15" s="5">
         <v>3.0</v>
       </c>
       <c r="J15" s="4">
         <v>-6.8</v>
       </c>
       <c r="K15" s="4">
         <v>7.3</v>
       </c>
       <c r="L15" s="4">
-        <v>129.2</v>
+        <v>129.19999999999999</v>
       </c>
       <c r="M15" s="4">
-        <v>1577.9</v>
+        <v>1577.90000000000009</v>
       </c>
       <c r="N15" s="4">
-        <v>128.3</v>
+        <v>128.30000000000001</v>
       </c>
       <c r="O15" s="5">
         <v>-17.0</v>
       </c>
       <c r="P15" s="4">
         <v>-48.5</v>
       </c>
       <c r="Q15" s="4">
         <v>-2.4</v>
       </c>
       <c r="R15" s="5">
         <v>-22.0</v>
       </c>
       <c r="S15" s="4">
         <v>-33.7</v>
       </c>
       <c r="T15" s="4">
         <v>-28.6</v>
       </c>
       <c r="U15" s="5">
         <v>-34.0</v>
       </c>
       <c r="V15" s="4">
         <v>-40.6</v>
       </c>
@@ -1486,125 +1486,125 @@
       <c r="E19" s="4">
         <v>-30.1</v>
       </c>
       <c r="F19" s="4">
         <v>-47.4</v>
       </c>
       <c r="G19" s="4">
         <v>33.2</v>
       </c>
       <c r="H19" s="4">
         <v>31.8</v>
       </c>
       <c r="I19" s="5">
         <v>-2.0</v>
       </c>
       <c r="J19" s="4">
         <v>-12.9</v>
       </c>
       <c r="K19" s="4">
         <v>7.1</v>
       </c>
       <c r="L19" s="4">
         <v>60.6</v>
       </c>
       <c r="M19" s="4">
-        <v>177.8</v>
+        <v>177.80000000000001</v>
       </c>
       <c r="N19" s="4">
-        <v>79.1</v>
+        <v>79.099999999999994</v>
       </c>
       <c r="O19" s="5">
         <v>26.0</v>
       </c>
       <c r="P19" s="5">
         <v>10.0</v>
       </c>
       <c r="Q19" s="4">
         <v>-22.3</v>
       </c>
       <c r="R19" s="4">
         <v>-5.3</v>
       </c>
       <c r="S19" s="4">
         <v>17.9</v>
       </c>
       <c r="T19" s="4">
         <v>-6.1</v>
       </c>
       <c r="U19" s="4">
         <v>-28.3</v>
       </c>
       <c r="V19" s="4">
         <v>-29.1</v>
       </c>
       <c r="W19" s="4">
         <v>-40.1</v>
       </c>
       <c r="X19" s="4">
-        <v>131.6</v>
+        <v>131.59999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="4">
         <v>3.1</v>
       </c>
       <c r="C20" s="4">
         <v>13.2</v>
       </c>
       <c r="D20" s="4">
         <v>6.3</v>
       </c>
       <c r="E20" s="4">
         <v>-37.1</v>
       </c>
       <c r="F20" s="4">
         <v>-44.3</v>
       </c>
       <c r="G20" s="4">
         <v>51.4</v>
       </c>
       <c r="H20" s="4">
         <v>30.2</v>
       </c>
       <c r="I20" s="4">
         <v>-5.1</v>
       </c>
       <c r="J20" s="4">
         <v>-10.7</v>
       </c>
       <c r="K20" s="4">
         <v>2.2</v>
       </c>
       <c r="L20" s="4">
         <v>48.5</v>
       </c>
       <c r="M20" s="4">
-        <v>134.2</v>
+        <v>134.19999999999999</v>
       </c>
       <c r="N20" s="4">
         <v>116.3</v>
       </c>
       <c r="O20" s="4">
         <v>27.8</v>
       </c>
       <c r="P20" s="5">
         <v>44.0</v>
       </c>
       <c r="Q20" s="4">
         <v>-46.2</v>
       </c>
       <c r="R20" s="4">
         <v>-29.5</v>
       </c>
       <c r="S20" s="5">
         <v>97.0</v>
       </c>
       <c r="T20" s="5">
         <v>-13.0</v>
       </c>
       <c r="U20" s="4">
         <v>-45.8</v>
       </c>
@@ -1667,51 +1667,51 @@
       <c r="P21" s="4">
         <v>-20.1</v>
       </c>
       <c r="Q21" s="5">
         <v>-14.0</v>
       </c>
       <c r="R21" s="4">
         <v>27.1</v>
       </c>
       <c r="S21" s="4">
         <v>31.7</v>
       </c>
       <c r="T21" s="4">
         <v>3.3</v>
       </c>
       <c r="U21" s="4">
         <v>13.5</v>
       </c>
       <c r="V21" s="4">
         <v>2.9</v>
       </c>
       <c r="W21" s="4">
         <v>-7.5</v>
       </c>
       <c r="X21" s="4">
-        <v>312.4</v>
+        <v>312.39999999999998</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="4">
         <v>2.4</v>
       </c>
       <c r="C22" s="4">
         <v>20.3</v>
       </c>
       <c r="D22" s="4">
         <v>12.9</v>
       </c>
       <c r="E22" s="4">
         <v>-38.6</v>
       </c>
       <c r="F22" s="4">
         <v>-50.3</v>
       </c>
       <c r="G22" s="4">
         <v>19.6</v>
       </c>
       <c r="H22" s="5">
@@ -1741,317 +1741,317 @@
       <c r="P22" s="4">
         <v>19.4</v>
       </c>
       <c r="Q22" s="5">
         <v>-21.0</v>
       </c>
       <c r="R22" s="4">
         <v>-5.1</v>
       </c>
       <c r="S22" s="4">
         <v>33.9</v>
       </c>
       <c r="T22" s="4">
         <v>13.2</v>
       </c>
       <c r="U22" s="4">
         <v>-39.4</v>
       </c>
       <c r="V22" s="4">
         <v>-27.4</v>
       </c>
       <c r="W22" s="4">
         <v>-6.3</v>
       </c>
       <c r="X22" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5">
         <v>21.0</v>
       </c>
       <c r="C23" s="4">
         <v>46.4</v>
       </c>
       <c r="D23" s="4">
         <v>14.5</v>
       </c>
       <c r="E23" s="4">
         <v>-29.1</v>
       </c>
       <c r="F23" s="4">
         <v>-44.6</v>
       </c>
       <c r="G23" s="4">
         <v>44.5</v>
       </c>
       <c r="H23" s="4">
         <v>36.5</v>
       </c>
       <c r="I23" s="4">
         <v>-11.3</v>
       </c>
       <c r="J23" s="5">
         <v>-17.0</v>
       </c>
       <c r="K23" s="5">
         <v>11.0</v>
       </c>
       <c r="L23" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="M23" s="4">
-        <v>368.8</v>
+        <v>368.80000000000001</v>
       </c>
       <c r="N23" s="4">
-        <v>336.4</v>
+        <v>336.39999999999998</v>
       </c>
       <c r="O23" s="4">
         <v>61.8</v>
       </c>
       <c r="P23" s="4">
-        <v>88.9</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="Q23" s="4">
         <v>-47.1</v>
       </c>
       <c r="R23" s="4">
         <v>6.3</v>
       </c>
       <c r="S23" s="4">
         <v>113.3</v>
       </c>
       <c r="T23" s="4">
         <v>15.4</v>
       </c>
       <c r="U23" s="4">
         <v>-40.9</v>
       </c>
       <c r="V23" s="4">
         <v>-24.1</v>
       </c>
       <c r="W23" s="4">
         <v>-19.4</v>
       </c>
       <c r="X23" s="4">
-        <v>5422.2</v>
+        <v>5422.19999999999982</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="4">
         <v>7.2</v>
       </c>
       <c r="C24" s="4">
         <v>34.8</v>
       </c>
       <c r="D24" s="4">
         <v>19.1</v>
       </c>
       <c r="E24" s="5">
         <v>-23.0</v>
       </c>
       <c r="F24" s="4">
         <v>-58.7</v>
       </c>
       <c r="G24" s="4">
         <v>54.3</v>
       </c>
       <c r="H24" s="4">
         <v>24.9</v>
       </c>
       <c r="I24" s="5">
         <v>2.0</v>
       </c>
       <c r="J24" s="5">
         <v>-2.0</v>
       </c>
       <c r="K24" s="4">
         <v>23.1</v>
       </c>
       <c r="L24" s="4">
         <v>33.7</v>
       </c>
       <c r="M24" s="4">
-        <v>104.1</v>
+        <v>104.099999999999994</v>
       </c>
       <c r="N24" s="4">
         <v>50.6</v>
       </c>
       <c r="O24" s="4">
         <v>6.6</v>
       </c>
       <c r="P24" s="4">
         <v>22.6</v>
       </c>
       <c r="Q24" s="4">
         <v>-24.4</v>
       </c>
       <c r="R24" s="4">
         <v>1.2</v>
       </c>
       <c r="S24" s="5">
         <v>50.0</v>
       </c>
       <c r="T24" s="5">
         <v>-10.0</v>
       </c>
       <c r="U24" s="4">
         <v>5.3</v>
       </c>
       <c r="V24" s="4">
         <v>-18.6</v>
       </c>
       <c r="W24" s="4">
         <v>-25.5</v>
       </c>
       <c r="X24" s="4">
-        <v>328.7</v>
+        <v>328.69999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="4">
         <v>4.2</v>
       </c>
       <c r="C25" s="4">
         <v>34.5</v>
       </c>
       <c r="D25" s="4">
         <v>16.4</v>
       </c>
       <c r="E25" s="4">
         <v>-21.6</v>
       </c>
       <c r="F25" s="4">
         <v>-48.4</v>
       </c>
       <c r="G25" s="4">
         <v>35.9</v>
       </c>
       <c r="H25" s="4">
         <v>42.9</v>
       </c>
       <c r="I25" s="4">
         <v>-11.2</v>
       </c>
       <c r="J25" s="4">
         <v>-25.4</v>
       </c>
       <c r="K25" s="4">
         <v>1.1</v>
       </c>
       <c r="L25" s="5">
         <v>46.0</v>
       </c>
       <c r="M25" s="4">
-        <v>209.2</v>
+        <v>209.19999999999999</v>
       </c>
       <c r="N25" s="4">
         <v>67.2</v>
       </c>
       <c r="O25" s="4">
         <v>-12.2</v>
       </c>
       <c r="P25" s="4">
         <v>66.7</v>
       </c>
       <c r="Q25" s="5">
         <v>-22.0</v>
       </c>
       <c r="R25" s="4">
         <v>-22.5</v>
       </c>
       <c r="S25" s="4">
         <v>-17.8</v>
       </c>
       <c r="T25" s="4">
         <v>-10.9</v>
       </c>
       <c r="U25" s="4">
         <v>-4.2</v>
       </c>
       <c r="V25" s="5">
         <v>-25.0</v>
       </c>
       <c r="W25" s="4">
         <v>-18.3</v>
       </c>
       <c r="X25" s="4">
-        <v>135.8</v>
+        <v>135.80000000000001</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="4">
         <v>6.7</v>
       </c>
       <c r="C26" s="4">
         <v>29.9</v>
       </c>
       <c r="D26" s="4">
         <v>12.7</v>
       </c>
       <c r="E26" s="4">
         <v>-33.2</v>
       </c>
       <c r="F26" s="4">
         <v>-57.5</v>
       </c>
       <c r="G26" s="4">
         <v>107.3</v>
       </c>
       <c r="H26" s="4">
         <v>36.7</v>
       </c>
       <c r="I26" s="4">
         <v>-24.8</v>
       </c>
       <c r="J26" s="4">
         <v>-26.5</v>
       </c>
       <c r="K26" s="4">
         <v>-10.9</v>
       </c>
       <c r="L26" s="4">
         <v>6.5</v>
       </c>
       <c r="M26" s="4">
         <v>44.4</v>
       </c>
       <c r="N26" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="O26" s="4">
         <v>37.3</v>
       </c>
       <c r="P26" s="4">
         <v>12.8</v>
       </c>
       <c r="Q26" s="4">
         <v>-10.9</v>
       </c>
       <c r="R26" s="4">
         <v>-5.8</v>
       </c>
       <c r="S26" s="4">
         <v>43.6</v>
       </c>
       <c r="T26" s="4">
         <v>-3.7</v>
       </c>
       <c r="U26" s="4">
         <v>10.2</v>
       </c>
       <c r="V26" s="4">
         <v>17.6</v>
       </c>
@@ -2060,81 +2060,81 @@
       </c>
       <c r="X26" s="5">
         <v>292.0</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="4">
         <v>4.1</v>
       </c>
       <c r="C27" s="4">
         <v>27.9</v>
       </c>
       <c r="D27" s="4">
         <v>13.8</v>
       </c>
       <c r="E27" s="4">
         <v>-30.7</v>
       </c>
       <c r="F27" s="4">
         <v>-50.9</v>
       </c>
       <c r="G27" s="4">
-        <v>70.6</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="H27" s="4">
         <v>58.2</v>
       </c>
       <c r="I27" s="4">
         <v>3.9</v>
       </c>
       <c r="J27" s="4">
         <v>-5.1</v>
       </c>
       <c r="K27" s="5">
         <v>5.0</v>
       </c>
       <c r="L27" s="4">
         <v>31.8</v>
       </c>
       <c r="M27" s="4">
         <v>105.8</v>
       </c>
       <c r="N27" s="4">
-        <v>131.1</v>
+        <v>131.099999999999994</v>
       </c>
       <c r="O27" s="4">
         <v>66.7</v>
       </c>
       <c r="P27" s="4">
         <v>-37.2</v>
       </c>
       <c r="Q27" s="4">
-        <v>-74.4</v>
+        <v>-74.40000000000001</v>
       </c>
       <c r="R27" s="4">
         <v>2.4</v>
       </c>
       <c r="S27" s="4">
         <v>115.8</v>
       </c>
       <c r="T27" s="4">
         <v>-20.8</v>
       </c>
       <c r="U27" s="5">
         <v>-47.0</v>
       </c>
       <c r="V27" s="4">
         <v>-25.5</v>
       </c>
       <c r="W27" s="4">
         <v>45.5</v>
       </c>
       <c r="X27" s="4">
         <v>133.5</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
@@ -2149,54 +2149,54 @@
       <c r="D28" s="4">
         <v>9.8</v>
       </c>
       <c r="E28" s="4">
         <v>-29.2</v>
       </c>
       <c r="F28" s="4">
         <v>-46.5</v>
       </c>
       <c r="G28" s="4">
         <v>31.4</v>
       </c>
       <c r="H28" s="4">
         <v>34.9</v>
       </c>
       <c r="I28" s="4">
         <v>7.8</v>
       </c>
       <c r="J28" s="4">
         <v>-8.3</v>
       </c>
       <c r="K28" s="4">
         <v>11.4</v>
       </c>
       <c r="L28" s="4">
-        <v>132.9</v>
+        <v>132.90000000000001</v>
       </c>
       <c r="M28" s="4">
-        <v>1643.1</v>
+        <v>1643.099999999999909</v>
       </c>
       <c r="N28" s="5">
         <v>108.0</v>
       </c>
       <c r="O28" s="5">
         <v>-13.0</v>
       </c>
       <c r="P28" s="4">
         <v>-47.6</v>
       </c>
       <c r="Q28" s="4">
         <v>2.7</v>
       </c>
       <c r="R28" s="4">
         <v>-18.8</v>
       </c>
       <c r="S28" s="4">
         <v>-33.8</v>
       </c>
       <c r="T28" s="4">
         <v>-27.2</v>
       </c>
       <c r="U28" s="4">
         <v>-43.2</v>
       </c>
@@ -2379,84 +2379,84 @@
       <c r="E33" s="5">
         <v>-20.0</v>
       </c>
       <c r="F33" s="4">
         <v>-33.2</v>
       </c>
       <c r="G33" s="4">
         <v>33.3</v>
       </c>
       <c r="H33" s="4">
         <v>19.5</v>
       </c>
       <c r="I33" s="4">
         <v>-4.4</v>
       </c>
       <c r="J33" s="4">
         <v>-15.3</v>
       </c>
       <c r="K33" s="4">
         <v>1.7</v>
       </c>
       <c r="L33" s="4">
         <v>44.4</v>
       </c>
       <c r="M33" s="4">
-        <v>136.4</v>
+        <v>136.40000000000001</v>
       </c>
       <c r="N33" s="4">
         <v>88.2</v>
       </c>
       <c r="O33" s="4">
         <v>14.3</v>
       </c>
       <c r="P33" s="4">
         <v>54.7</v>
       </c>
       <c r="Q33" s="4">
         <v>-49.7</v>
       </c>
       <c r="R33" s="5">
         <v>-10.0</v>
       </c>
       <c r="S33" s="4">
         <v>48.4</v>
       </c>
       <c r="T33" s="4">
         <v>4.9</v>
       </c>
       <c r="U33" s="4">
         <v>-37.4</v>
       </c>
       <c r="V33" s="4">
         <v>-29.1</v>
       </c>
       <c r="W33" s="4">
         <v>-15.9</v>
       </c>
       <c r="X33" s="4">
-        <v>123.9</v>
+        <v>123.90000000000001</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="4">
         <v>7.4</v>
       </c>
       <c r="C34" s="4">
         <v>1.3</v>
       </c>
       <c r="D34" s="4">
         <v>-0.2</v>
       </c>
       <c r="E34" s="4">
         <v>-16.6</v>
       </c>
       <c r="F34" s="4">
         <v>-32.9</v>
       </c>
       <c r="G34" s="4">
         <v>14.2</v>
       </c>
       <c r="H34" s="4">
@@ -2601,84 +2601,84 @@
       <c r="E36" s="4">
         <v>-25.6</v>
       </c>
       <c r="F36" s="4">
         <v>-40.8</v>
       </c>
       <c r="G36" s="4">
         <v>32.9</v>
       </c>
       <c r="H36" s="4">
         <v>34.1</v>
       </c>
       <c r="I36" s="4">
         <v>-20.9</v>
       </c>
       <c r="J36" s="4">
         <v>-20.7</v>
       </c>
       <c r="K36" s="4">
         <v>15.1</v>
       </c>
       <c r="L36" s="4">
         <v>62.3</v>
       </c>
       <c r="M36" s="4">
-        <v>357.3</v>
+        <v>357.30000000000001</v>
       </c>
       <c r="N36" s="4">
-        <v>307.4</v>
+        <v>307.39999999999998</v>
       </c>
       <c r="O36" s="4">
         <v>47.9</v>
       </c>
       <c r="P36" s="4">
-        <v>65.9</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="Q36" s="4">
         <v>-39.7</v>
       </c>
       <c r="R36" s="4">
         <v>87.2</v>
       </c>
       <c r="S36" s="4">
-        <v>129.4</v>
+        <v>129.40000000000001</v>
       </c>
       <c r="T36" s="5">
         <v>-15.0</v>
       </c>
       <c r="U36" s="5">
         <v>-13.0</v>
       </c>
       <c r="V36" s="4">
         <v>-11.5</v>
       </c>
       <c r="W36" s="4">
         <v>-60.6</v>
       </c>
       <c r="X36" s="4">
-        <v>4406.1</v>
+        <v>4406.10000000000036</v>
       </c>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="4">
         <v>5.7</v>
       </c>
       <c r="C37" s="4">
         <v>36.2</v>
       </c>
       <c r="D37" s="4">
         <v>8.5</v>
       </c>
       <c r="E37" s="4">
         <v>-21.6</v>
       </c>
       <c r="F37" s="4">
         <v>-50.8</v>
       </c>
       <c r="G37" s="4">
         <v>34.4</v>
       </c>
       <c r="H37" s="4">
@@ -2752,81 +2752,81 @@
       <c r="F38" s="4">
         <v>-43.5</v>
       </c>
       <c r="G38" s="4">
         <v>22.6</v>
       </c>
       <c r="H38" s="4">
         <v>33.3</v>
       </c>
       <c r="I38" s="5">
         <v>-11.0</v>
       </c>
       <c r="J38" s="4">
         <v>-24.2</v>
       </c>
       <c r="K38" s="4">
         <v>2.5</v>
       </c>
       <c r="L38" s="5">
         <v>43.0</v>
       </c>
       <c r="M38" s="5">
         <v>198.0</v>
       </c>
       <c r="N38" s="4">
-        <v>114.9</v>
+        <v>114.90000000000001</v>
       </c>
       <c r="O38" s="4">
         <v>-14.2</v>
       </c>
       <c r="P38" s="4">
         <v>67.2</v>
       </c>
       <c r="Q38" s="4">
         <v>-32.2</v>
       </c>
       <c r="R38" s="4">
         <v>-28.3</v>
       </c>
       <c r="S38" s="4">
         <v>-22.2</v>
       </c>
       <c r="T38" s="4">
         <v>-4.8</v>
       </c>
       <c r="U38" s="4">
         <v>-1.5</v>
       </c>
       <c r="V38" s="4">
         <v>-21.7</v>
       </c>
       <c r="W38" s="4">
         <v>-15.3</v>
       </c>
       <c r="X38" s="4">
-        <v>151.2</v>
+        <v>151.19999999999999</v>
       </c>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" t="s">
         <v>34</v>
       </c>
       <c r="B39" s="4">
         <v>6.4</v>
       </c>
       <c r="C39" s="4">
         <v>21.9</v>
       </c>
       <c r="D39" s="4">
         <v>16.6</v>
       </c>
       <c r="E39" s="4">
         <v>-27.9</v>
       </c>
       <c r="F39" s="4">
         <v>-50.8</v>
       </c>
       <c r="G39" s="4">
         <v>77.3</v>
       </c>
       <c r="H39" s="4">
@@ -2856,169 +2856,169 @@
       <c r="P39" s="4">
         <v>26.8</v>
       </c>
       <c r="Q39" s="4">
         <v>-17.8</v>
       </c>
       <c r="R39" s="4">
         <v>34.6</v>
       </c>
       <c r="S39" s="4">
         <v>43.6</v>
       </c>
       <c r="T39" s="4">
         <v>-0.5</v>
       </c>
       <c r="U39" s="4">
         <v>4.3</v>
       </c>
       <c r="V39" s="4">
         <v>-9.6</v>
       </c>
       <c r="W39" s="4">
         <v>8.3</v>
       </c>
       <c r="X39" s="4">
-        <v>265.6</v>
+        <v>265.60000000000002</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="4">
         <v>4.2</v>
       </c>
       <c r="C40" s="4">
         <v>30.5</v>
       </c>
       <c r="D40" s="4">
         <v>7.3</v>
       </c>
       <c r="E40" s="4">
         <v>-27.4</v>
       </c>
       <c r="F40" s="4">
         <v>-41.8</v>
       </c>
       <c r="G40" s="4">
         <v>65.7</v>
       </c>
       <c r="H40" s="5">
         <v>53.0</v>
       </c>
       <c r="I40" s="4">
         <v>-16.9</v>
       </c>
       <c r="J40" s="4">
         <v>-6.9</v>
       </c>
       <c r="K40" t="s">
         <v>39</v>
       </c>
       <c r="L40" s="4">
         <v>22.1</v>
       </c>
       <c r="M40" s="4">
-        <v>130.9</v>
+        <v>130.90000000000001</v>
       </c>
       <c r="N40" s="4">
-        <v>193.9</v>
+        <v>193.90000000000001</v>
       </c>
       <c r="O40" s="5">
         <v>-7.0</v>
       </c>
       <c r="P40" s="4">
         <v>7.6</v>
       </c>
       <c r="Q40" s="4">
         <v>-82.2</v>
       </c>
       <c r="R40" s="4">
         <v>25.8</v>
       </c>
       <c r="S40" s="4">
         <v>210.5</v>
       </c>
       <c r="T40" s="4">
         <v>-32.1</v>
       </c>
       <c r="U40" s="4">
         <v>-45.3</v>
       </c>
       <c r="V40" s="4">
         <v>-16.3</v>
       </c>
       <c r="W40" s="5">
         <v>15.0</v>
       </c>
       <c r="X40" s="4">
-        <v>138.3</v>
+        <v>138.30000000000001</v>
       </c>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="4">
         <v>2.6</v>
       </c>
       <c r="C41" s="4">
         <v>25.3</v>
       </c>
       <c r="D41" s="4">
         <v>8.9</v>
       </c>
       <c r="E41" s="4">
         <v>-26.6</v>
       </c>
       <c r="F41" s="4">
         <v>-43.4</v>
       </c>
       <c r="G41" s="4">
         <v>28.2</v>
       </c>
       <c r="H41" s="4">
         <v>30.2</v>
       </c>
       <c r="I41" s="4">
         <v>0.4</v>
       </c>
       <c r="J41" s="5">
         <v>-6.0</v>
       </c>
       <c r="K41" s="4">
         <v>5.1</v>
       </c>
       <c r="L41" s="4">
         <v>127.3</v>
       </c>
       <c r="M41" s="4">
-        <v>1545.8</v>
+        <v>1545.79999999999995</v>
       </c>
       <c r="N41" s="4">
-        <v>139.9</v>
+        <v>139.90000000000001</v>
       </c>
       <c r="O41" s="4">
         <v>-18.6</v>
       </c>
       <c r="P41" s="4">
         <v>-49.1</v>
       </c>
       <c r="Q41" s="4">
         <v>-5.4</v>
       </c>
       <c r="R41" s="4">
         <v>-23.2</v>
       </c>
       <c r="S41" s="4">
         <v>-33.6</v>
       </c>
       <c r="T41" s="4">
         <v>-29.2</v>
       </c>
       <c r="U41" s="4">
         <v>-28.8</v>
       </c>
       <c r="V41" s="4">
         <v>-39.8</v>
       </c>