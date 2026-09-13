--- v0 (2026-05-11)
+++ v1 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Arbeitslose nach Ausbildung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Arbeitslose Männer nach Ausbildung</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Ø2004|2025</t>
   </si>
   <si>
@@ -149,51 +149,51 @@
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2005|2006</t>
   </si>
   <si>
     <t>2004|2005</t>
   </si>
   <si>
     <t>2004|2025</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Zahl der zum Zweck der Arbeitsvermittlung gemeldeten Personen, die nicht in Beschäftigung oder Ausbildung stehen. Die regionale Zuordnung erfolgt nach dem Wohnort der Personen (Jahresdurchschnittswerte). Die Geschlechtskategorie "Männer" entspricht der AMS-Geschlechtskategorie "Männer und altern. Geschlecht".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -531,51 +531,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I258"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I258" sqref="I258"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="9" max="9" width="80" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9">
@@ -2029,103 +2029,103 @@
       </c>
       <c r="D71" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="4">
         <v>34.4</v>
       </c>
       <c r="C72" s="4">
-        <v>222.3</v>
+        <v>222.30000000000001</v>
       </c>
       <c r="D72" s="4">
         <v>34.6</v>
       </c>
       <c r="E72" s="4">
         <v>32.8</v>
       </c>
       <c r="F72" s="4">
         <v>38.9</v>
       </c>
       <c r="G72" s="4">
         <v>36.7</v>
       </c>
       <c r="H72" s="4">
         <v>27.2</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>12</v>
       </c>
       <c r="B73" s="4">
         <v>37.7</v>
       </c>
       <c r="C73" s="4">
-        <v>190.4</v>
+        <v>190.40000000000001</v>
       </c>
       <c r="D73" s="4">
         <v>37.9</v>
       </c>
       <c r="E73" s="4">
         <v>35.5</v>
       </c>
       <c r="F73" s="4">
         <v>47.7</v>
       </c>
       <c r="G73" s="4">
         <v>45.5</v>
       </c>
       <c r="H73" s="4">
         <v>29.1</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>13</v>
       </c>
       <c r="B74" s="4">
         <v>37.6</v>
       </c>
       <c r="C74" s="4">
-        <v>166.7</v>
+        <v>166.69999999999999</v>
       </c>
       <c r="D74" s="5">
         <v>38.0</v>
       </c>
       <c r="E74" s="4">
         <v>35.7</v>
       </c>
       <c r="F74" s="4">
         <v>48.9</v>
       </c>
       <c r="G74" s="4">
         <v>43.6</v>
       </c>
       <c r="H74" s="5">
         <v>28.0</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" s="4">
         <v>48.3</v>
       </c>
       <c r="C75" s="5">
@@ -2133,60 +2133,60 @@
       </c>
       <c r="D75" s="4">
         <v>47.1</v>
       </c>
       <c r="E75" s="4">
         <v>46.9</v>
       </c>
       <c r="F75" s="4">
         <v>51.6</v>
       </c>
       <c r="G75" s="4">
         <v>56.5</v>
       </c>
       <c r="H75" s="5">
         <v>25.0</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>16</v>
       </c>
       <c r="B76" s="5">
         <v>46.0</v>
       </c>
       <c r="C76" s="4">
-        <v>190.9</v>
+        <v>190.90000000000001</v>
       </c>
       <c r="D76" s="4">
         <v>46.9</v>
       </c>
       <c r="E76" s="4">
         <v>41.1</v>
       </c>
       <c r="F76" s="4">
-        <v>65.4</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="G76" s="4">
         <v>52.3</v>
       </c>
       <c r="H76" s="4">
         <v>46.3</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>17</v>
       </c>
       <c r="B77" s="5">
         <v>35.0</v>
       </c>
       <c r="C77" s="5">
         <v>240.0</v>
       </c>
       <c r="D77" s="4">
         <v>33.9</v>
       </c>
       <c r="E77" s="5">
         <v>33.0</v>
       </c>
       <c r="F77" s="4">
@@ -3993,51 +3993,51 @@
       </c>
       <c r="D161" s="5">
         <v>12.0</v>
       </c>
       <c r="E161" s="4">
         <v>8.5</v>
       </c>
       <c r="F161" s="4">
         <v>4.8</v>
       </c>
       <c r="G161" s="4">
         <v>4.4</v>
       </c>
       <c r="H161" s="4">
         <v>7.3</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>13</v>
       </c>
       <c r="B162" s="5">
         <v>10.0</v>
       </c>
       <c r="C162" s="4">
-        <v>233.3</v>
+        <v>233.30000000000001</v>
       </c>
       <c r="D162" s="4">
         <v>12.5</v>
       </c>
       <c r="E162" s="4">
         <v>8.1</v>
       </c>
       <c r="F162" s="4">
         <v>5.8</v>
       </c>
       <c r="G162" s="4">
         <v>3.5</v>
       </c>
       <c r="H162" s="4">
         <v>9.8</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" s="4">
         <v>8.3</v>
       </c>
       <c r="C163" t="s">
@@ -4768,51 +4768,51 @@
       </c>
       <c r="F196" s="4">
         <v>27.5</v>
       </c>
       <c r="G196" s="4">
         <v>31.8</v>
       </c>
       <c r="H196" s="4">
         <v>10.5</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>16</v>
       </c>
       <c r="B197" s="4">
         <v>63.3</v>
       </c>
       <c r="C197" s="4">
         <v>112.5</v>
       </c>
       <c r="D197" s="4">
         <v>61.4</v>
       </c>
       <c r="E197" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="F197" s="4">
         <v>67.8</v>
       </c>
       <c r="G197" s="4">
         <v>70.3</v>
       </c>
       <c r="H197" s="4">
         <v>29.5</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>17</v>
       </c>
       <c r="B198" s="5">
         <v>25.0</v>
       </c>
       <c r="C198" s="5">
         <v>100.0</v>
       </c>
       <c r="D198" s="4">
         <v>20.4</v>
       </c>
       <c r="E198" s="4">
@@ -4826,77 +4826,77 @@
       </c>
       <c r="H198" s="4">
         <v>27.7</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>18</v>
       </c>
       <c r="B199" s="4">
         <v>35.2</v>
       </c>
       <c r="C199" s="5">
         <v>250.0</v>
       </c>
       <c r="D199" s="5">
         <v>27.0</v>
       </c>
       <c r="E199" s="4">
         <v>37.6</v>
       </c>
       <c r="F199" s="4">
         <v>26.9</v>
       </c>
       <c r="G199" s="4">
-        <v>73.4</v>
+        <v>73.40000000000001</v>
       </c>
       <c r="H199" s="4">
         <v>63.2</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>19</v>
       </c>
       <c r="B200" s="4">
         <v>59.6</v>
       </c>
       <c r="C200" t="s">
         <v>15</v>
       </c>
       <c r="D200" s="5">
         <v>49.0</v>
       </c>
       <c r="E200" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="F200" s="4">
         <v>54.8</v>
       </c>
       <c r="G200" s="4">
-        <v>66.1</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="H200" s="4">
         <v>68.8</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D203" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E203" s="3" t="s">
         <v>7</v>
@@ -5868,103 +5868,103 @@
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>11</v>
       </c>
       <c r="B248" s="4">
         <v>27.4</v>
       </c>
       <c r="C248" s="5">
         <v>17.0</v>
       </c>
       <c r="D248" s="4">
         <v>30.6</v>
       </c>
       <c r="E248" s="4">
         <v>-4.8</v>
       </c>
       <c r="F248" s="4">
         <v>44.7</v>
       </c>
       <c r="G248" s="4">
         <v>100.3</v>
       </c>
       <c r="H248" s="4">
-        <v>230.1</v>
+        <v>230.099999999999994</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>12</v>
       </c>
       <c r="B249" s="5">
         <v>16.0</v>
       </c>
       <c r="C249" s="4">
-        <v>153.8</v>
+        <v>153.80000000000001</v>
       </c>
       <c r="D249" s="4">
         <v>30.8</v>
       </c>
       <c r="E249" s="4">
         <v>-12.7</v>
       </c>
       <c r="F249" s="4">
         <v>7.2</v>
       </c>
       <c r="G249" s="4">
         <v>77.5</v>
       </c>
       <c r="H249" s="4">
-        <v>166.2</v>
+        <v>166.19999999999999</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>13</v>
       </c>
       <c r="B250" s="4">
-        <v>75.9</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="C250" s="5">
         <v>150.0</v>
       </c>
       <c r="D250" s="4">
-        <v>96.4</v>
+        <v>96.40000000000001</v>
       </c>
       <c r="E250" s="4">
         <v>23.7</v>
       </c>
       <c r="F250" s="4">
         <v>57.1</v>
       </c>
       <c r="G250" s="4">
-        <v>112.4</v>
+        <v>112.40000000000001</v>
       </c>
       <c r="H250" s="4">
-        <v>190.6</v>
+        <v>190.59999999999999</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>14</v>
       </c>
       <c r="B251" s="4">
         <v>-25.2</v>
       </c>
       <c r="C251" t="s">
         <v>15</v>
       </c>
       <c r="D251" s="5">
         <v>-12.0</v>
       </c>
       <c r="E251" s="4">
         <v>-36.8</v>
       </c>
       <c r="F251" s="4">
         <v>-42.6</v>
       </c>
       <c r="G251" s="5">
         <v>34.0</v>
       </c>
       <c r="H251" s="5">
@@ -6024,51 +6024,51 @@
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>18</v>
       </c>
       <c r="B254" s="4">
         <v>1.8</v>
       </c>
       <c r="C254" s="5">
         <v>400.0</v>
       </c>
       <c r="D254" s="5">
         <v>-2.0</v>
       </c>
       <c r="E254" s="4">
         <v>-7.2</v>
       </c>
       <c r="F254" s="4">
         <v>10.3</v>
       </c>
       <c r="G254" s="4">
         <v>105.3</v>
       </c>
       <c r="H254" s="4">
-        <v>189.2</v>
+        <v>189.19999999999999</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>19</v>
       </c>
       <c r="B255" s="4">
         <v>-19.5</v>
       </c>
       <c r="C255" t="s">
         <v>15</v>
       </c>
       <c r="D255" s="4">
         <v>2.9</v>
       </c>
       <c r="E255" s="4">
         <v>-37.3</v>
       </c>
       <c r="F255" s="4">
         <v>-25.5</v>
       </c>
       <c r="G255" s="4">
         <v>15.3</v>
       </c>
       <c r="H255" s="5">