--- v0 (2026-05-11)
+++ v1 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Arbeitslose nach Ausbildung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Arbeitslose Männer nach Ausbildung</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Ø2004|2025</t>
   </si>
   <si>
@@ -170,51 +170,51 @@
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2005|2006</t>
   </si>
   <si>
     <t>2004|2005</t>
   </si>
   <si>
     <t>2004|2025</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Zahl der zum Zweck der Arbeitsvermittlung gemeldeten Personen, die nicht in Beschäftigung oder Ausbildung stehen. Die regionale Zuordnung erfolgt nach dem Wohnort der Personen (Jahresdurchschnittswerte). Die Geschlechtskategorie "Männer" entspricht der AMS-Geschlechtskategorie "Männer und altern. Geschlecht".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -552,51 +552,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I419"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I419" sqref="I419"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="9" max="9" width="80" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9">
@@ -3142,77 +3142,77 @@
       </c>
       <c r="D113" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H113" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>11</v>
       </c>
       <c r="B114" s="4">
         <v>34.4</v>
       </c>
       <c r="C114" s="4">
-        <v>222.3</v>
+        <v>222.30000000000001</v>
       </c>
       <c r="D114" s="4">
         <v>34.6</v>
       </c>
       <c r="E114" s="4">
         <v>32.8</v>
       </c>
       <c r="F114" s="4">
         <v>38.9</v>
       </c>
       <c r="G114" s="4">
         <v>36.7</v>
       </c>
       <c r="H114" s="4">
         <v>27.2</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>12</v>
       </c>
       <c r="B115" s="4">
         <v>37.7</v>
       </c>
       <c r="C115" s="4">
-        <v>190.4</v>
+        <v>190.40000000000001</v>
       </c>
       <c r="D115" s="4">
         <v>37.9</v>
       </c>
       <c r="E115" s="4">
         <v>35.5</v>
       </c>
       <c r="F115" s="4">
         <v>47.7</v>
       </c>
       <c r="G115" s="4">
         <v>45.5</v>
       </c>
       <c r="H115" s="4">
         <v>29.1</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>13</v>
       </c>
       <c r="B116" s="4">
         <v>38.3</v>
       </c>
       <c r="C116" s="4">
@@ -3246,51 +3246,51 @@
       </c>
       <c r="D117" s="4">
         <v>34.6</v>
       </c>
       <c r="E117" s="4">
         <v>33.2</v>
       </c>
       <c r="F117" s="4">
         <v>34.6</v>
       </c>
       <c r="G117" s="4">
         <v>25.4</v>
       </c>
       <c r="H117" s="4">
         <v>31.8</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>16</v>
       </c>
       <c r="B118" s="4">
         <v>34.9</v>
       </c>
       <c r="C118" s="4">
-        <v>142.9</v>
+        <v>142.90000000000001</v>
       </c>
       <c r="D118" s="4">
         <v>39.3</v>
       </c>
       <c r="E118" s="4">
         <v>31.2</v>
       </c>
       <c r="F118" s="4">
         <v>34.2</v>
       </c>
       <c r="G118" s="4">
         <v>40.9</v>
       </c>
       <c r="H118" s="4">
         <v>20.9</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>17</v>
       </c>
       <c r="B119" s="4">
         <v>34.3</v>
       </c>
       <c r="C119" s="5">
@@ -3362,100 +3362,100 @@
       </c>
       <c r="H121" s="5">
         <v>25.0</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>20</v>
       </c>
       <c r="B122" s="4">
         <v>28.6</v>
       </c>
       <c r="C122" t="s">
         <v>15</v>
       </c>
       <c r="D122" s="5">
         <v>29.0</v>
       </c>
       <c r="E122" s="4">
         <v>23.9</v>
       </c>
       <c r="F122" s="4">
         <v>14.3</v>
       </c>
       <c r="G122" s="4">
-        <v>76.9</v>
+        <v>76.90000000000001</v>
       </c>
       <c r="H122" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>21</v>
       </c>
       <c r="B123" s="4">
         <v>47.5</v>
       </c>
       <c r="C123" s="5">
         <v>200.0</v>
       </c>
       <c r="D123" s="4">
         <v>56.9</v>
       </c>
       <c r="E123" s="4">
         <v>43.1</v>
       </c>
       <c r="F123" s="5">
         <v>19.0</v>
       </c>
       <c r="G123" s="4">
         <v>54.2</v>
       </c>
       <c r="H123" s="5">
         <v>20.0</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>22</v>
       </c>
       <c r="B124" s="4">
         <v>49.7</v>
       </c>
       <c r="C124" s="5">
         <v>500.0</v>
       </c>
       <c r="D124" s="5">
         <v>58.0</v>
       </c>
       <c r="E124" s="4">
         <v>42.6</v>
       </c>
       <c r="F124" s="4">
-        <v>109.1</v>
+        <v>109.099999999999994</v>
       </c>
       <c r="G124" s="4">
         <v>50.8</v>
       </c>
       <c r="H124" s="5">
         <v>45.0</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>23</v>
       </c>
       <c r="B125" s="4">
         <v>25.7</v>
       </c>
       <c r="C125" s="4">
         <v>57.1</v>
       </c>
       <c r="D125" s="4">
         <v>23.8</v>
       </c>
       <c r="E125" s="4">
         <v>26.9</v>
       </c>
       <c r="F125" s="4">
@@ -7860,80 +7860,80 @@
       </c>
       <c r="G314" s="4">
         <v>43.9</v>
       </c>
       <c r="H314" s="5">
         <v>35.0</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" t="s">
         <v>14</v>
       </c>
       <c r="B315" s="4">
         <v>41.1</v>
       </c>
       <c r="C315" s="5">
         <v>400.0</v>
       </c>
       <c r="D315" s="4">
         <v>29.8</v>
       </c>
       <c r="E315" s="4">
         <v>41.6</v>
       </c>
       <c r="F315" s="4">
-        <v>68.4</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="G315" s="4">
-        <v>85.4</v>
+        <v>85.40000000000001</v>
       </c>
       <c r="H315" s="4">
         <v>91.7</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" t="s">
         <v>16</v>
       </c>
       <c r="B316" s="4">
         <v>42.6</v>
       </c>
       <c r="C316" s="5">
         <v>100.0</v>
       </c>
       <c r="D316" s="4">
         <v>40.7</v>
       </c>
       <c r="E316" s="4">
         <v>41.4</v>
       </c>
       <c r="F316" s="4">
         <v>2.7</v>
       </c>
       <c r="G316" s="4">
-        <v>66.1</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="H316" s="5">
         <v>54.0</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" t="s">
         <v>17</v>
       </c>
       <c r="B317" s="5">
         <v>28.0</v>
       </c>
       <c r="C317" s="5">
         <v>100.0</v>
       </c>
       <c r="D317" s="4">
         <v>20.7</v>
       </c>
       <c r="E317" s="5">
         <v>31.0</v>
       </c>
       <c r="F317" s="4">
         <v>28.6</v>
       </c>
       <c r="G317" s="4">
@@ -8056,92 +8056,92 @@
       </c>
       <c r="C322" s="5">
         <v>-100.0</v>
       </c>
       <c r="D322" s="5">
         <v>24.0</v>
       </c>
       <c r="E322" s="4">
         <v>22.1</v>
       </c>
       <c r="F322" s="5">
         <v>52.0</v>
       </c>
       <c r="G322" s="4">
         <v>70.7</v>
       </c>
       <c r="H322" s="4">
         <v>61.5</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" t="s">
         <v>23</v>
       </c>
       <c r="B323" s="4">
-        <v>68.1</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="C323" t="s">
         <v>15</v>
       </c>
       <c r="D323" s="5">
         <v>56.0</v>
       </c>
       <c r="E323" s="4">
         <v>77.5</v>
       </c>
       <c r="F323" s="4">
         <v>63.3</v>
       </c>
       <c r="G323" s="4">
         <v>70.2</v>
       </c>
       <c r="H323" s="4">
         <v>91.7</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" t="s">
         <v>24</v>
       </c>
       <c r="B324" s="5">
         <v>64.0</v>
       </c>
       <c r="C324" s="4">
-        <v>92.9</v>
+        <v>92.90000000000001</v>
       </c>
       <c r="D324" s="4">
         <v>59.1</v>
       </c>
       <c r="E324" s="4">
-        <v>66.1</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="F324" s="4">
         <v>82.5</v>
       </c>
       <c r="G324" s="4">
-        <v>76.1</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="H324" s="4">
         <v>12.5</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" t="s">
         <v>25</v>
       </c>
       <c r="B325" s="4">
         <v>21.3</v>
       </c>
       <c r="C325" t="s">
         <v>15</v>
       </c>
       <c r="D325" s="4">
         <v>17.1</v>
       </c>
       <c r="E325" s="4">
         <v>22.3</v>
       </c>
       <c r="F325" s="4">
         <v>22.4</v>
       </c>
       <c r="G325" s="5">
@@ -9893,207 +9893,207 @@
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" t="s">
         <v>11</v>
       </c>
       <c r="B402" s="4">
         <v>27.4</v>
       </c>
       <c r="C402" s="5">
         <v>17.0</v>
       </c>
       <c r="D402" s="4">
         <v>30.6</v>
       </c>
       <c r="E402" s="4">
         <v>-4.8</v>
       </c>
       <c r="F402" s="4">
         <v>44.7</v>
       </c>
       <c r="G402" s="4">
         <v>100.3</v>
       </c>
       <c r="H402" s="4">
-        <v>230.1</v>
+        <v>230.099999999999994</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" t="s">
         <v>12</v>
       </c>
       <c r="B403" s="5">
         <v>16.0</v>
       </c>
       <c r="C403" s="4">
-        <v>153.8</v>
+        <v>153.80000000000001</v>
       </c>
       <c r="D403" s="4">
         <v>30.8</v>
       </c>
       <c r="E403" s="4">
         <v>-12.7</v>
       </c>
       <c r="F403" s="4">
         <v>7.2</v>
       </c>
       <c r="G403" s="4">
         <v>77.5</v>
       </c>
       <c r="H403" s="4">
-        <v>166.2</v>
+        <v>166.19999999999999</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" t="s">
         <v>13</v>
       </c>
       <c r="B404" s="4">
         <v>79.8</v>
       </c>
       <c r="C404" s="4">
         <v>113.3</v>
       </c>
       <c r="D404" s="4">
         <v>101.8</v>
       </c>
       <c r="E404" s="4">
         <v>17.5</v>
       </c>
       <c r="F404" s="4">
         <v>71.7</v>
       </c>
       <c r="G404" s="4">
         <v>115.2</v>
       </c>
       <c r="H404" s="4">
-        <v>183.7</v>
+        <v>183.69999999999999</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" t="s">
         <v>14</v>
       </c>
       <c r="B405" s="4">
         <v>-0.7</v>
       </c>
       <c r="C405" t="s">
         <v>15</v>
       </c>
       <c r="D405" s="4">
         <v>-12.1</v>
       </c>
       <c r="E405" s="5">
         <v>-7.0</v>
       </c>
       <c r="F405" s="4">
         <v>23.5</v>
       </c>
       <c r="G405" s="4">
         <v>90.7</v>
       </c>
       <c r="H405" s="4">
-        <v>207.7</v>
+        <v>207.69999999999999</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" t="s">
         <v>16</v>
       </c>
       <c r="B406" s="4">
         <v>62.1</v>
       </c>
       <c r="C406" s="5">
         <v>700.0</v>
       </c>
       <c r="D406" s="4">
-        <v>69.9</v>
+        <v>69.90000000000001</v>
       </c>
       <c r="E406" s="4">
         <v>38.8</v>
       </c>
       <c r="F406" s="4">
         <v>17.1</v>
       </c>
       <c r="G406" s="4">
         <v>100.7</v>
       </c>
       <c r="H406" s="4">
         <v>241.5</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" t="s">
         <v>17</v>
       </c>
       <c r="B407" s="4">
         <v>7.3</v>
       </c>
       <c r="C407" s="5">
         <v>300.0</v>
       </c>
       <c r="D407" s="4">
         <v>3.2</v>
       </c>
       <c r="E407" s="4">
         <v>-2.4</v>
       </c>
       <c r="F407" s="4">
         <v>22.2</v>
       </c>
       <c r="G407" s="4">
-        <v>164.3</v>
+        <v>164.30000000000001</v>
       </c>
       <c r="H407" s="4">
-        <v>318.2</v>
+        <v>318.19999999999999</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" t="s">
         <v>18</v>
       </c>
       <c r="B408" s="4">
         <v>-18.3</v>
       </c>
       <c r="C408" t="s">
         <v>15</v>
       </c>
       <c r="D408" s="4">
         <v>-7.4</v>
       </c>
       <c r="E408" s="4">
         <v>-34.7</v>
       </c>
       <c r="F408" s="4">
         <v>-30.8</v>
       </c>
       <c r="G408" s="4">
         <v>2.9</v>
       </c>
       <c r="H408" s="4">
-        <v>73.9</v>
+        <v>73.90000000000001</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" t="s">
         <v>19</v>
       </c>
       <c r="B409" s="4">
         <v>-25.2</v>
       </c>
       <c r="C409" t="s">
         <v>15</v>
       </c>
       <c r="D409" s="5">
         <v>-12.0</v>
       </c>
       <c r="E409" s="4">
         <v>-36.8</v>
       </c>
       <c r="F409" s="4">
         <v>-42.6</v>
       </c>
       <c r="G409" s="5">
         <v>34.0</v>
       </c>
       <c r="H409" s="5">
@@ -10101,51 +10101,51 @@
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" t="s">
         <v>20</v>
       </c>
       <c r="B410" s="4">
         <v>-43.6</v>
       </c>
       <c r="C410" t="s">
         <v>15</v>
       </c>
       <c r="D410" s="4">
         <v>-48.4</v>
       </c>
       <c r="E410" s="4">
         <v>-46.4</v>
       </c>
       <c r="F410" s="4">
         <v>-29.4</v>
       </c>
       <c r="G410" s="4">
         <v>-15.8</v>
       </c>
       <c r="H410" s="4">
-        <v>133.3</v>
+        <v>133.30000000000001</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" t="s">
         <v>21</v>
       </c>
       <c r="B411" s="4">
         <v>-4.7</v>
       </c>
       <c r="C411" t="s">
         <v>15</v>
       </c>
       <c r="D411" s="4">
         <v>-0.3</v>
       </c>
       <c r="E411" s="4">
         <v>-15.6</v>
       </c>
       <c r="F411" s="5">
         <v>-16.0</v>
       </c>
       <c r="G411" s="4">
         <v>65.2</v>
       </c>
       <c r="H411" s="4">
@@ -10257,51 +10257,51 @@
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" t="s">
         <v>26</v>
       </c>
       <c r="B416" s="5">
         <v>-18.0</v>
       </c>
       <c r="C416" s="5">
         <v>-100.0</v>
       </c>
       <c r="D416" s="4">
         <v>-22.6</v>
       </c>
       <c r="E416" s="4">
         <v>-22.4</v>
       </c>
       <c r="F416" s="4">
         <v>22.2</v>
       </c>
       <c r="G416" s="4">
         <v>41.9</v>
       </c>
       <c r="H416" s="4">
-        <v>92.9</v>
+        <v>92.90000000000001</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="6" t="s">
         <v>49</v>
       </c>
       <c r="I418" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="6" t="s">
         <v>50</v>
       </c>
       <c r="I419" s="6" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="A40:H40"/>