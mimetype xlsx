--- v0 (2026-05-11)
+++ v1 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Arbeitslose nach Ausbildung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Arbeitslose Frauen nach Ausbildung</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Ø2004|2025</t>
   </si>
   <si>
@@ -149,51 +149,51 @@
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2005|2006</t>
   </si>
   <si>
     <t>2004|2005</t>
   </si>
   <si>
     <t>2004|2025</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Zahl der zum Zweck der Arbeitsvermittlung gemeldeten Personen, die nicht in Beschäftigung oder Ausbildung stehen. Die regionale Zuordnung erfolgt nach dem Wohnort der Personen (Jahresdurchschnittswerte).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -531,51 +531,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I258"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I258" sqref="I258"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="9" max="9" width="80" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9">
@@ -2029,103 +2029,103 @@
       </c>
       <c r="D71" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="4">
         <v>37.8</v>
       </c>
       <c r="C72" s="4">
-        <v>250.4</v>
+        <v>250.40000000000001</v>
       </c>
       <c r="D72" s="4">
         <v>36.1</v>
       </c>
       <c r="E72" s="5">
         <v>41.0</v>
       </c>
       <c r="F72" s="5">
         <v>34.0</v>
       </c>
       <c r="G72" s="5">
         <v>41.0</v>
       </c>
       <c r="H72" s="4">
         <v>29.4</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>12</v>
       </c>
       <c r="B73" s="4">
         <v>44.7</v>
       </c>
       <c r="C73" s="4">
-        <v>253.8</v>
+        <v>253.80000000000001</v>
       </c>
       <c r="D73" s="4">
         <v>41.1</v>
       </c>
       <c r="E73" s="4">
         <v>52.1</v>
       </c>
       <c r="F73" s="4">
         <v>39.1</v>
       </c>
       <c r="G73" s="4">
         <v>48.5</v>
       </c>
       <c r="H73" s="4">
         <v>29.8</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>13</v>
       </c>
       <c r="B74" s="4">
         <v>39.7</v>
       </c>
       <c r="C74" s="4">
-        <v>261.9</v>
+        <v>261.89999999999998</v>
       </c>
       <c r="D74" s="5">
         <v>39.0</v>
       </c>
       <c r="E74" s="4">
         <v>43.2</v>
       </c>
       <c r="F74" s="4">
         <v>37.7</v>
       </c>
       <c r="G74" s="4">
         <v>46.5</v>
       </c>
       <c r="H74" s="4">
         <v>26.7</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>15</v>
       </c>
       <c r="B75" s="4">
         <v>55.2</v>
       </c>
       <c r="C75" s="5">
@@ -2133,51 +2133,51 @@
       </c>
       <c r="D75" s="4">
         <v>50.6</v>
       </c>
       <c r="E75" s="4">
         <v>58.4</v>
       </c>
       <c r="F75" s="4">
         <v>51.3</v>
       </c>
       <c r="G75" s="4">
         <v>51.6</v>
       </c>
       <c r="H75" s="4">
         <v>47.2</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>16</v>
       </c>
       <c r="B76" s="4">
         <v>45.9</v>
       </c>
       <c r="C76" s="4">
-        <v>208.3</v>
+        <v>208.30000000000001</v>
       </c>
       <c r="D76" s="4">
         <v>45.6</v>
       </c>
       <c r="E76" s="4">
         <v>42.4</v>
       </c>
       <c r="F76" s="4">
         <v>43.4</v>
       </c>
       <c r="G76" s="4">
         <v>60.7</v>
       </c>
       <c r="H76" s="4">
         <v>28.4</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>17</v>
       </c>
       <c r="B77" s="4">
         <v>54.4</v>
       </c>
       <c r="C77" s="5">
@@ -3754,51 +3754,51 @@
       </c>
       <c r="D150" s="4">
         <v>9.8</v>
       </c>
       <c r="E150" s="4">
         <v>8.5</v>
       </c>
       <c r="F150" s="4">
         <v>1.6</v>
       </c>
       <c r="G150" s="4">
         <v>7.8</v>
       </c>
       <c r="H150" s="4">
         <v>9.6</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>13</v>
       </c>
       <c r="B151" s="4">
         <v>11.9</v>
       </c>
       <c r="C151" s="4">
-        <v>70.6</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="D151" s="4">
         <v>15.2</v>
       </c>
       <c r="E151" s="4">
         <v>9.5</v>
       </c>
       <c r="F151" s="4">
         <v>3.4</v>
       </c>
       <c r="G151" s="5">
         <v>9.0</v>
       </c>
       <c r="H151" s="4">
         <v>10.5</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>15</v>
       </c>
       <c r="B152" s="4">
         <v>6.8</v>
       </c>
       <c r="C152" t="s">
@@ -3993,51 +3993,51 @@
       </c>
       <c r="D161" s="4">
         <v>7.6</v>
       </c>
       <c r="E161" s="4">
         <v>6.8</v>
       </c>
       <c r="F161" s="5">
         <v>3.0</v>
       </c>
       <c r="G161" s="4">
         <v>3.3</v>
       </c>
       <c r="H161" s="4">
         <v>8.5</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
         <v>13</v>
       </c>
       <c r="B162" s="4">
         <v>8.3</v>
       </c>
       <c r="C162" s="4">
-        <v>142.9</v>
+        <v>142.90000000000001</v>
       </c>
       <c r="D162" s="4">
         <v>9.4</v>
       </c>
       <c r="E162" s="4">
         <v>8.4</v>
       </c>
       <c r="F162" s="4">
         <v>5.5</v>
       </c>
       <c r="G162" s="4">
         <v>4.1</v>
       </c>
       <c r="H162" s="4">
         <v>7.9</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>15</v>
       </c>
       <c r="B163" s="4">
         <v>4.4</v>
       </c>
       <c r="C163" s="5">
@@ -5868,100 +5868,100 @@
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>11</v>
       </c>
       <c r="B248" s="5">
         <v>34.0</v>
       </c>
       <c r="C248" s="4">
         <v>16.5</v>
       </c>
       <c r="D248" s="4">
         <v>20.5</v>
       </c>
       <c r="E248" s="4">
         <v>9.7</v>
       </c>
       <c r="F248" s="4">
         <v>-3.9</v>
       </c>
       <c r="G248" s="4">
         <v>89.2</v>
       </c>
       <c r="H248" s="4">
-        <v>297.8</v>
+        <v>297.80000000000001</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>12</v>
       </c>
       <c r="B249" s="4">
         <v>18.2</v>
       </c>
       <c r="C249" s="4">
         <v>106.7</v>
       </c>
       <c r="D249" s="4">
         <v>24.4</v>
       </c>
       <c r="E249" s="4">
         <v>-7.8</v>
       </c>
       <c r="F249" s="4">
         <v>-20.5</v>
       </c>
       <c r="G249" s="4">
         <v>56.9</v>
       </c>
       <c r="H249" s="5">
         <v>137.0</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>13</v>
       </c>
       <c r="B250" s="4">
         <v>85.2</v>
       </c>
       <c r="C250" s="4">
         <v>137.5</v>
       </c>
       <c r="D250" s="4">
-        <v>115.6</v>
+        <v>115.59999999999999</v>
       </c>
       <c r="E250" s="4">
         <v>22.1</v>
       </c>
       <c r="F250" t="s">
         <v>14</v>
       </c>
       <c r="G250" s="4">
-        <v>133.1</v>
+        <v>133.099999999999994</v>
       </c>
       <c r="H250" s="4">
         <v>151.5</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>15</v>
       </c>
       <c r="B251" s="4">
         <v>-38.7</v>
       </c>
       <c r="C251" s="5">
         <v>250.0</v>
       </c>
       <c r="D251" s="4">
         <v>-38.1</v>
       </c>
       <c r="E251" s="4">
         <v>-47.9</v>
       </c>
       <c r="F251" s="4">
         <v>-53.9</v>
       </c>
       <c r="G251" s="4">
@@ -5998,51 +5998,51 @@
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>17</v>
       </c>
       <c r="B253" s="4">
         <v>-6.5</v>
       </c>
       <c r="C253" s="5">
         <v>200.0</v>
       </c>
       <c r="D253" s="4">
         <v>-17.1</v>
       </c>
       <c r="E253" s="4">
         <v>-4.7</v>
       </c>
       <c r="F253" s="4">
         <v>-17.6</v>
       </c>
       <c r="G253" s="4">
         <v>10.3</v>
       </c>
       <c r="H253" s="4">
-        <v>109.1</v>
+        <v>109.099999999999994</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>18</v>
       </c>
       <c r="B254" s="4">
         <v>18.4</v>
       </c>
       <c r="C254" s="5">
         <v>100.0</v>
       </c>
       <c r="D254" s="4">
         <v>8.9</v>
       </c>
       <c r="E254" s="4">
         <v>23.5</v>
       </c>
       <c r="F254" s="4">
         <v>3.5</v>
       </c>
       <c r="G254" s="4">
         <v>39.1</v>
       </c>
       <c r="H254" s="5">