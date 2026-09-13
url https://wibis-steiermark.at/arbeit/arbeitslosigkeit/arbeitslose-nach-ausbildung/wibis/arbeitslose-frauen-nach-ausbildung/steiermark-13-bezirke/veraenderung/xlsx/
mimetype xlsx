--- v0 (2026-05-11)
+++ v1 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Arbeitslose nach Ausbildung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Arbeitslose Frauen nach Ausbildung</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Ø2004|2025</t>
   </si>
   <si>
@@ -170,51 +170,51 @@
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2005|2006</t>
   </si>
   <si>
     <t>2004|2005</t>
   </si>
   <si>
     <t>2004|2025</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Zahl der zum Zweck der Arbeitsvermittlung gemeldeten Personen, die nicht in Beschäftigung oder Ausbildung stehen. Die regionale Zuordnung erfolgt nach dem Wohnort der Personen (Jahresdurchschnittswerte).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -552,51 +552,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I419"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I419" sqref="I419"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="9" max="9" width="80" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9">
@@ -3142,103 +3142,103 @@
       </c>
       <c r="D113" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H113" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>11</v>
       </c>
       <c r="B114" s="4">
         <v>37.8</v>
       </c>
       <c r="C114" s="4">
-        <v>250.4</v>
+        <v>250.40000000000001</v>
       </c>
       <c r="D114" s="4">
         <v>36.1</v>
       </c>
       <c r="E114" s="5">
         <v>41.0</v>
       </c>
       <c r="F114" s="5">
         <v>34.0</v>
       </c>
       <c r="G114" s="5">
         <v>41.0</v>
       </c>
       <c r="H114" s="4">
         <v>29.4</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>12</v>
       </c>
       <c r="B115" s="4">
         <v>44.7</v>
       </c>
       <c r="C115" s="4">
-        <v>253.8</v>
+        <v>253.80000000000001</v>
       </c>
       <c r="D115" s="4">
         <v>41.1</v>
       </c>
       <c r="E115" s="4">
         <v>52.1</v>
       </c>
       <c r="F115" s="4">
         <v>39.1</v>
       </c>
       <c r="G115" s="4">
         <v>48.5</v>
       </c>
       <c r="H115" s="4">
         <v>29.8</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>13</v>
       </c>
       <c r="B116" s="4">
         <v>38.4</v>
       </c>
       <c r="C116" s="4">
-        <v>266.7</v>
+        <v>266.69999999999999</v>
       </c>
       <c r="D116" s="4">
         <v>39.5</v>
       </c>
       <c r="E116" s="4">
         <v>38.1</v>
       </c>
       <c r="F116" s="5">
         <v>38.0</v>
       </c>
       <c r="G116" s="5">
         <v>46.0</v>
       </c>
       <c r="H116" s="4">
         <v>25.6</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" s="4">
         <v>48.2</v>
       </c>
       <c r="C117" s="5">
@@ -3246,51 +3246,51 @@
       </c>
       <c r="D117" s="4">
         <v>40.6</v>
       </c>
       <c r="E117" s="4">
         <v>59.1</v>
       </c>
       <c r="F117" s="5">
         <v>38.0</v>
       </c>
       <c r="G117" s="4">
         <v>54.8</v>
       </c>
       <c r="H117" s="4">
         <v>29.7</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>16</v>
       </c>
       <c r="B118" s="4">
         <v>43.6</v>
       </c>
       <c r="C118" s="4">
-        <v>233.3</v>
+        <v>233.30000000000001</v>
       </c>
       <c r="D118" s="4">
         <v>37.1</v>
       </c>
       <c r="E118" s="4">
         <v>50.9</v>
       </c>
       <c r="F118" s="4">
         <v>37.2</v>
       </c>
       <c r="G118" s="4">
         <v>48.2</v>
       </c>
       <c r="H118" s="5">
         <v>34.0</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>17</v>
       </c>
       <c r="B119" s="4">
         <v>43.7</v>
       </c>
       <c r="C119" s="5">
@@ -3399,69 +3399,69 @@
       </c>
       <c r="C123" t="s">
         <v>15</v>
       </c>
       <c r="D123" s="4">
         <v>46.7</v>
       </c>
       <c r="E123" s="4">
         <v>60.4</v>
       </c>
       <c r="F123" s="4">
         <v>41.7</v>
       </c>
       <c r="G123" s="4">
         <v>44.7</v>
       </c>
       <c r="H123" s="5">
         <v>60.0</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>22</v>
       </c>
       <c r="B124" s="4">
-        <v>78.9</v>
+        <v>78.90000000000001</v>
       </c>
       <c r="C124" s="5">
         <v>450.0</v>
       </c>
       <c r="D124" s="4">
         <v>68.8</v>
       </c>
       <c r="E124" s="4">
         <v>100.5</v>
       </c>
       <c r="F124" s="4">
         <v>59.6</v>
       </c>
       <c r="G124" s="4">
         <v>56.1</v>
       </c>
       <c r="H124" s="4">
-        <v>70.6</v>
+        <v>70.59999999999999</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>23</v>
       </c>
       <c r="B125" s="4">
         <v>37.6</v>
       </c>
       <c r="C125" s="4">
         <v>12.5</v>
       </c>
       <c r="D125" s="4">
         <v>31.4</v>
       </c>
       <c r="E125" s="4">
         <v>46.6</v>
       </c>
       <c r="F125" s="4">
         <v>35.3</v>
       </c>
       <c r="G125" s="4">
         <v>40.6</v>
       </c>
       <c r="H125" s="4">
@@ -6141,51 +6141,51 @@
       </c>
       <c r="D241" s="4">
         <v>9.8</v>
       </c>
       <c r="E241" s="4">
         <v>8.5</v>
       </c>
       <c r="F241" s="4">
         <v>1.6</v>
       </c>
       <c r="G241" s="4">
         <v>7.8</v>
       </c>
       <c r="H241" s="4">
         <v>9.6</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>13</v>
       </c>
       <c r="B242" s="5">
         <v>12.0</v>
       </c>
       <c r="C242" s="4">
-        <v>71.4</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="D242" s="5">
         <v>15.0</v>
       </c>
       <c r="E242" s="4">
         <v>8.4</v>
       </c>
       <c r="F242" s="4">
         <v>2.8</v>
       </c>
       <c r="G242" s="4">
         <v>9.1</v>
       </c>
       <c r="H242" s="4">
         <v>11.2</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>14</v>
       </c>
       <c r="B243" s="4">
         <v>9.3</v>
       </c>
       <c r="C243" t="s">
@@ -6562,51 +6562,51 @@
       </c>
       <c r="D259" s="4">
         <v>7.6</v>
       </c>
       <c r="E259" s="4">
         <v>6.8</v>
       </c>
       <c r="F259" s="5">
         <v>3.0</v>
       </c>
       <c r="G259" s="4">
         <v>3.3</v>
       </c>
       <c r="H259" s="4">
         <v>8.5</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>13</v>
       </c>
       <c r="B260" s="4">
         <v>7.5</v>
       </c>
       <c r="C260" s="4">
-        <v>133.3</v>
+        <v>133.30000000000001</v>
       </c>
       <c r="D260" s="4">
         <v>9.6</v>
       </c>
       <c r="E260" s="4">
         <v>5.6</v>
       </c>
       <c r="F260" s="5">
         <v>2.0</v>
       </c>
       <c r="G260" s="4">
         <v>5.1</v>
       </c>
       <c r="H260" s="4">
         <v>6.5</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
         <v>14</v>
       </c>
       <c r="B261" s="5">
         <v>9.0</v>
       </c>
       <c r="C261" s="5">
@@ -9893,155 +9893,155 @@
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" t="s">
         <v>11</v>
       </c>
       <c r="B402" s="5">
         <v>34.0</v>
       </c>
       <c r="C402" s="4">
         <v>16.5</v>
       </c>
       <c r="D402" s="4">
         <v>20.5</v>
       </c>
       <c r="E402" s="4">
         <v>9.7</v>
       </c>
       <c r="F402" s="4">
         <v>-3.9</v>
       </c>
       <c r="G402" s="4">
         <v>89.2</v>
       </c>
       <c r="H402" s="4">
-        <v>297.8</v>
+        <v>297.80000000000001</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" t="s">
         <v>12</v>
       </c>
       <c r="B403" s="4">
         <v>18.2</v>
       </c>
       <c r="C403" s="4">
         <v>106.7</v>
       </c>
       <c r="D403" s="4">
         <v>24.4</v>
       </c>
       <c r="E403" s="4">
         <v>-7.8</v>
       </c>
       <c r="F403" s="4">
         <v>-20.5</v>
       </c>
       <c r="G403" s="4">
         <v>56.9</v>
       </c>
       <c r="H403" s="5">
         <v>137.0</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" t="s">
         <v>13</v>
       </c>
       <c r="B404" s="5">
         <v>90.0</v>
       </c>
       <c r="C404" s="4">
         <v>85.7</v>
       </c>
       <c r="D404" s="4">
         <v>126.7</v>
       </c>
       <c r="E404" s="4">
         <v>16.1</v>
       </c>
       <c r="F404" s="4">
         <v>-9.8</v>
       </c>
       <c r="G404" s="4">
-        <v>134.4</v>
+        <v>134.40000000000001</v>
       </c>
       <c r="H404" s="4">
-        <v>138.3</v>
+        <v>138.30000000000001</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" t="s">
         <v>14</v>
       </c>
       <c r="B405" s="4">
         <v>21.2</v>
       </c>
       <c r="C405" t="s">
         <v>15</v>
       </c>
       <c r="D405" s="4">
         <v>-5.7</v>
       </c>
       <c r="E405" s="4">
         <v>42.2</v>
       </c>
       <c r="F405" s="4">
         <v>29.5</v>
       </c>
       <c r="G405" s="4">
         <v>33.3</v>
       </c>
       <c r="H405" s="4">
-        <v>121.1</v>
+        <v>121.099999999999994</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" t="s">
         <v>16</v>
       </c>
       <c r="B406" s="4">
-        <v>70.1</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="C406" s="5">
         <v>500.0</v>
       </c>
       <c r="D406" s="4">
         <v>73.7</v>
       </c>
       <c r="E406" s="4">
         <v>33.1</v>
       </c>
       <c r="F406" s="4">
         <v>31.4</v>
       </c>
       <c r="G406" s="4">
-        <v>129.1</v>
+        <v>129.099999999999994</v>
       </c>
       <c r="H406" s="4">
-        <v>257.9</v>
+        <v>257.89999999999998</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" t="s">
         <v>17</v>
       </c>
       <c r="B407" s="4">
         <v>31.9</v>
       </c>
       <c r="C407" t="s">
         <v>15</v>
       </c>
       <c r="D407" s="5">
         <v>27.0</v>
       </c>
       <c r="E407" s="4">
         <v>30.6</v>
       </c>
       <c r="F407" s="4">
         <v>30.4</v>
       </c>
       <c r="G407" s="4">
         <v>43.8</v>
       </c>
       <c r="H407" s="4">
@@ -10153,51 +10153,51 @@
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" t="s">
         <v>22</v>
       </c>
       <c r="B412" s="4">
         <v>1.5</v>
       </c>
       <c r="C412" s="5">
         <v>100.0</v>
       </c>
       <c r="D412" s="4">
         <v>-0.3</v>
       </c>
       <c r="E412" s="4">
         <v>-5.3</v>
       </c>
       <c r="F412" s="4">
         <v>-28.8</v>
       </c>
       <c r="G412" s="4">
         <v>21.6</v>
       </c>
       <c r="H412" s="4">
-        <v>142.9</v>
+        <v>142.90000000000001</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" t="s">
         <v>23</v>
       </c>
       <c r="B413" s="5">
         <v>-23.0</v>
       </c>
       <c r="C413" t="s">
         <v>15</v>
       </c>
       <c r="D413" s="4">
         <v>-14.4</v>
       </c>
       <c r="E413" s="4">
         <v>-39.3</v>
       </c>
       <c r="F413" s="4">
         <v>-42.9</v>
       </c>
       <c r="G413" s="4">
         <v>9.1</v>
       </c>
       <c r="H413" s="5">
@@ -10205,51 +10205,51 @@
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" t="s">
         <v>24</v>
       </c>
       <c r="B414" s="4">
         <v>-33.6</v>
       </c>
       <c r="C414" s="4">
         <v>-57.1</v>
       </c>
       <c r="D414" s="5">
         <v>-34.0</v>
       </c>
       <c r="E414" s="5">
         <v>-38.0</v>
       </c>
       <c r="F414" s="4">
         <v>-48.8</v>
       </c>
       <c r="G414" s="4">
         <v>-21.2</v>
       </c>
       <c r="H414" s="4">
-        <v>107.4</v>
+        <v>107.40000000000001</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" t="s">
         <v>25</v>
       </c>
       <c r="B415" s="4">
         <v>-13.9</v>
       </c>
       <c r="C415" s="5">
         <v>200.0</v>
       </c>
       <c r="D415" s="4">
         <v>-26.6</v>
       </c>
       <c r="E415" s="4">
         <v>-9.4</v>
       </c>
       <c r="F415" s="4">
         <v>-8.2</v>
       </c>
       <c r="G415" s="4">
         <v>-4.5</v>
       </c>
       <c r="H415" s="5">