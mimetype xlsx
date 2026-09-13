--- v0 (2026-05-11)
+++ v1 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Arbeitslose nach Ausbildung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Anteil in % an den arbeitslosen Männern nach Ausbildung</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -86,51 +86,51 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Zahl der zum Zweck der Arbeitsvermittlung gemeldeten Personen, die nicht in Beschäftigung oder Ausbildung stehen. Die regionale Zuordnung erfolgt nach dem Wohnort der Personen (Jahresdurchschnittswerte). Die Geschlechtskategorie "Männer" entspricht der AMS-Geschlechtskategorie "Männer und altern. Geschlecht".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -465,51 +465,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I291"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I291" sqref="I291"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="9" max="9" width="80" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9">