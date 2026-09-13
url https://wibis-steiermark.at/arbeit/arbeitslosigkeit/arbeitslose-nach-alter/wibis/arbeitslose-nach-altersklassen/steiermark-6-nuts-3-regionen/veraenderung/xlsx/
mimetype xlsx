--- v0 (2026-05-23)
+++ v1 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Arbeitslose nach Alter" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Arbeitslose nach Altersklassen</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Ø2004|2025</t>
   </si>
   <si>
@@ -140,51 +140,51 @@
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2005|2006</t>
   </si>
   <si>
     <t>2004|2005</t>
   </si>
   <si>
     <t>2004|2025</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Zahl der zum Zweck der Arbeitsvermittlung gemeldeten Personen, die nicht in Beschäftigung oder Ausbildung stehen. Die regionale Zuordnung erfolgt nach dem Wohnort der Personen (Jahresdurchschnittswerte).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -522,51 +522,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F258"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F258" sqref="F258"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="50" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -4059,136 +4059,136 @@
       </c>
       <c r="C247" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D247" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E247" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
         <v>8</v>
       </c>
       <c r="B248" s="4">
         <v>30.2</v>
       </c>
       <c r="C248" s="4">
         <v>-12.2</v>
       </c>
       <c r="D248" s="4">
         <v>16.8</v>
       </c>
       <c r="E248" s="4">
-        <v>111.9</v>
+        <v>111.90000000000001</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
         <v>9</v>
       </c>
       <c r="B249" s="4">
         <v>16.9</v>
       </c>
       <c r="C249" s="4">
         <v>-30.4</v>
       </c>
       <c r="D249" s="4">
         <v>-2.6</v>
       </c>
       <c r="E249" s="4">
-        <v>147.1</v>
+        <v>147.099999999999994</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
         <v>10</v>
       </c>
       <c r="B250" s="4">
         <v>79.7</v>
       </c>
       <c r="C250" s="4">
         <v>18.8</v>
       </c>
       <c r="D250" s="5">
         <v>57.0</v>
       </c>
       <c r="E250" s="4">
-        <v>233.4</v>
+        <v>233.40000000000001</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
         <v>11</v>
       </c>
       <c r="B251" s="5">
         <v>-32.0</v>
       </c>
       <c r="C251" s="5">
         <v>-60.0</v>
       </c>
       <c r="D251" s="4">
         <v>-43.8</v>
       </c>
       <c r="E251" s="4">
         <v>42.3</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
         <v>12</v>
       </c>
       <c r="B252" s="4">
         <v>-25.6</v>
       </c>
       <c r="C252" s="4">
         <v>-53.5</v>
       </c>
       <c r="D252" s="5">
         <v>-42.0</v>
       </c>
       <c r="E252" s="4">
         <v>55.6</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
         <v>13</v>
       </c>
       <c r="B253" s="4">
         <v>-13.9</v>
       </c>
       <c r="C253" s="4">
         <v>-50.7</v>
       </c>
       <c r="D253" s="4">
         <v>-35.2</v>
       </c>
       <c r="E253" s="4">
-        <v>130.4</v>
+        <v>130.40000000000001</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
         <v>14</v>
       </c>
       <c r="B254" s="4">
         <v>8.4</v>
       </c>
       <c r="C254" s="4">
         <v>-36.5</v>
       </c>
       <c r="D254" s="4">
         <v>-18.2</v>
       </c>
       <c r="E254" s="5">
         <v>164.0</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
         <v>15</v>
       </c>
       <c r="B255" s="4">
         <v>-23.6</v>