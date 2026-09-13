--- v0 (2026-05-23)
+++ v1 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Arbeitslose nach Alter" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Arbeitslose nach Altersklassen</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Ø2004|2025</t>
   </si>
   <si>
@@ -146,51 +146,51 @@
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2005|2006</t>
   </si>
   <si>
     <t>2004|2005</t>
   </si>
   <si>
     <t>2004|2025</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Zahl der zum Zweck der Arbeitsvermittlung gemeldeten Personen, die nicht in Beschäftigung oder Ausbildung stehen. Die regionale Zuordnung erfolgt nach dem Wohnort der Personen (Jahresdurchschnittswerte).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -528,51 +528,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F304"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F304" sqref="F304"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="50" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -1823,82 +1823,82 @@
       </c>
       <c r="B88" s="4">
         <v>36.7</v>
       </c>
       <c r="C88" s="4">
         <v>37.5</v>
       </c>
       <c r="D88" s="4">
         <v>40.9</v>
       </c>
       <c r="E88" s="4">
         <v>29.4</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" s="4">
         <v>58.2</v>
       </c>
       <c r="C89" s="4">
         <v>68.8</v>
       </c>
       <c r="D89" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="E89" s="4">
         <v>40.8</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>15</v>
       </c>
       <c r="B90" s="4">
         <v>40.8</v>
       </c>
       <c r="C90" s="4">
         <v>43.4</v>
       </c>
       <c r="D90" s="4">
         <v>44.7</v>
       </c>
       <c r="E90" s="4">
         <v>33.6</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="4">
-        <v>77.4</v>
+        <v>77.40000000000001</v>
       </c>
       <c r="C91" s="4">
-        <v>82.6</v>
+        <v>82.59999999999999</v>
       </c>
       <c r="D91" s="4">
         <v>86.2</v>
       </c>
       <c r="E91" s="4">
         <v>59.9</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>17</v>
       </c>
       <c r="B92" s="5">
         <v>46.0</v>
       </c>
       <c r="C92" s="5">
         <v>42.0</v>
       </c>
       <c r="D92" s="4">
         <v>50.6</v>
       </c>
       <c r="E92" s="4">
         <v>39.2</v>
       </c>
     </row>
@@ -4813,187 +4813,187 @@
       </c>
       <c r="C291" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D291" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E291" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
         <v>8</v>
       </c>
       <c r="B292" s="4">
         <v>30.2</v>
       </c>
       <c r="C292" s="4">
         <v>-12.2</v>
       </c>
       <c r="D292" s="4">
         <v>16.8</v>
       </c>
       <c r="E292" s="4">
-        <v>111.9</v>
+        <v>111.90000000000001</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
         <v>9</v>
       </c>
       <c r="B293" s="5">
         <v>6.0</v>
       </c>
       <c r="C293" s="4">
         <v>-37.3</v>
       </c>
       <c r="D293" s="4">
         <v>-14.3</v>
       </c>
       <c r="E293" s="4">
         <v>98.7</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
         <v>10</v>
       </c>
       <c r="B294" s="4">
         <v>5.7</v>
       </c>
       <c r="C294" s="4">
         <v>-40.9</v>
       </c>
       <c r="D294" s="4">
         <v>-15.7</v>
       </c>
       <c r="E294" s="4">
-        <v>146.4</v>
+        <v>146.40000000000001</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
         <v>11</v>
       </c>
       <c r="B295" s="4">
         <v>14.2</v>
       </c>
       <c r="C295" s="4">
         <v>-29.8</v>
       </c>
       <c r="D295" s="5">
         <v>1.0</v>
       </c>
       <c r="E295" s="4">
         <v>82.7</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
         <v>13</v>
       </c>
       <c r="B296" s="4">
         <v>51.4</v>
       </c>
       <c r="C296" s="4">
         <v>-12.2</v>
       </c>
       <c r="D296" s="4">
         <v>31.7</v>
       </c>
       <c r="E296" s="4">
-        <v>246.8</v>
+        <v>246.80000000000001</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
         <v>14</v>
       </c>
       <c r="B297" s="4">
         <v>9.4</v>
       </c>
       <c r="C297" s="4">
         <v>-25.4</v>
       </c>
       <c r="D297" s="4">
         <v>-4.2</v>
       </c>
       <c r="E297" s="4">
-        <v>108.1</v>
+        <v>108.099999999999994</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
         <v>15</v>
       </c>
       <c r="B298" s="4">
         <v>16.9</v>
       </c>
       <c r="C298" s="4">
         <v>-30.4</v>
       </c>
       <c r="D298" s="4">
         <v>-2.6</v>
       </c>
       <c r="E298" s="4">
-        <v>147.1</v>
+        <v>147.099999999999994</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
         <v>16</v>
       </c>
       <c r="B299" s="4">
         <v>4.9</v>
       </c>
       <c r="C299" s="4">
         <v>-34.6</v>
       </c>
       <c r="D299" s="4">
         <v>-7.5</v>
       </c>
       <c r="E299" s="4">
         <v>111.8</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
         <v>17</v>
       </c>
       <c r="B300" s="4">
         <v>22.3</v>
       </c>
       <c r="C300" s="4">
         <v>-16.3</v>
       </c>
       <c r="D300" s="4">
         <v>13.2</v>
       </c>
       <c r="E300" s="4">
-        <v>93.6</v>
+        <v>93.59999999999999</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
         <v>18</v>
       </c>
       <c r="B301" s="5">
         <v>53.0</v>
       </c>
       <c r="C301" s="4">
         <v>36.6</v>
       </c>
       <c r="D301" s="4">
         <v>44.6</v>
       </c>
       <c r="E301" s="4">
         <v>87.7</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F303" s="6" t="s">
         <v>41</v>