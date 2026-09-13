--- v0 (2026-05-23)
+++ v1 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Arbeitslose nach Alter" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Arbeitslose Männer nach Altersklassen</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Ø2004|2025</t>
   </si>
   <si>
@@ -161,51 +161,51 @@
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2005|2006</t>
   </si>
   <si>
     <t>2004|2005</t>
   </si>
   <si>
     <t>2004|2025</t>
   </si>
   <si>
     <t>Quelle: AMS Österreich.</t>
   </si>
   <si>
     <t>Erläuterungen: Zahl der zum Zweck der Arbeitsvermittlung gemeldeten Personen, die nicht in Beschäftigung oder Ausbildung stehen. Die regionale Zuordnung erfolgt nach dem Wohnort der Personen (Jahresdurchschnittswerte). Die Geschlechtskategorie "Männer" entspricht der AMS-Geschlechtskategorie "Männer und altern. Geschlecht".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -543,51 +543,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F419"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F419" sqref="F419"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="50" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -5409,54 +5409,54 @@
     <row r="317" spans="1:6">
       <c r="A317" t="s">
         <v>14</v>
       </c>
       <c r="B317" s="5">
         <v>28.0</v>
       </c>
       <c r="C317" s="4">
         <v>31.7</v>
       </c>
       <c r="D317" s="4">
         <v>27.7</v>
       </c>
       <c r="E317" s="4">
         <v>25.7</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
         <v>15</v>
       </c>
       <c r="B318" s="4">
         <v>62.1</v>
       </c>
       <c r="C318" s="4">
-        <v>64.9</v>
+        <v>64.90000000000001</v>
       </c>
       <c r="D318" s="4">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="E318" s="4">
         <v>44.8</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
         <v>16</v>
       </c>
       <c r="B319" s="4">
         <v>26.5</v>
       </c>
       <c r="C319" s="4">
         <v>37.7</v>
       </c>
       <c r="D319" s="5">
         <v>34.0</v>
       </c>
       <c r="E319" s="5">
         <v>3.0</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
         <v>17</v>
@@ -5491,74 +5491,74 @@
         <v>7.2</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
         <v>19</v>
       </c>
       <c r="B322" s="4">
         <v>26.1</v>
       </c>
       <c r="C322" s="4">
         <v>27.3</v>
       </c>
       <c r="D322" s="5">
         <v>28.0</v>
       </c>
       <c r="E322" s="4">
         <v>18.3</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
         <v>20</v>
       </c>
       <c r="B323" s="4">
-        <v>68.1</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="C323" s="4">
         <v>72.8</v>
       </c>
       <c r="D323" s="4">
         <v>73.2</v>
       </c>
       <c r="E323" s="5">
         <v>48.0</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
         <v>21</v>
       </c>
       <c r="B324" s="5">
         <v>64.0</v>
       </c>
       <c r="C324" s="4">
         <v>84.7</v>
       </c>
       <c r="D324" s="4">
-        <v>73.9</v>
+        <v>73.90000000000001</v>
       </c>
       <c r="E324" s="4">
         <v>31.1</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
         <v>22</v>
       </c>
       <c r="B325" s="4">
         <v>21.3</v>
       </c>
       <c r="C325" s="4">
         <v>21.8</v>
       </c>
       <c r="D325" s="4">
         <v>20.7</v>
       </c>
       <c r="E325" s="4">
         <v>22.8</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
         <v>23</v>
@@ -6749,221 +6749,221 @@
       </c>
       <c r="C404" s="5">
         <v>32.0</v>
       </c>
       <c r="D404" s="4">
         <v>52.7</v>
       </c>
       <c r="E404" s="4">
         <v>225.5</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
         <v>11</v>
       </c>
       <c r="B405" s="4">
         <v>-0.7</v>
       </c>
       <c r="C405" s="4">
         <v>-36.3</v>
       </c>
       <c r="D405" s="4">
         <v>-32.6</v>
       </c>
       <c r="E405" s="4">
-        <v>149.1</v>
+        <v>149.099999999999994</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
         <v>13</v>
       </c>
       <c r="B406" s="4">
         <v>62.1</v>
       </c>
       <c r="C406" s="4">
         <v>-11.6</v>
       </c>
       <c r="D406" s="5">
         <v>29.0</v>
       </c>
       <c r="E406" s="4">
-        <v>224.7</v>
+        <v>224.69999999999999</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
         <v>14</v>
       </c>
       <c r="B407" s="4">
         <v>7.3</v>
       </c>
       <c r="C407" s="4">
         <v>-38.5</v>
       </c>
       <c r="D407" s="4">
         <v>-23.7</v>
       </c>
       <c r="E407" s="4">
-        <v>185.2</v>
+        <v>185.19999999999999</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
         <v>15</v>
       </c>
       <c r="B408" s="4">
         <v>-18.3</v>
       </c>
       <c r="C408" s="4">
         <v>-43.3</v>
       </c>
       <c r="D408" s="4">
         <v>-38.4</v>
       </c>
       <c r="E408" s="4">
-        <v>65.1</v>
+        <v>65.099999999999994</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
         <v>16</v>
       </c>
       <c r="B409" s="4">
         <v>-25.2</v>
       </c>
       <c r="C409" s="4">
         <v>-56.4</v>
       </c>
       <c r="D409" s="5">
         <v>-35.0</v>
       </c>
       <c r="E409" s="4">
         <v>32.2</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
         <v>17</v>
       </c>
       <c r="B410" s="4">
         <v>-43.6</v>
       </c>
       <c r="C410" s="4">
-        <v>-65.9</v>
+        <v>-65.90000000000001</v>
       </c>
       <c r="D410" s="4">
         <v>-57.9</v>
       </c>
       <c r="E410" s="4">
         <v>44.4</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
         <v>18</v>
       </c>
       <c r="B411" s="4">
         <v>-4.7</v>
       </c>
       <c r="C411" s="4">
         <v>-31.3</v>
       </c>
       <c r="D411" s="4">
         <v>-23.1</v>
       </c>
       <c r="E411" s="5">
         <v>59.0</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
         <v>19</v>
       </c>
       <c r="B412" s="4">
         <v>-10.7</v>
       </c>
       <c r="C412" s="4">
         <v>-41.2</v>
       </c>
       <c r="D412" s="4">
         <v>-30.8</v>
       </c>
       <c r="E412" s="4">
-        <v>86.9</v>
+        <v>86.90000000000001</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
         <v>20</v>
       </c>
       <c r="B413" s="4">
         <v>-9.5</v>
       </c>
       <c r="C413" s="4">
         <v>-48.4</v>
       </c>
       <c r="D413" s="4">
         <v>-29.9</v>
       </c>
       <c r="E413" s="4">
-        <v>99.1</v>
+        <v>99.099999999999994</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
         <v>21</v>
       </c>
       <c r="B414" s="4">
         <v>-21.6</v>
       </c>
       <c r="C414" s="4">
         <v>-49.7</v>
       </c>
       <c r="D414" s="4">
         <v>-40.3</v>
       </c>
       <c r="E414" s="4">
         <v>50.9</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
         <v>22</v>
       </c>
       <c r="B415" s="4">
         <v>-24.5</v>
       </c>
       <c r="C415" s="4">
         <v>-52.2</v>
       </c>
       <c r="D415" s="4">
         <v>-47.4</v>
       </c>
       <c r="E415" s="4">
-        <v>87.6</v>
+        <v>87.59999999999999</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
         <v>23</v>
       </c>
       <c r="B416" s="5">
         <v>-18.0</v>
       </c>
       <c r="C416" s="4">
         <v>-50.6</v>
       </c>
       <c r="D416" s="4">
         <v>-43.6</v>
       </c>
       <c r="E416" s="5">
         <v>134.0</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F418" s="6" t="s">
         <v>46</v>