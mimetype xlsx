--- v0 (2026-05-01)
+++ v1 (2026-09-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Bezirke und Wirtschaftsklassen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Arbeitgeberbetriebe nach Wirtschaftsklassen (Bezirke)</t>
   </si>
   <si>
     <t>Bezirksübergreifend , Veränderung 2008-2025 in %</t>
   </si>
   <si>
     <t xml:space="preserve">Bezirksübergreifend </t>
   </si>
   <si>
@@ -239,51 +239,51 @@
   <si>
     <t>… 77 Vermietung und Leasing</t>
   </si>
   <si>
     <t>… 78 Vermittlung und Überlassung von Arbeitskräften</t>
   </si>
   <si>
     <t>… 79-82 sonstige Wirtschaftsdienste</t>
   </si>
   <si>
     <t>P-R Öffent. Verwaltung, Unterrichtsw., Gesundheits- u. Sozialw.</t>
   </si>
   <si>
     <t>S-V Sonstige Dienstleistungen</t>
   </si>
   <si>
     <t>Quelle: DVSV , Arbeitsmarktdatenbank des AMS und des BMASK, eigene Berechnungen JR-POLICIES</t>
   </si>
   <si>
     <t>Erläuterungen: Arbeitgeberbetriebe haben zumindest einmal im Jahr eine Person über der Geringfügigkeitsgrenze bei der Sozialversicherung angemeldet. Es wird die Anzahl der verschiedenen Konten bzw. Arbeitgeberbetriebe des DVSV innerhalb eines Jahres angegeben. *Aufgrund sehr umfangreicher Neuzuordnungen des Wirtschaftszweiges von Unternehmen im Rohdatensatz des DVSV sind die Daten nach Wirtschaftsklassen für 2017 nur bedingt mit den Daten für 2016 und früher vergleichbar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -621,51 +621,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="U57" sqref="U57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="21" max="21" width="200" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:21">
@@ -831,51 +831,51 @@
       <c r="K7" s="4">
         <v>13.7</v>
       </c>
       <c r="L7" s="5">
         <v>-33.0</v>
       </c>
       <c r="M7" s="4">
         <v>-19.3</v>
       </c>
       <c r="N7" s="4">
         <v>-40.5</v>
       </c>
       <c r="O7" s="4">
         <v>64.5</v>
       </c>
       <c r="P7" s="4">
         <v>-4.8</v>
       </c>
       <c r="Q7" s="4">
         <v>64.8</v>
       </c>
       <c r="R7" s="4">
         <v>39.7</v>
       </c>
       <c r="S7" s="4">
-        <v>293.8</v>
+        <v>293.80000000000001</v>
       </c>
       <c r="T7" s="4">
         <v>37.5</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="4">
         <v>2.1</v>
       </c>
       <c r="C8" s="4">
         <v>1.1</v>
       </c>
       <c r="D8" s="4">
         <v>-3.3</v>
       </c>
       <c r="E8" s="4">
         <v>0.7</v>
       </c>
       <c r="F8" s="4">
         <v>0.2</v>
       </c>
       <c r="G8" s="4">
@@ -2012,51 +2012,51 @@
       <c r="L26" s="4">
         <v>20.7</v>
       </c>
       <c r="M26" s="4">
         <v>-3.3</v>
       </c>
       <c r="N26" s="4">
         <v>-11.8</v>
       </c>
       <c r="O26" s="4">
         <v>13.3</v>
       </c>
       <c r="P26" s="4">
         <v>-9.1</v>
       </c>
       <c r="Q26" s="4">
         <v>13.8</v>
       </c>
       <c r="R26" s="5">
         <v>45.0</v>
       </c>
       <c r="S26" s="4">
         <v>-4.8</v>
       </c>
       <c r="T26" s="4">
-        <v>157.1</v>
+        <v>157.099999999999994</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="4">
         <v>3.8</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" s="4">
         <v>-5.4</v>
       </c>
       <c r="E27" s="5">
         <v>12.0</v>
       </c>
       <c r="F27" s="4">
         <v>4.2</v>
       </c>
       <c r="G27" s="4">
         <v>11.6</v>
       </c>
       <c r="H27" s="4">
@@ -2127,60 +2127,60 @@
       <c r="I28" s="4">
         <v>-11.1</v>
       </c>
       <c r="J28" s="4">
         <v>28.6</v>
       </c>
       <c r="K28" s="4">
         <v>-36.4</v>
       </c>
       <c r="L28" s="5">
         <v>120.0</v>
       </c>
       <c r="M28" s="4">
         <v>-16.7</v>
       </c>
       <c r="N28" s="4">
         <v>-33.3</v>
       </c>
       <c r="O28" s="4">
         <v>-30.8</v>
       </c>
       <c r="P28" s="4">
         <v>85.7</v>
       </c>
       <c r="Q28" s="4">
-        <v>133.3</v>
+        <v>133.30000000000001</v>
       </c>
       <c r="R28" s="5">
         <v>200.0</v>
       </c>
       <c r="S28" s="4">
         <v>-66.7</v>
       </c>
       <c r="T28" s="4">
-        <v>233.3</v>
+        <v>233.30000000000001</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="4">
         <v>4.4</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" s="4">
         <v>1.7</v>
       </c>
       <c r="E29" s="4">
         <v>5.4</v>
       </c>
       <c r="F29" s="4">
         <v>-5.1</v>
       </c>
       <c r="G29" s="4">
         <v>3.5</v>
       </c>
       <c r="H29">
@@ -2198,51 +2198,51 @@
       <c r="L29" s="4">
         <v>7.7</v>
       </c>
       <c r="M29" s="4">
         <v>10.6</v>
       </c>
       <c r="N29" s="5">
         <v>-23.0</v>
       </c>
       <c r="O29">
         <v>0</v>
       </c>
       <c r="P29" s="4">
         <v>32.6</v>
       </c>
       <c r="Q29" s="5">
         <v>15.0</v>
       </c>
       <c r="R29" s="4">
         <v>33.3</v>
       </c>
       <c r="S29" s="4">
         <v>3.4</v>
       </c>
       <c r="T29" s="4">
-        <v>106.9</v>
+        <v>106.90000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="4">
         <v>3.1</v>
       </c>
       <c r="C30" s="4">
         <v>23.3</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30" s="4">
         <v>-6.3</v>
       </c>
       <c r="F30" s="4">
         <v>6.7</v>
       </c>
       <c r="G30" s="4">
         <v>-36.2</v>
       </c>
       <c r="H30" s="4">
@@ -2632,51 +2632,51 @@
       <c r="L36" s="4">
         <v>5.9</v>
       </c>
       <c r="M36" s="4">
         <v>-3.4</v>
       </c>
       <c r="N36" s="4">
         <v>-0.6</v>
       </c>
       <c r="O36" s="4">
         <v>1.7</v>
       </c>
       <c r="P36" s="4">
         <v>17.7</v>
       </c>
       <c r="Q36" s="5">
         <v>14.0</v>
       </c>
       <c r="R36" s="4">
         <v>30.3</v>
       </c>
       <c r="S36" s="4">
         <v>-5.7</v>
       </c>
       <c r="T36" s="4">
-        <v>215.2</v>
+        <v>215.19999999999999</v>
       </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37" s="5">
         <v>9.0</v>
       </c>
       <c r="C37" s="4">
         <v>1.4</v>
       </c>
       <c r="D37" s="4">
         <v>1.9</v>
       </c>
       <c r="E37" s="4">
         <v>4.9</v>
       </c>
       <c r="F37" s="4">
         <v>14.5</v>
       </c>
       <c r="G37" s="4">
         <v>5.9</v>
       </c>
       <c r="H37" s="4">
@@ -2694,51 +2694,51 @@
       <c r="L37" s="4">
         <v>12.2</v>
       </c>
       <c r="M37" s="4">
         <v>4.3</v>
       </c>
       <c r="N37" s="4">
         <v>-1.1</v>
       </c>
       <c r="O37" s="4">
         <v>11.8</v>
       </c>
       <c r="P37" s="4">
         <v>16.4</v>
       </c>
       <c r="Q37" s="4">
         <v>15.9</v>
       </c>
       <c r="R37" s="5">
         <v>34.0</v>
       </c>
       <c r="S37" s="4">
         <v>-7.8</v>
       </c>
       <c r="T37" s="4">
-        <v>335.3</v>
+        <v>335.30000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:21">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="4">
         <v>6.5</v>
       </c>
       <c r="C38" s="4">
         <v>2.5</v>
       </c>
       <c r="D38" s="5">
         <v>25.0</v>
       </c>
       <c r="E38" s="5">
         <v>28.0</v>
       </c>
       <c r="F38" s="4">
         <v>-16.7</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38" s="4">
@@ -2756,51 +2756,51 @@
       <c r="L38" s="4">
         <v>-12.5</v>
       </c>
       <c r="M38" s="4">
         <v>-14.3</v>
       </c>
       <c r="N38" s="4">
         <v>-3.4</v>
       </c>
       <c r="O38" s="4">
         <v>7.4</v>
       </c>
       <c r="P38" s="5">
         <v>50.0</v>
       </c>
       <c r="Q38" s="4">
         <v>38.5</v>
       </c>
       <c r="R38" s="4">
         <v>8.3</v>
       </c>
       <c r="S38" s="4">
         <v>-14.3</v>
       </c>
       <c r="T38" s="4">
-        <v>192.9</v>
+        <v>192.90000000000001</v>
       </c>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39" s="4">
         <v>4.6</v>
       </c>
       <c r="C39" s="5">
         <v>4.0</v>
       </c>
       <c r="D39" s="4">
         <v>-0.8</v>
       </c>
       <c r="E39" s="4">
         <v>-1.6</v>
       </c>
       <c r="F39" s="4">
         <v>11.3</v>
       </c>
       <c r="G39" s="5">
         <v>-5.0</v>
       </c>
       <c r="H39" s="4">
@@ -2818,51 +2818,51 @@
       <c r="L39" s="4">
         <v>3.9</v>
       </c>
       <c r="M39" s="4">
         <v>9.7</v>
       </c>
       <c r="N39" s="4">
         <v>-13.9</v>
       </c>
       <c r="O39" s="4">
         <v>5.9</v>
       </c>
       <c r="P39" s="4">
         <v>21.4</v>
       </c>
       <c r="Q39" s="4">
         <v>23.5</v>
       </c>
       <c r="R39" s="4">
         <v>7.9</v>
       </c>
       <c r="S39" s="4">
         <v>3.3</v>
       </c>
       <c r="T39" s="4">
-        <v>113.1</v>
+        <v>113.099999999999994</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="4">
         <v>3.8</v>
       </c>
       <c r="C40" s="4">
         <v>0.8</v>
       </c>
       <c r="D40" s="5">
         <v>-1.0</v>
       </c>
       <c r="E40" s="4">
         <v>4.8</v>
       </c>
       <c r="F40" s="5">
         <v>-9.0</v>
       </c>
       <c r="G40" s="4">
         <v>0.9</v>
       </c>
       <c r="H40" s="4">
@@ -2942,51 +2942,51 @@
       <c r="L41" s="5">
         <v>-2.0</v>
       </c>
       <c r="M41" s="5">
         <v>2.0</v>
       </c>
       <c r="N41" s="4">
         <v>-17.7</v>
       </c>
       <c r="O41" s="4">
         <v>17.1</v>
       </c>
       <c r="P41" s="5">
         <v>28.0</v>
       </c>
       <c r="Q41" s="4">
         <v>14.3</v>
       </c>
       <c r="R41" s="4">
         <v>33.3</v>
       </c>
       <c r="S41" s="4">
         <v>-7.1</v>
       </c>
       <c r="T41" s="4">
-        <v>144.2</v>
+        <v>144.19999999999999</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42" s="4">
         <v>1.5</v>
       </c>
       <c r="C42" s="4">
         <v>2.9</v>
       </c>
       <c r="D42" s="4">
         <v>-4.9</v>
       </c>
       <c r="E42" s="4">
         <v>18.2</v>
       </c>
       <c r="F42" s="4">
         <v>-6.2</v>
       </c>
       <c r="G42" s="4">
         <v>2.4</v>
       </c>
       <c r="H42" s="4">
@@ -3039,78 +3039,78 @@
       <c r="C43" s="4">
         <v>4.3</v>
       </c>
       <c r="D43" s="4">
         <v>12.2</v>
       </c>
       <c r="E43" s="4">
         <v>20.6</v>
       </c>
       <c r="F43" s="4">
         <v>17.2</v>
       </c>
       <c r="G43" s="4">
         <v>-6.5</v>
       </c>
       <c r="H43" s="4">
         <v>-18.4</v>
       </c>
       <c r="I43" s="4">
         <v>2.7</v>
       </c>
       <c r="J43" s="5">
         <v>-14.0</v>
       </c>
       <c r="K43" s="4">
-        <v>65.4</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="L43" s="4">
         <v>-16.1</v>
       </c>
       <c r="M43" s="5">
         <v>24.0</v>
       </c>
       <c r="N43" s="4">
         <v>-35.9</v>
       </c>
       <c r="O43" s="4">
         <v>21.9</v>
       </c>
       <c r="P43" s="5">
         <v>28.0</v>
       </c>
       <c r="Q43" s="4">
         <v>4.2</v>
       </c>
       <c r="R43" s="5">
         <v>60.0</v>
       </c>
       <c r="S43" s="4">
         <v>66.7</v>
       </c>
       <c r="T43" s="4">
-        <v>433.3</v>
+        <v>433.30000000000001</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="4">
         <v>5.4</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44" s="4">
         <v>4.1</v>
       </c>
       <c r="E44" s="5">
         <v>5.0</v>
       </c>
       <c r="F44" s="4">
         <v>6.8</v>
       </c>
       <c r="G44" s="5">
         <v>10.0</v>
       </c>
       <c r="H44" s="4">
@@ -3128,51 +3128,51 @@
       <c r="L44" s="5">
         <v>4.0</v>
       </c>
       <c r="M44" s="4">
         <v>7.6</v>
       </c>
       <c r="N44" s="4">
         <v>-18.6</v>
       </c>
       <c r="O44" s="4">
         <v>10.8</v>
       </c>
       <c r="P44" s="4">
         <v>25.9</v>
       </c>
       <c r="Q44" s="4">
         <v>9.5</v>
       </c>
       <c r="R44" s="4">
         <v>45.1</v>
       </c>
       <c r="S44" s="5">
         <v>-19.0</v>
       </c>
       <c r="T44" s="4">
-        <v>144.4</v>
+        <v>144.40000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>62</v>
       </c>
       <c r="B45" s="4">
         <v>6.9</v>
       </c>
       <c r="C45" s="4">
         <v>4.3</v>
       </c>
       <c r="D45" s="4">
         <v>0.7</v>
       </c>
       <c r="E45" s="4">
         <v>5.4</v>
       </c>
       <c r="F45" s="4">
         <v>-24.4</v>
       </c>
       <c r="G45" s="4">
         <v>-1.7</v>
       </c>
       <c r="H45" s="4">
@@ -3396,60 +3396,60 @@
       </c>
       <c r="S48" s="5">
         <v>25.0</v>
       </c>
       <c r="T48" s="5">
         <v>75.0</v>
       </c>
     </row>
     <row r="49" spans="1:21">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49" s="4">
         <v>4.2</v>
       </c>
       <c r="C49" s="5">
         <v>-50.0</v>
       </c>
       <c r="D49" s="4">
         <v>-33.3</v>
       </c>
       <c r="E49" s="5">
         <v>20.0</v>
       </c>
       <c r="F49" s="4">
-        <v>-89.4</v>
+        <v>-89.40000000000001</v>
       </c>
       <c r="G49" s="4">
         <v>-7.8</v>
       </c>
       <c r="H49" s="4">
         <v>-10.5</v>
       </c>
       <c r="I49" s="4">
-        <v>103.6</v>
+        <v>103.59999999999999</v>
       </c>
       <c r="J49" s="4">
         <v>-6.7</v>
       </c>
       <c r="K49" s="5">
         <v>400.0</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49" s="5">
         <v>50.0</v>
       </c>
       <c r="N49" s="4">
         <v>-55.6</v>
       </c>
       <c r="O49" s="5">
         <v>80.0</v>
       </c>
       <c r="P49" s="4">
         <v>-16.7</v>
       </c>
       <c r="Q49" s="5">
         <v>200.0</v>
       </c>
@@ -3748,51 +3748,51 @@
       <c r="L54" s="4">
         <v>9.5</v>
       </c>
       <c r="M54" s="4">
         <v>-1.6</v>
       </c>
       <c r="N54" s="4">
         <v>-34.4</v>
       </c>
       <c r="O54" s="4">
         <v>19.3</v>
       </c>
       <c r="P54" s="4">
         <v>28.7</v>
       </c>
       <c r="Q54" s="4">
         <v>36.6</v>
       </c>
       <c r="R54" s="5">
         <v>31.0</v>
       </c>
       <c r="S54" s="4">
         <v>37.9</v>
       </c>
       <c r="T54" s="4">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
     </row>
     <row r="56" spans="1:21">
       <c r="A56" s="6" t="s">
         <v>72</v>
       </c>
       <c r="U56" s="6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="57" spans="1:21">
       <c r="A57" s="6" t="s">
         <v>73</v>
       </c>
       <c r="U57" s="6" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="A4:T4"/>
     <mergeCell ref="A56:T56"/>
     <mergeCell ref="A57:T57"/>